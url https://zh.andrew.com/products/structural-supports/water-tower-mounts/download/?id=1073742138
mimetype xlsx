--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -11,94 +11,160 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92" count="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171" count="365">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WT-SMA14-4-96</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 14 ft face, four 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>Water tower mount</t>
+  </si>
+  <si>
+    <t>WT-RTA12-12-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Assembly, 3-sector, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-MMP-10</t>
+  </si>
+  <si>
+    <t>Mini Monopole for Stackable Pod Mount Assembly, 10 ft</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-TMA45-96</t>
+  </si>
+  <si>
+    <t>Water Tower Roof-top Tripod Mount, 4-1/2 in OD x 96 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-SPM-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, platform and plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 72 in pipe mounts included</t>
+  </si>
+  <si>
+    <t>WT-SPM-E1</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Extension, 12 in</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-12-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-12-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 72 in plain end pipes included</t>
+  </si>
+  <si>
     <t>WT-MMP-7</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Mini Monopole for Stackable Pod Mount Assembly, 7 ft</t>
   </si>
   <si>
-    <t>Water tower mount</t>
-[...1 lines deleted...]
-  <si>
     <t>WT-RTA7-96E</t>
   </si>
   <si>
     <t>Water Tower Rooftop Sector Frame Extension, 7 ft one  2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-MSM2-B</t>
   </si>
   <si>
     <t>Mid-span Mount for 2-3/8 in OD mounting pipe, plain end pipe not included</t>
   </si>
   <si>
     <t>WT-SPM12-9-126</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 126 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM12-9-72</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SMA12-3-96</t>
@@ -115,114 +181,174 @@
   <si>
     <t>WT-SPM12-9-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-HRM-U</t>
   </si>
   <si>
     <t>Universal Handrail Mount for 2-3/8 in thru 4-1/2 in OD mounting pipe, plain end pipe not included</t>
   </si>
   <si>
     <t>WT-SPM12-B</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face; plain end pipe not included</t>
   </si>
   <si>
     <t>WT-HRM2-126</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in OD x 126 in plain end pipe included</t>
   </si>
   <si>
-    <t>WT-SMA14-4-96</t>
-[...62 lines deleted...]
-    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 72 in plain end pipes included</t>
+    <t>MONO4-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 4 position/8 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>Estech Magnetics</t>
+  </si>
+  <si>
+    <t>Magnetic mount</t>
+  </si>
+  <si>
+    <t>SIDEWALL72-FLEX</t>
+  </si>
+  <si>
+    <t>SIDEWALL BRACKET, MAGFLEX Base Antenna Mounting Bracket, (72) magnetic units, accommodates 3 in to 4 in OD round members</t>
+  </si>
+  <si>
+    <t>TALON-MINI-05</t>
+  </si>
+  <si>
+    <t>Flat Base (Mini) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON2-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 2 position/4 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON6-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 6 position/12 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON-GROUND-4-05</t>
+  </si>
+  <si>
+    <t>Flat Base Magnetic Bracket for bonding of grounding system to steel structure, Kit of 5</t>
+  </si>
+  <si>
+    <t>AGL-IRON-BLADE-PVT</t>
+  </si>
+  <si>
+    <t>Pivoting Interface for angle structural members to connect to MagFOOT</t>
+  </si>
+  <si>
+    <t>KICKBLADE-90R-V1</t>
+  </si>
+  <si>
+    <t>Pivoting Interface for round structural members to connect to MagFOOT</t>
+  </si>
+  <si>
+    <t>TRIPODMAX-FLEX</t>
+  </si>
+  <si>
+    <t>FLEX Base Antenna Mounting Tripod, (105) magnetic units, accommodates 3 in to 4 in OD round members</t>
+  </si>
+  <si>
+    <t>MAGFOOT-170-FLT</t>
+  </si>
+  <si>
+    <t>Structural Magnetic Attachment Bracket with (170) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>MAGFOOT-248-CRV</t>
+  </si>
+  <si>
+    <t>Structural Magnetic Attachment Bracket with (248) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-6R12-2T3</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 2 in to 3 in OD round members between 60 and 120 degrees</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-6R12-3T4</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 3 in to 4 in OD round members between 60 and 120 degrees</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-2T3-60</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-2T3-60</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-3T4-60</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-MF-KB-DBOARD-2T3</t>
+  </si>
+  <si>
+    <t>Rotating Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT with pin joint</t>
+  </si>
+  <si>
+    <t>U-MF-KB-DBOARD-3T4</t>
+  </si>
+  <si>
+    <t>Rotating Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT with pin joint</t>
+  </si>
+  <si>
+    <t>U-PANEL-MF-PRP-3T4</t>
+  </si>
+  <si>
+    <t>Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT bracket</t>
+  </si>
+  <si>
+    <t>U-X-PLATE-3T4</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 3 in to 4 in OD round members</t>
   </si>
   <si>
     <t>WT-HRM2-72</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in x 72 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-HRM2-96</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-HRM2-B</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount for 2-3/8 in OD mounting pipe, plain end pipe not included</t>
   </si>
   <si>
     <t>WT-MSM3-B</t>
   </si>
   <si>
     <t>Mid-span Mount for 2-7/8 in OD mounting pipe, plain end pipe not included</t>
   </si>
@@ -281,50 +407,161 @@
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 126 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-RTA6-96E</t>
   </si>
   <si>
     <t>Water Tower Rooftop Sector Frame Extension, 6 ft, one  2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-SPM14-9-72</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM12-12-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM14-9-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>MONO6-FLEX-05</t>
+  </si>
+  <si>
+    <t>OPGW-FLT-05</t>
+  </si>
+  <si>
+    <t>Flat Base Magnetic Optical Ground Wire (OPGW) Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON1-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON1-FLX-SLM-05</t>
+  </si>
+  <si>
+    <t>FLEX Base (Slim) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON3-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 3 position/6 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON9-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 9 position/18 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>K-LOCK-2375-OD-V1</t>
+  </si>
+  <si>
+    <t>Tubular Connector, for 2 7/8 in OD round members, with pin joint for structural interface</t>
+  </si>
+  <si>
+    <t>MAGFOOT-326-CRV</t>
+  </si>
+  <si>
+    <t>Structural Magnetic Attachment Bracket with (326) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-3R6-2T3</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 2 in to 3 in OD round members between 30 and 60 degrees</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-3R6-3T4</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 3 in to 4 in OD round members between 30 and 60 degrees</t>
+  </si>
+  <si>
+    <t>U-BLADE-MF-2T3</t>
+  </si>
+  <si>
+    <t>Structural Plate for connecting 2 in to 3 in OD round members to MagFOOT</t>
+  </si>
+  <si>
+    <t>U-BLADE-MF-3T4</t>
+  </si>
+  <si>
+    <t>Structural Plate for connecting 3 in to 4 in OD round members to MagFOOT</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-2T3-90</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-3T4-60</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-3T4-90</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-2T3-90</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-3T4-90</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-PANEL-MF-PRP-2T3</t>
+  </si>
+  <si>
+    <t>Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT bracket</t>
+  </si>
+  <si>
+    <t>U-X-PLATE-2T3</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2 in to 3 in OD round members</t>
   </si>
   <si>
     <t>WT-MMP</t>
   </si>
   <si>
     <t>Mini Monopole for Stackable Pod Mount Assembly, 16 ft</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
@@ -431,89 +668,88 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J41" totalsRowShown="0">
-  <autoFilter ref="A1:J41"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J80" totalsRowShown="0">
+  <autoFilter ref="A1:J80"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono4-flex-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemsidewall72-flex" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-mini-05" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon2-flex-05" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon6-flex-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-4-05" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemagl-iron-blade-pvt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemkickblade-90r-v1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtripodmax-flex" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-170-flt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-248-crv" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-2t3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-3t4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-60" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-60" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-2t3" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-3t4" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-3t4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-3t4" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono6-flex-05" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemopgw-flt-05" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flex-05" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flx-slm-05" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon3-flex-05" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon9-flex-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemk-lock-2375-od-v1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-326-crv" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-2t3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-3t4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-2t3" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-3t4" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-90" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-60" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-90" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-90" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-90" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-2t3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-2t3" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J41"/>
+  <dimension ref="A1:J80"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="18.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="98.27734375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="125.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -825,337 +1061,1039 @@
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>55</v>
       </c>
       <c r="H23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>57</v>
       </c>
+      <c r="F24" t="s">
+        <v>58</v>
+      </c>
       <c r="H24" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>59</v>
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>58</v>
       </c>
       <c r="H25" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>61</v>
+        <v>63</v>
+      </c>
+      <c r="F26" t="s">
+        <v>58</v>
       </c>
       <c r="H26" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>63</v>
+        <v>65</v>
+      </c>
+      <c r="F27" t="s">
+        <v>58</v>
       </c>
       <c r="H27" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="F28" t="s">
+        <v>58</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>67</v>
+        <v>69</v>
+      </c>
+      <c r="F29" t="s">
+        <v>58</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>69</v>
+        <v>71</v>
+      </c>
+      <c r="F30" t="s">
+        <v>58</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>71</v>
+        <v>73</v>
+      </c>
+      <c r="F31" t="s">
+        <v>58</v>
       </c>
       <c r="H31" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>73</v>
+        <v>75</v>
+      </c>
+      <c r="F32" t="s">
+        <v>58</v>
       </c>
       <c r="H32" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>77</v>
+      </c>
+      <c r="F33" t="s">
+        <v>58</v>
       </c>
       <c r="H33" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>77</v>
+        <v>79</v>
+      </c>
+      <c r="F34" t="s">
+        <v>58</v>
       </c>
       <c r="H34" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+      <c r="F35" t="s">
+        <v>58</v>
       </c>
       <c r="H35" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>83</v>
+      </c>
+      <c r="F36" t="s">
+        <v>58</v>
       </c>
       <c r="H36" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>83</v>
+        <v>85</v>
+      </c>
+      <c r="F37" t="s">
+        <v>58</v>
       </c>
       <c r="H37" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>87</v>
+      </c>
+      <c r="F38" t="s">
+        <v>58</v>
       </c>
       <c r="H38" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>89</v>
+      </c>
+      <c r="F39" t="s">
+        <v>58</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>91</v>
+      </c>
+      <c r="F40" t="s">
+        <v>58</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>91</v>
+        <v>93</v>
+      </c>
+      <c r="F41" t="s">
+        <v>58</v>
       </c>
       <c r="H41" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" ht="12.75">
+      <c r="A42" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
+        <v>95</v>
+      </c>
+      <c r="F42" t="s">
+        <v>58</v>
+      </c>
+      <c r="H42" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" ht="12.75">
+      <c r="A43" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
+        <v>97</v>
+      </c>
+      <c r="F43" t="s">
+        <v>58</v>
+      </c>
+      <c r="H43" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" ht="12.75">
+      <c r="A44" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
+        <v>99</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" ht="12.75">
+      <c r="A45" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" t="s">
+        <v>11</v>
+      </c>
+      <c r="D45" t="s">
+        <v>101</v>
+      </c>
+      <c r="H45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" ht="12.75">
+      <c r="A46" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D46" t="s">
+        <v>103</v>
+      </c>
+      <c r="H46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" ht="12.75">
+      <c r="A47" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>105</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>106</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D48" t="s">
+        <v>107</v>
+      </c>
+      <c r="H48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C49" t="s">
+        <v>11</v>
+      </c>
+      <c r="D49" t="s">
+        <v>109</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>111</v>
+      </c>
+      <c r="H50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" ht="12.75">
+      <c r="A51" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
+        <v>113</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
+      <c r="A52" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
+        <v>115</v>
+      </c>
+      <c r="H52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
+      <c r="A53" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
+        <v>117</v>
+      </c>
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" ht="12.75">
+      <c r="A54" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C54" t="s">
+        <v>11</v>
+      </c>
+      <c r="D54" t="s">
+        <v>119</v>
+      </c>
+      <c r="H54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" ht="12.75">
+      <c r="A55" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
+        <v>121</v>
+      </c>
+      <c r="H55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" ht="12.75">
+      <c r="A56" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
+        <v>123</v>
+      </c>
+      <c r="H56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
+      <c r="A57" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
+        <v>125</v>
+      </c>
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" ht="12.75">
+      <c r="A58" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
+        <v>127</v>
+      </c>
+      <c r="H58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" ht="12.75">
+      <c r="A59" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" t="s">
+        <v>11</v>
+      </c>
+      <c r="D59" t="s">
+        <v>129</v>
+      </c>
+      <c r="H59" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" ht="12.75">
+      <c r="A60" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C60" t="s">
+        <v>11</v>
+      </c>
+      <c r="D60" t="s">
+        <v>131</v>
+      </c>
+      <c r="H60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" ht="12.75">
+      <c r="A61" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D61" t="s">
+        <v>67</v>
+      </c>
+      <c r="F61" t="s">
+        <v>58</v>
+      </c>
+      <c r="H61" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" ht="12.75">
+      <c r="A62" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="C62" t="s">
+        <v>11</v>
+      </c>
+      <c r="D62" t="s">
+        <v>134</v>
+      </c>
+      <c r="F62" t="s">
+        <v>58</v>
+      </c>
+      <c r="H62" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" ht="12.75">
+      <c r="A63" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" t="s">
+        <v>11</v>
+      </c>
+      <c r="D63" t="s">
+        <v>136</v>
+      </c>
+      <c r="F63" t="s">
+        <v>58</v>
+      </c>
+      <c r="H63" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" ht="12.75">
+      <c r="A64" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>138</v>
+      </c>
+      <c r="F64" t="s">
+        <v>58</v>
+      </c>
+      <c r="H64" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" ht="12.75">
+      <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
+        <v>140</v>
+      </c>
+      <c r="F65" t="s">
+        <v>58</v>
+      </c>
+      <c r="H65" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" ht="12.75">
+      <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
+        <v>142</v>
+      </c>
+      <c r="F66" t="s">
+        <v>58</v>
+      </c>
+      <c r="H66" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" ht="12.75">
+      <c r="A67" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>144</v>
+      </c>
+      <c r="F67" t="s">
+        <v>58</v>
+      </c>
+      <c r="H67" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" ht="12.75">
+      <c r="A68" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="C68" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" t="s">
+        <v>146</v>
+      </c>
+      <c r="F68" t="s">
+        <v>58</v>
+      </c>
+      <c r="H68" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" ht="12.75">
+      <c r="A69" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" t="s">
+        <v>11</v>
+      </c>
+      <c r="D69" t="s">
+        <v>148</v>
+      </c>
+      <c r="F69" t="s">
+        <v>58</v>
+      </c>
+      <c r="H69" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" ht="12.75">
+      <c r="A70" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="C70" t="s">
+        <v>11</v>
+      </c>
+      <c r="D70" t="s">
+        <v>150</v>
+      </c>
+      <c r="F70" t="s">
+        <v>58</v>
+      </c>
+      <c r="H70" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" ht="12.75">
+      <c r="A71" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
+        <v>152</v>
+      </c>
+      <c r="F71" t="s">
+        <v>58</v>
+      </c>
+      <c r="H71" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" ht="12.75">
+      <c r="A72" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
+        <v>154</v>
+      </c>
+      <c r="F72" t="s">
+        <v>58</v>
+      </c>
+      <c r="H72" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" ht="12.75">
+      <c r="A73" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C73" t="s">
+        <v>11</v>
+      </c>
+      <c r="D73" t="s">
+        <v>156</v>
+      </c>
+      <c r="F73" t="s">
+        <v>58</v>
+      </c>
+      <c r="H73" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" ht="12.75">
+      <c r="A74" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C74" t="s">
+        <v>11</v>
+      </c>
+      <c r="D74" t="s">
+        <v>158</v>
+      </c>
+      <c r="F74" t="s">
+        <v>58</v>
+      </c>
+      <c r="H74" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" ht="12.75">
+      <c r="A75" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C75" t="s">
+        <v>11</v>
+      </c>
+      <c r="D75" t="s">
+        <v>160</v>
+      </c>
+      <c r="F75" t="s">
+        <v>58</v>
+      </c>
+      <c r="H75" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" ht="12.75">
+      <c r="A76" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="C76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D76" t="s">
+        <v>162</v>
+      </c>
+      <c r="F76" t="s">
+        <v>58</v>
+      </c>
+      <c r="H76" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" ht="12.75">
+      <c r="A77" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
+        <v>164</v>
+      </c>
+      <c r="F77" t="s">
+        <v>58</v>
+      </c>
+      <c r="H77" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" ht="12.75">
+      <c r="A78" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="C78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D78" t="s">
+        <v>166</v>
+      </c>
+      <c r="F78" t="s">
+        <v>58</v>
+      </c>
+      <c r="H78" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" ht="12.75">
+      <c r="A79" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="C79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" t="s">
+        <v>168</v>
+      </c>
+      <c r="F79" t="s">
+        <v>58</v>
+      </c>
+      <c r="H79" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" ht="12.75">
+      <c r="A80" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
+        <v>170</v>
+      </c>
+      <c r="H80" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WT-MMP-7"/>
-[...38 lines deleted...]
-    <hyperlink ref="A41" r:id="rId40" display="WT-MMP"/>
+    <hyperlink ref="A2" r:id="rId1" display="WT-SMA14-4-96"/>
+    <hyperlink ref="A3" r:id="rId2" display="WT-RTA12-12-96"/>
+    <hyperlink ref="A4" r:id="rId3" display="WT-MMP-10"/>
+    <hyperlink ref="A5" r:id="rId4" display="WT-SPM14-12-126"/>
+    <hyperlink ref="A6" r:id="rId5" display="WT-TMA45-96"/>
+    <hyperlink ref="A7" r:id="rId6" display="WT-SPM-B"/>
+    <hyperlink ref="A8" r:id="rId7" display="WT-SPM14-12-72"/>
+    <hyperlink ref="A9" r:id="rId8" display="WT-SPM-E1"/>
+    <hyperlink ref="A10" r:id="rId9" display="WT-SPM14-12-96"/>
+    <hyperlink ref="A11" r:id="rId10" display="WT-SPM12-12-126"/>
+    <hyperlink ref="A12" r:id="rId11" display="WT-SPM12-12-72"/>
+    <hyperlink ref="A13" r:id="rId12" display="WT-MMP-7"/>
+    <hyperlink ref="A14" r:id="rId13" display="WT-RTA7-96E"/>
+    <hyperlink ref="A15" r:id="rId14" display="WT-MSM2-B"/>
+    <hyperlink ref="A16" r:id="rId15" display="WT-SPM12-9-126"/>
+    <hyperlink ref="A17" r:id="rId16" display="WT-SPM12-9-72"/>
+    <hyperlink ref="A18" r:id="rId17" display="WT-SMA12-3-96"/>
+    <hyperlink ref="A19" r:id="rId18" display="WT-SPM14-B"/>
+    <hyperlink ref="A20" r:id="rId19" display="WT-SPM12-9-96"/>
+    <hyperlink ref="A21" r:id="rId20" display="WT-HRM-U"/>
+    <hyperlink ref="A22" r:id="rId21" display="WT-SPM12-B"/>
+    <hyperlink ref="A23" r:id="rId22" display="WT-HRM2-126"/>
+    <hyperlink ref="A24" r:id="rId23" display="MONO4-FLEX-05"/>
+    <hyperlink ref="A25" r:id="rId24" display="SIDEWALL72-FLEX"/>
+    <hyperlink ref="A26" r:id="rId25" display="TALON-MINI-05"/>
+    <hyperlink ref="A27" r:id="rId26" display="TALON2-FLEX-05"/>
+    <hyperlink ref="A28" r:id="rId27" display="TALON6-FLEX-05"/>
+    <hyperlink ref="A29" r:id="rId28" display="TALON-GROUND-4-05"/>
+    <hyperlink ref="A30" r:id="rId29" display="AGL-IRON-BLADE-PVT"/>
+    <hyperlink ref="A31" r:id="rId30" display="KICKBLADE-90R-V1"/>
+    <hyperlink ref="A32" r:id="rId31" display="TRIPODMAX-FLEX"/>
+    <hyperlink ref="A33" r:id="rId32" display="MAGFOOT-170-FLT"/>
+    <hyperlink ref="A34" r:id="rId33" display="MAGFOOT-248-CRV"/>
+    <hyperlink ref="A35" r:id="rId34" display="U-ANG-ADP-6R12-2T3"/>
+    <hyperlink ref="A36" r:id="rId35" display="U-ANG-ADP-6R12-3T4"/>
+    <hyperlink ref="A37" r:id="rId36" display="U-BLADE-PLL-2T3-60"/>
+    <hyperlink ref="A38" r:id="rId37" display="U-BLADE-PRP-2T3-60"/>
+    <hyperlink ref="A39" r:id="rId38" display="U-BLADE-PRP-3T4-60"/>
+    <hyperlink ref="A40" r:id="rId39" display="U-MF-KB-DBOARD-2T3"/>
+    <hyperlink ref="A41" r:id="rId40" display="U-MF-KB-DBOARD-3T4"/>
+    <hyperlink ref="A42" r:id="rId41" display="U-PANEL-MF-PRP-3T4"/>
+    <hyperlink ref="A43" r:id="rId42" display="U-X-PLATE-3T4"/>
+    <hyperlink ref="A44" r:id="rId43" display="WT-HRM2-72"/>
+    <hyperlink ref="A45" r:id="rId44" display="WT-HRM2-96"/>
+    <hyperlink ref="A46" r:id="rId45" display="WT-HRM2-B"/>
+    <hyperlink ref="A47" r:id="rId46" display="WT-MSM3-B"/>
+    <hyperlink ref="A48" r:id="rId47" display="WT-MSM35-B"/>
+    <hyperlink ref="A49" r:id="rId48" display="WT-SMA12-4-96"/>
+    <hyperlink ref="A50" r:id="rId49" display="WT-MSM4-B"/>
+    <hyperlink ref="A51" r:id="rId50" display="WT-SMA14-3-96"/>
+    <hyperlink ref="A52" r:id="rId51" display="WT-TMA35-96"/>
+    <hyperlink ref="A53" r:id="rId52" display="WT-RTA12-9-96"/>
+    <hyperlink ref="A54" r:id="rId53" display="WT-RTA14-12-96"/>
+    <hyperlink ref="A55" r:id="rId54" display="WT-RTA14-9-96"/>
+    <hyperlink ref="A56" r:id="rId55" display="WT-SPM14-9-126"/>
+    <hyperlink ref="A57" r:id="rId56" display="WT-RTA6-96E"/>
+    <hyperlink ref="A58" r:id="rId57" display="WT-SPM14-9-72"/>
+    <hyperlink ref="A59" r:id="rId58" display="WT-SPM12-12-96"/>
+    <hyperlink ref="A60" r:id="rId59" display="WT-SPM14-9-96"/>
+    <hyperlink ref="A61" r:id="rId60" display="MONO6-FLEX-05"/>
+    <hyperlink ref="A62" r:id="rId61" display="OPGW-FLT-05"/>
+    <hyperlink ref="A63" r:id="rId62" display="TALON1-FLEX-05"/>
+    <hyperlink ref="A64" r:id="rId63" display="TALON1-FLX-SLM-05"/>
+    <hyperlink ref="A65" r:id="rId64" display="TALON3-FLEX-05"/>
+    <hyperlink ref="A66" r:id="rId65" display="TALON9-FLEX-05"/>
+    <hyperlink ref="A67" r:id="rId66" display="K-LOCK-2375-OD-V1"/>
+    <hyperlink ref="A68" r:id="rId67" display="MAGFOOT-326-CRV"/>
+    <hyperlink ref="A69" r:id="rId68" display="U-ANG-ADP-3R6-2T3"/>
+    <hyperlink ref="A70" r:id="rId69" display="U-ANG-ADP-3R6-3T4"/>
+    <hyperlink ref="A71" r:id="rId70" display="U-BLADE-MF-2T3"/>
+    <hyperlink ref="A72" r:id="rId71" display="U-BLADE-MF-3T4"/>
+    <hyperlink ref="A73" r:id="rId72" display="U-BLADE-PLL-2T3-90"/>
+    <hyperlink ref="A74" r:id="rId73" display="U-BLADE-PLL-3T4-60"/>
+    <hyperlink ref="A75" r:id="rId74" display="U-BLADE-PLL-3T4-90"/>
+    <hyperlink ref="A76" r:id="rId75" display="U-BLADE-PRP-2T3-90"/>
+    <hyperlink ref="A77" r:id="rId76" display="U-BLADE-PRP-3T4-90"/>
+    <hyperlink ref="A78" r:id="rId77" display="U-PANEL-MF-PRP-2T3"/>
+    <hyperlink ref="A79" r:id="rId78" display="U-X-PLATE-2T3"/>
+    <hyperlink ref="A80" r:id="rId79" display="WT-MMP"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId41"/>
+    <tablePart r:id="rId80"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>