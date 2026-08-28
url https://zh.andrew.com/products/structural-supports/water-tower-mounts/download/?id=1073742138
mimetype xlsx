--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,94 +11,160 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171" count="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="191" count="415">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WT-MMP-7</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Mini Monopole for Stackable Pod Mount Assembly, 7 ft</t>
+  </si>
+  <si>
+    <t>Water tower mount</t>
+  </si>
+  <si>
+    <t>WT-RTA7-96E</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame Extension, 7 ft one  2-3/8 in OD x 96 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-MSM2-B</t>
+  </si>
+  <si>
+    <t>Mid-span Mount for 2-3/8 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-9-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-9-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SMA12-3-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 12 ft face, three 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face; plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-9-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-HRM-U</t>
+  </si>
+  <si>
+    <t>Universal Handrail Mount for 2-3/8 in thru 4-1/2 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face; plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-HRM2-126</t>
+  </si>
+  <si>
+    <t>Water Tower Top Rail Mount, 2-3/8 in OD x 126 in plain end pipe included</t>
+  </si>
+  <si>
     <t>WT-SMA14-4-96</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Water Tower Rooftop Sector Frame, 14 ft face, four 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
-    <t>Water tower mount</t>
-[...1 lines deleted...]
-  <si>
     <t>WT-RTA12-12-96</t>
   </si>
   <si>
     <t>Water Tower Rooftop Assembly, 3-sector, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-MMP-10</t>
   </si>
   <si>
     <t>Mini Monopole for Stackable Pod Mount Assembly, 10 ft</t>
   </si>
   <si>
     <t>WT-SPM14-12-126</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-TMA45-96</t>
   </si>
   <si>
     <t>Water Tower Roof-top Tripod Mount, 4-1/2 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-SPM-B</t>
@@ -115,224 +181,182 @@
   <si>
     <t>WT-SPM-E1</t>
   </si>
   <si>
     <t>Stackable Pod Mount Extension, 12 in</t>
   </si>
   <si>
     <t>WT-SPM14-12-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM12-12-126</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM12-12-72</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 72 in plain end pipes included</t>
   </si>
   <si>
-    <t>WT-MMP-7</t>
-[...64 lines deleted...]
-  <si>
     <t>MONO4-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 4 position/8 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>Estech Magnetics</t>
   </si>
   <si>
     <t>Magnetic mount</t>
   </si>
   <si>
     <t>SIDEWALL72-FLEX</t>
   </si>
   <si>
     <t>SIDEWALL BRACKET, MAGFLEX Base Antenna Mounting Bracket, (72) magnetic units, accommodates 3 in to 4 in OD round members</t>
   </si>
   <si>
     <t>TALON-MINI-05</t>
   </si>
   <si>
     <t>Flat Base (Mini) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON2-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 2 position/4 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON6-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 6 position/12 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON-GROUND-4-05</t>
   </si>
   <si>
-    <t>Flat Base Magnetic Bracket for bonding of grounding system to steel structure, Kit of 5</t>
+    <t>Flat Base Magnetic Bracket for bonding of grounding system to steel structure, (3) 5/16" threaded bolt holes, Kit of 5</t>
   </si>
   <si>
     <t>AGL-IRON-BLADE-PVT</t>
   </si>
   <si>
     <t>Pivoting Interface for angle structural members to connect to MagFOOT</t>
   </si>
   <si>
     <t>KICKBLADE-90R-V1</t>
   </si>
   <si>
     <t>Pivoting Interface for round structural members to connect to MagFOOT</t>
   </si>
   <si>
     <t>TRIPODMAX-FLEX</t>
   </si>
   <si>
     <t>FLEX Base Antenna Mounting Tripod, (105) magnetic units, accommodates 3 in to 4 in OD round members</t>
   </si>
   <si>
     <t>MAGFOOT-170-FLT</t>
   </si>
   <si>
     <t>Structural Magnetic Attachment Bracket with (170) NdFeB magnetic units</t>
   </si>
   <si>
     <t>MAGFOOT-248-CRV</t>
   </si>
   <si>
     <t>Structural Magnetic Attachment Bracket with (248) NdFeB magnetic units</t>
   </si>
   <si>
     <t>U-ANG-ADP-6R12-2T3</t>
   </si>
   <si>
     <t>Adjustable Angle Tubing Connection,  joins (2) 2 in to 3 in OD round members between 60 and 120 degrees</t>
   </si>
   <si>
     <t>U-ANG-ADP-6R12-3T4</t>
   </si>
   <si>
     <t>Adjustable Angle Tubing Connection,  joins (2) 3 in to 4 in OD round members between 60 and 120 degrees</t>
   </si>
   <si>
     <t>U-BLADE-PLL-2T3-60</t>
   </si>
   <si>
     <t>Parallel Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
   </si>
   <si>
+    <t>U-MF-KB-DBOARD-2T3</t>
+  </si>
+  <si>
+    <t>Rotating Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT with pin joint</t>
+  </si>
+  <si>
+    <t>XPERCH-12</t>
+  </si>
+  <si>
+    <t>Conical Bird Perching Deterrent with (24)  NdFeB magnetic units, made with Corten weathering steel, 12" diameter</t>
+  </si>
+  <si>
+    <t>XPERCH-14</t>
+  </si>
+  <si>
+    <t>Conical Bird Perching Deterrent with (24)  NdFeB magnetic units, made with Corten weathering steel, 14" diameter</t>
+  </si>
+  <si>
+    <t>AA-K2T3-V3T4-X3T4</t>
+  </si>
+  <si>
+    <t>Crossover Vertex Bracket with Adjustable KickerAngle, connecting 3 in to 4 in OD round vertical member to (2) 3 in to 4 in OD round horizontal members at 60 degrees, and central kicker with  2 in to 3 in OD round member with 30-60 degrees of adjustment</t>
+  </si>
+  <si>
+    <t>TALON-GROUND-38-05</t>
+  </si>
+  <si>
+    <t>Flat Base Magnetic Bracket for bonding of grounding system to steel structure, (3) 3/8" threaded bolt holes, Kit of 5</t>
+  </si>
+  <si>
     <t>U-BLADE-PRP-2T3-60</t>
   </si>
   <si>
     <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
   </si>
   <si>
     <t>U-BLADE-PRP-3T4-60</t>
   </si>
   <si>
     <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
   </si>
   <si>
-    <t>U-MF-KB-DBOARD-2T3</t>
-[...4 lines deleted...]
-  <si>
     <t>U-MF-KB-DBOARD-3T4</t>
   </si>
   <si>
     <t>Rotating Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT with pin joint</t>
   </si>
   <si>
     <t>U-PANEL-MF-PRP-3T4</t>
   </si>
   <si>
     <t>Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT bracket</t>
   </si>
   <si>
     <t>U-X-PLATE-3T4</t>
   </si>
   <si>
     <t>Crossover Plate, joins 3 in to 4 in OD round members</t>
   </si>
   <si>
     <t>WT-HRM2-72</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in x 72 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-HRM2-96</t>
@@ -409,50 +433,56 @@
   <si>
     <t>WT-RTA6-96E</t>
   </si>
   <si>
     <t>Water Tower Rooftop Sector Frame Extension, 6 ft, one  2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-SPM14-9-72</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM12-12-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
     <t>WT-SPM14-9-96</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
   </si>
   <si>
+    <t>WT-MMP</t>
+  </si>
+  <si>
+    <t>Mini Monopole for Stackable Pod Mount Assembly, 16 ft</t>
+  </si>
+  <si>
     <t>MONO6-FLEX-05</t>
   </si>
   <si>
     <t>OPGW-FLT-05</t>
   </si>
   <si>
     <t>Flat Base Magnetic Optical Ground Wire (OPGW) Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON1-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON1-FLX-SLM-05</t>
   </si>
   <si>
     <t>FLEX Base (Slim) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON3-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 3 position/6 cables for stackable hangers (up to 2 per position), Kit of 5</t>
@@ -520,54 +550,84 @@
   <si>
     <t>U-BLADE-PRP-2T3-90</t>
   </si>
   <si>
     <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
   </si>
   <si>
     <t>U-BLADE-PRP-3T4-90</t>
   </si>
   <si>
     <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
   </si>
   <si>
     <t>U-PANEL-MF-PRP-2T3</t>
   </si>
   <si>
     <t>Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT bracket</t>
   </si>
   <si>
     <t>U-X-PLATE-2T3</t>
   </si>
   <si>
     <t>Crossover Plate, joins 2 in to 3 in OD round members</t>
   </si>
   <si>
-    <t>WT-MMP</t>
-[...2 lines deleted...]
-    <t>Mini Monopole for Stackable Pod Mount Assembly, 16 ft</t>
+    <t>MAGPOD-170-FLT</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-170-FLT as base.</t>
+  </si>
+  <si>
+    <t>XPERCH-20</t>
+  </si>
+  <si>
+    <t>Conical Bird Perching Deterrent with (32)  NdFeB magnetic units, made with Corten weathering steel, 22" diameter</t>
+  </si>
+  <si>
+    <t>MAGPOD-248-CRV</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-248-CRV as base.</t>
+  </si>
+  <si>
+    <t>MAGPOD-326-CRV</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-326-CRV as base.</t>
+  </si>
+  <si>
+    <t>MAG-TRAY-S-FLT</t>
+  </si>
+  <si>
+    <t>Magnetic Flat Bracket with (78) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>XA120-V3T4-X3T4</t>
+  </si>
+  <si>
+    <t>Crossover Vertex Bracket, connecting 3 in to 4 in OD round vertical member to (2) 3 in to 4 in OD round horizontal members at 60 degrees</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -668,86 +728,86 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J80" totalsRowShown="0">
-  <autoFilter ref="A1:J80"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J90" totalsRowShown="0">
+  <autoFilter ref="A1:J90"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono4-flex-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemsidewall72-flex" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-mini-05" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon2-flex-05" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon6-flex-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-4-05" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemagl-iron-blade-pvt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemkickblade-90r-v1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtripodmax-flex" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-170-flt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-248-crv" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-2t3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-3t4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-60" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-60" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-2t3" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-3t4" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-3t4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-3t4" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono6-flex-05" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemopgw-flt-05" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flex-05" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flx-slm-05" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon3-flex-05" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon9-flex-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemk-lock-2375-od-v1" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-326-crv" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-2t3" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-3t4" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-2t3" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-3t4" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-90" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-60" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-90" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-90" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-90" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-2t3" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-2t3" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono4-flex-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemsidewall72-flex" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-mini-05" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon2-flex-05" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon6-flex-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-4-05" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemagl-iron-blade-pvt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemkickblade-90r-v1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtripodmax-flex" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-170-flt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-248-crv" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-2t3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-3t4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-2t3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-14" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemaa-k2t3-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-38-05" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-60" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-60" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-3t4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-3t4" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-3t4" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono6-flex-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemopgw-flt-05" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flex-05" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flx-slm-05" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon3-flex-05" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon9-flex-05" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemk-lock-2375-od-v1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-326-crv" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-2t3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-3t4" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-2t3" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-3t4" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-90" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-60" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-90" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-90" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-90" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-2t3" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-2t3" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-170-flt" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-20" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-248-crv" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-326-crv" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmag-tray-s-flt" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxa120-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J80"/>
+  <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="125.27734375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="217.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -1401,94 +1461,106 @@
         <v>96</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>97</v>
       </c>
       <c r="F43" t="s">
         <v>58</v>
       </c>
       <c r="H43" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>99</v>
       </c>
+      <c r="F44" t="s">
+        <v>58</v>
+      </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>101</v>
       </c>
+      <c r="F45" t="s">
+        <v>58</v>
+      </c>
       <c r="H45" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>103</v>
       </c>
+      <c r="F46" t="s">
+        <v>58</v>
+      </c>
       <c r="H46" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>105</v>
       </c>
+      <c r="F47" t="s">
+        <v>58</v>
+      </c>
       <c r="H47" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>107</v>
       </c>
       <c r="H48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>109</v>
@@ -1637,136 +1709,121 @@
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>131</v>
       </c>
       <c r="H60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>133</v>
       </c>
       <c r="H61" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>135</v>
       </c>
       <c r="H62" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>137</v>
       </c>
       <c r="H63" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>139</v>
       </c>
       <c r="H64" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>141</v>
       </c>
       <c r="H65" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>142</v>
+        <v>67</v>
       </c>
       <c r="F66" t="s">
         <v>58</v>
       </c>
       <c r="H66" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>144</v>
       </c>
       <c r="F67" t="s">
         <v>58</v>
       </c>
       <c r="H67" t="s">
         <v>59</v>
       </c>
     </row>
@@ -1962,138 +2019,321 @@
         <v>167</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>168</v>
       </c>
       <c r="F79" t="s">
         <v>58</v>
       </c>
       <c r="H79" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>170</v>
       </c>
+      <c r="F80" t="s">
+        <v>58</v>
+      </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" ht="12.75">
+      <c r="A81" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
+        <v>172</v>
+      </c>
+      <c r="F81" t="s">
+        <v>58</v>
+      </c>
+      <c r="H81" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" ht="12.75">
+      <c r="A82" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
+        <v>174</v>
+      </c>
+      <c r="F82" t="s">
+        <v>58</v>
+      </c>
+      <c r="H82" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" ht="12.75">
+      <c r="A83" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
+        <v>176</v>
+      </c>
+      <c r="F83" t="s">
+        <v>58</v>
+      </c>
+      <c r="H83" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" ht="12.75">
+      <c r="A84" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="C84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D84" t="s">
+        <v>178</v>
+      </c>
+      <c r="F84" t="s">
+        <v>58</v>
+      </c>
+      <c r="H84" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" ht="12.75">
+      <c r="A85" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" t="s">
+        <v>11</v>
+      </c>
+      <c r="D85" t="s">
+        <v>180</v>
+      </c>
+      <c r="F85" t="s">
+        <v>58</v>
+      </c>
+      <c r="H85" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" ht="12.75">
+      <c r="A86" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="C86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D86" t="s">
+        <v>182</v>
+      </c>
+      <c r="F86" t="s">
+        <v>58</v>
+      </c>
+      <c r="H86" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" ht="12.75">
+      <c r="A87" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="C87" t="s">
+        <v>11</v>
+      </c>
+      <c r="D87" t="s">
+        <v>184</v>
+      </c>
+      <c r="F87" t="s">
+        <v>58</v>
+      </c>
+      <c r="H87" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" ht="12.75">
+      <c r="A88" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D88" t="s">
+        <v>186</v>
+      </c>
+      <c r="F88" t="s">
+        <v>58</v>
+      </c>
+      <c r="H88" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" ht="12.75">
+      <c r="A89" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C89" t="s">
+        <v>11</v>
+      </c>
+      <c r="D89" t="s">
+        <v>188</v>
+      </c>
+      <c r="F89" t="s">
+        <v>58</v>
+      </c>
+      <c r="H89" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" ht="12.75">
+      <c r="A90" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C90" t="s">
+        <v>11</v>
+      </c>
+      <c r="D90" t="s">
+        <v>190</v>
+      </c>
+      <c r="F90" t="s">
+        <v>58</v>
+      </c>
+      <c r="H90" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WT-SMA14-4-96"/>
-[...20 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="WT-HRM2-126"/>
+    <hyperlink ref="A2" r:id="rId1" display="WT-MMP-7"/>
+    <hyperlink ref="A3" r:id="rId2" display="WT-RTA7-96E"/>
+    <hyperlink ref="A4" r:id="rId3" display="WT-MSM2-B"/>
+    <hyperlink ref="A5" r:id="rId4" display="WT-SPM12-9-126"/>
+    <hyperlink ref="A6" r:id="rId5" display="WT-SPM12-9-72"/>
+    <hyperlink ref="A7" r:id="rId6" display="WT-SMA12-3-96"/>
+    <hyperlink ref="A8" r:id="rId7" display="WT-SPM14-B"/>
+    <hyperlink ref="A9" r:id="rId8" display="WT-SPM12-9-96"/>
+    <hyperlink ref="A10" r:id="rId9" display="WT-HRM-U"/>
+    <hyperlink ref="A11" r:id="rId10" display="WT-SPM12-B"/>
+    <hyperlink ref="A12" r:id="rId11" display="WT-HRM2-126"/>
+    <hyperlink ref="A13" r:id="rId12" display="WT-SMA14-4-96"/>
+    <hyperlink ref="A14" r:id="rId13" display="WT-RTA12-12-96"/>
+    <hyperlink ref="A15" r:id="rId14" display="WT-MMP-10"/>
+    <hyperlink ref="A16" r:id="rId15" display="WT-SPM14-12-126"/>
+    <hyperlink ref="A17" r:id="rId16" display="WT-TMA45-96"/>
+    <hyperlink ref="A18" r:id="rId17" display="WT-SPM-B"/>
+    <hyperlink ref="A19" r:id="rId18" display="WT-SPM14-12-72"/>
+    <hyperlink ref="A20" r:id="rId19" display="WT-SPM-E1"/>
+    <hyperlink ref="A21" r:id="rId20" display="WT-SPM14-12-96"/>
+    <hyperlink ref="A22" r:id="rId21" display="WT-SPM12-12-126"/>
+    <hyperlink ref="A23" r:id="rId22" display="WT-SPM12-12-72"/>
     <hyperlink ref="A24" r:id="rId23" display="MONO4-FLEX-05"/>
     <hyperlink ref="A25" r:id="rId24" display="SIDEWALL72-FLEX"/>
     <hyperlink ref="A26" r:id="rId25" display="TALON-MINI-05"/>
     <hyperlink ref="A27" r:id="rId26" display="TALON2-FLEX-05"/>
     <hyperlink ref="A28" r:id="rId27" display="TALON6-FLEX-05"/>
     <hyperlink ref="A29" r:id="rId28" display="TALON-GROUND-4-05"/>
     <hyperlink ref="A30" r:id="rId29" display="AGL-IRON-BLADE-PVT"/>
     <hyperlink ref="A31" r:id="rId30" display="KICKBLADE-90R-V1"/>
     <hyperlink ref="A32" r:id="rId31" display="TRIPODMAX-FLEX"/>
     <hyperlink ref="A33" r:id="rId32" display="MAGFOOT-170-FLT"/>
     <hyperlink ref="A34" r:id="rId33" display="MAGFOOT-248-CRV"/>
     <hyperlink ref="A35" r:id="rId34" display="U-ANG-ADP-6R12-2T3"/>
     <hyperlink ref="A36" r:id="rId35" display="U-ANG-ADP-6R12-3T4"/>
     <hyperlink ref="A37" r:id="rId36" display="U-BLADE-PLL-2T3-60"/>
-    <hyperlink ref="A38" r:id="rId37" display="U-BLADE-PRP-2T3-60"/>
-[...41 lines deleted...]
-    <hyperlink ref="A80" r:id="rId79" display="WT-MMP"/>
+    <hyperlink ref="A38" r:id="rId37" display="U-MF-KB-DBOARD-2T3"/>
+    <hyperlink ref="A39" r:id="rId38" display="XPERCH-12"/>
+    <hyperlink ref="A40" r:id="rId39" display="XPERCH-14"/>
+    <hyperlink ref="A41" r:id="rId40" display="AA-K2T3-V3T4-X3T4"/>
+    <hyperlink ref="A42" r:id="rId41" display="TALON-GROUND-38-05"/>
+    <hyperlink ref="A43" r:id="rId42" display="U-BLADE-PRP-2T3-60"/>
+    <hyperlink ref="A44" r:id="rId43" display="U-BLADE-PRP-3T4-60"/>
+    <hyperlink ref="A45" r:id="rId44" display="U-MF-KB-DBOARD-3T4"/>
+    <hyperlink ref="A46" r:id="rId45" display="U-PANEL-MF-PRP-3T4"/>
+    <hyperlink ref="A47" r:id="rId46" display="U-X-PLATE-3T4"/>
+    <hyperlink ref="A48" r:id="rId47" display="WT-HRM2-72"/>
+    <hyperlink ref="A49" r:id="rId48" display="WT-HRM2-96"/>
+    <hyperlink ref="A50" r:id="rId49" display="WT-HRM2-B"/>
+    <hyperlink ref="A51" r:id="rId50" display="WT-MSM3-B"/>
+    <hyperlink ref="A52" r:id="rId51" display="WT-MSM35-B"/>
+    <hyperlink ref="A53" r:id="rId52" display="WT-SMA12-4-96"/>
+    <hyperlink ref="A54" r:id="rId53" display="WT-MSM4-B"/>
+    <hyperlink ref="A55" r:id="rId54" display="WT-SMA14-3-96"/>
+    <hyperlink ref="A56" r:id="rId55" display="WT-TMA35-96"/>
+    <hyperlink ref="A57" r:id="rId56" display="WT-RTA12-9-96"/>
+    <hyperlink ref="A58" r:id="rId57" display="WT-RTA14-12-96"/>
+    <hyperlink ref="A59" r:id="rId58" display="WT-RTA14-9-96"/>
+    <hyperlink ref="A60" r:id="rId59" display="WT-SPM14-9-126"/>
+    <hyperlink ref="A61" r:id="rId60" display="WT-RTA6-96E"/>
+    <hyperlink ref="A62" r:id="rId61" display="WT-SPM14-9-72"/>
+    <hyperlink ref="A63" r:id="rId62" display="WT-SPM12-12-96"/>
+    <hyperlink ref="A64" r:id="rId63" display="WT-SPM14-9-96"/>
+    <hyperlink ref="A65" r:id="rId64" display="WT-MMP"/>
+    <hyperlink ref="A66" r:id="rId65" display="MONO6-FLEX-05"/>
+    <hyperlink ref="A67" r:id="rId66" display="OPGW-FLT-05"/>
+    <hyperlink ref="A68" r:id="rId67" display="TALON1-FLEX-05"/>
+    <hyperlink ref="A69" r:id="rId68" display="TALON1-FLX-SLM-05"/>
+    <hyperlink ref="A70" r:id="rId69" display="TALON3-FLEX-05"/>
+    <hyperlink ref="A71" r:id="rId70" display="TALON9-FLEX-05"/>
+    <hyperlink ref="A72" r:id="rId71" display="K-LOCK-2375-OD-V1"/>
+    <hyperlink ref="A73" r:id="rId72" display="MAGFOOT-326-CRV"/>
+    <hyperlink ref="A74" r:id="rId73" display="U-ANG-ADP-3R6-2T3"/>
+    <hyperlink ref="A75" r:id="rId74" display="U-ANG-ADP-3R6-3T4"/>
+    <hyperlink ref="A76" r:id="rId75" display="U-BLADE-MF-2T3"/>
+    <hyperlink ref="A77" r:id="rId76" display="U-BLADE-MF-3T4"/>
+    <hyperlink ref="A78" r:id="rId77" display="U-BLADE-PLL-2T3-90"/>
+    <hyperlink ref="A79" r:id="rId78" display="U-BLADE-PLL-3T4-60"/>
+    <hyperlink ref="A80" r:id="rId79" display="U-BLADE-PLL-3T4-90"/>
+    <hyperlink ref="A81" r:id="rId80" display="U-BLADE-PRP-2T3-90"/>
+    <hyperlink ref="A82" r:id="rId81" display="U-BLADE-PRP-3T4-90"/>
+    <hyperlink ref="A83" r:id="rId82" display="U-PANEL-MF-PRP-2T3"/>
+    <hyperlink ref="A84" r:id="rId83" display="U-X-PLATE-2T3"/>
+    <hyperlink ref="A85" r:id="rId84" display="MAGPOD-170-FLT"/>
+    <hyperlink ref="A86" r:id="rId85" display="XPERCH-20"/>
+    <hyperlink ref="A87" r:id="rId86" display="MAGPOD-248-CRV"/>
+    <hyperlink ref="A88" r:id="rId87" display="MAGPOD-326-CRV"/>
+    <hyperlink ref="A89" r:id="rId88" display="MAG-TRAY-S-FLT"/>
+    <hyperlink ref="A90" r:id="rId89" display="XA120-V3T4-X3T4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId80"/>
+    <tablePart r:id="rId90"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>