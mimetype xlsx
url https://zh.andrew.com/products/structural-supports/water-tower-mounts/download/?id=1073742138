--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -43,188 +43,188 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>WT-SMA12-3-96</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 12 ft face, three 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>Water tower mount</t>
+  </si>
+  <si>
+    <t>WT-SPM14-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face; plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-9-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-HRM-U</t>
+  </si>
+  <si>
+    <t>Universal Handrail Mount for 2-3/8 in thru 4-1/2 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face; plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-HRM2-126</t>
+  </si>
+  <si>
+    <t>Water Tower Top Rail Mount, 2-3/8 in OD x 126 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-9-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SMA14-4-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 14 ft face, four 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-RTA12-12-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Assembly, 3-sector, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-MMP-10</t>
+  </si>
+  <si>
+    <t>Mini Monopole for Stackable Pod Mount Assembly, 10 ft</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-TMA45-96</t>
+  </si>
+  <si>
+    <t>Water Tower Roof-top Tripod Mount, 4-1/2 in OD x 96 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-SPM-B</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, platform and plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 72 in pipe mounts included</t>
+  </si>
+  <si>
+    <t>WT-SPM-E1</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Extension, 12 in</t>
+  </si>
+  <si>
+    <t>WT-SPM14-12-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-12-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-12-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 72 in plain end pipes included</t>
+  </si>
+  <si>
     <t>WT-MMP-7</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Mini Monopole for Stackable Pod Mount Assembly, 7 ft</t>
   </si>
   <si>
-    <t>Water tower mount</t>
-[...1 lines deleted...]
-  <si>
     <t>WT-RTA7-96E</t>
   </si>
   <si>
     <t>Water Tower Rooftop Sector Frame Extension, 7 ft one  2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-MSM2-B</t>
   </si>
   <si>
     <t>Mid-span Mount for 2-3/8 in OD mounting pipe, plain end pipe not included</t>
   </si>
   <si>
     <t>WT-SPM12-9-126</t>
   </si>
   <si>
     <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, nine 2-3/8 in OD x 126 in plain end pipes included</t>
   </si>
   <si>
-    <t>WT-SPM12-9-72</t>
-[...106 lines deleted...]
-  <si>
     <t>MONO4-FLEX-05</t>
   </si>
   <si>
     <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 4 position/8 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>Estech Magnetics</t>
   </si>
   <si>
     <t>Magnetic mount</t>
   </si>
   <si>
     <t>SIDEWALL72-FLEX</t>
   </si>
   <si>
     <t>SIDEWALL BRACKET, MAGFLEX Base Antenna Mounting Bracket, (72) magnetic units, accommodates 3 in to 4 in OD round members</t>
   </si>
   <si>
     <t>TALON-MINI-05</t>
   </si>
   <si>
     <t>Flat Base (Mini) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
   </si>
   <si>
     <t>TALON2-FLEX-05</t>
@@ -271,363 +271,363 @@
   <si>
     <t>MAGFOOT-248-CRV</t>
   </si>
   <si>
     <t>Structural Magnetic Attachment Bracket with (248) NdFeB magnetic units</t>
   </si>
   <si>
     <t>U-ANG-ADP-6R12-2T3</t>
   </si>
   <si>
     <t>Adjustable Angle Tubing Connection,  joins (2) 2 in to 3 in OD round members between 60 and 120 degrees</t>
   </si>
   <si>
     <t>U-ANG-ADP-6R12-3T4</t>
   </si>
   <si>
     <t>Adjustable Angle Tubing Connection,  joins (2) 3 in to 4 in OD round members between 60 and 120 degrees</t>
   </si>
   <si>
     <t>U-BLADE-PLL-2T3-60</t>
   </si>
   <si>
     <t>Parallel Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
   </si>
   <si>
+    <t>U-BLADE-PRP-2T3-60</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-3T4-60</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
     <t>U-MF-KB-DBOARD-2T3</t>
   </si>
   <si>
     <t>Rotating Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT with pin joint</t>
   </si>
   <si>
+    <t>U-MF-KB-DBOARD-3T4</t>
+  </si>
+  <si>
+    <t>Rotating Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT with pin joint</t>
+  </si>
+  <si>
+    <t>U-PANEL-MF-PRP-3T4</t>
+  </si>
+  <si>
+    <t>Connecting Panel, joins 3 in to 4 in OD round members to MagFOOT bracket</t>
+  </si>
+  <si>
+    <t>U-X-PLATE-3T4</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 3 in to 4 in OD round members</t>
+  </si>
+  <si>
     <t>XPERCH-12</t>
   </si>
   <si>
     <t>Conical Bird Perching Deterrent with (24)  NdFeB magnetic units, made with Corten weathering steel, 12" diameter</t>
   </si>
   <si>
     <t>XPERCH-14</t>
   </si>
   <si>
     <t>Conical Bird Perching Deterrent with (24)  NdFeB magnetic units, made with Corten weathering steel, 14" diameter</t>
   </si>
   <si>
     <t>AA-K2T3-V3T4-X3T4</t>
   </si>
   <si>
     <t>Crossover Vertex Bracket with Adjustable KickerAngle, connecting 3 in to 4 in OD round vertical member to (2) 3 in to 4 in OD round horizontal members at 60 degrees, and central kicker with  2 in to 3 in OD round member with 30-60 degrees of adjustment</t>
   </si>
   <si>
     <t>TALON-GROUND-38-05</t>
   </si>
   <si>
     <t>Flat Base Magnetic Bracket for bonding of grounding system to steel structure, (3) 3/8" threaded bolt holes, Kit of 5</t>
   </si>
   <si>
-    <t>U-BLADE-PRP-2T3-60</t>
-[...26 lines deleted...]
-    <t>Crossover Plate, joins 3 in to 4 in OD round members</t>
+    <t>WT-HRM2-B</t>
+  </si>
+  <si>
+    <t>Water Tower Top Rail Mount for 2-3/8 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-MSM3-B</t>
+  </si>
+  <si>
+    <t>Mid-span Mount for 2-7/8 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-MSM35-B</t>
+  </si>
+  <si>
+    <t>Mid-span Mount for 3-1/2 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SMA12-4-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 12 ft face, four 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-MSM4-B</t>
+  </si>
+  <si>
+    <t>Mid-span Mount for 4-1/2 in OD mounting pipe, plain end pipe not included</t>
+  </si>
+  <si>
+    <t>WT-SMA14-3-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame, 14 ft face, three 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-TMA35-96</t>
+  </si>
+  <si>
+    <t>Water Tower Roof-top Tripod Mount, 3-1/2 in OD x 96 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-RTA12-9-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Assembly, 3-sector, 12 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-RTA14-12-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Assembly, 3-sector, 14 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-RTA14-9-96</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Assembly, 3-sector, 14 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-9-126</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 126 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-RTA6-96E</t>
+  </si>
+  <si>
+    <t>Water Tower Rooftop Sector Frame Extension, 6 ft, one  2-3/8 in OD x 96 in plain end pipe included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-9-72</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 72 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM12-12-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 12 ft face, twelve 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-SPM14-9-96</t>
+  </si>
+  <si>
+    <t>Stackable Pod Mount Assembly, 3-sector platform, 14 ft face, nine 2-3/8 in OD x 96 in plain end pipes included</t>
+  </si>
+  <si>
+    <t>WT-MMP</t>
+  </si>
+  <si>
+    <t>Mini Monopole for Stackable Pod Mount Assembly, 16 ft</t>
+  </si>
+  <si>
+    <t>MONO6-FLEX-05</t>
+  </si>
+  <si>
+    <t>OPGW-FLT-05</t>
+  </si>
+  <si>
+    <t>Flat Base Magnetic Optical Ground Wire (OPGW) Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON1-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON1-FLX-SLM-05</t>
+  </si>
+  <si>
+    <t>FLEX Base (Slim) Magnetic Antenna and RRU Cable Support Bracket with 1 position/2 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON3-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 3 position/6 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>TALON9-FLEX-05</t>
+  </si>
+  <si>
+    <t>FLEX Base Magnetic Antenna and RRU Cable Support Bracket with 9 position/18 cables for stackable hangers (up to 2 per position), Kit of 5</t>
+  </si>
+  <si>
+    <t>K-LOCK-2375-OD-V1</t>
+  </si>
+  <si>
+    <t>Tubular Connector, for 2 7/8 in OD round members, with pin joint for structural interface</t>
+  </si>
+  <si>
+    <t>MAGFOOT-326-CRV</t>
+  </si>
+  <si>
+    <t>Structural Magnetic Attachment Bracket with (326) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-3R6-2T3</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 2 in to 3 in OD round members between 30 and 60 degrees</t>
+  </si>
+  <si>
+    <t>U-ANG-ADP-3R6-3T4</t>
+  </si>
+  <si>
+    <t>Adjustable Angle Tubing Connection,  joins (2) 3 in to 4 in OD round members between 30 and 60 degrees</t>
+  </si>
+  <si>
+    <t>U-BLADE-MF-2T3</t>
+  </si>
+  <si>
+    <t>Structural Plate for connecting 2 in to 3 in OD round members to MagFOOT</t>
+  </si>
+  <si>
+    <t>U-BLADE-MF-3T4</t>
+  </si>
+  <si>
+    <t>Structural Plate for connecting 3 in to 4 in OD round members to MagFOOT</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-2T3-90</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-3T4-60</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 60 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PLL-3T4-90</t>
+  </si>
+  <si>
+    <t>Parallel Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-2T3-90</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 2 in to 3 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-BLADE-PRP-3T4-90</t>
+  </si>
+  <si>
+    <t>Perpendicular Structural Plate for connecting 3 in to 4 in OD round member to up to (3) intersecting members, 90 deg. total sweep</t>
+  </si>
+  <si>
+    <t>U-PANEL-MF-PRP-2T3</t>
+  </si>
+  <si>
+    <t>Connecting Panel, joins 2 in to 3 in OD round members to MagFOOT bracket</t>
+  </si>
+  <si>
+    <t>U-X-PLATE-2T3</t>
+  </si>
+  <si>
+    <t>Crossover Plate, joins 2 in to 3 in OD round members</t>
+  </si>
+  <si>
+    <t>MAGPOD-170-FLT</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-170-FLT as base.</t>
+  </si>
+  <si>
+    <t>MAGPOD-248-CRV</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-248-CRV as base.</t>
+  </si>
+  <si>
+    <t>MAGPOD-326-CRV</t>
+  </si>
+  <si>
+    <t>Modular Magnetic Tripod Assembly with (1) 3 1/2in OD antenna mast pipe and (2) 2 3/8 in OD kicker pipes, uses (3) MAGFOOT-326-CRV as base.</t>
+  </si>
+  <si>
+    <t>MAG-TRAY-S-FLT</t>
+  </si>
+  <si>
+    <t>Magnetic Flat Bracket with (78) NdFeB magnetic units</t>
+  </si>
+  <si>
+    <t>XA120-V3T4-X3T4</t>
+  </si>
+  <si>
+    <t>Crossover Vertex Bracket, connecting 3 in to 4 in OD round vertical member to (2) 3 in to 4 in OD round horizontal members at 60 degrees</t>
   </si>
   <si>
     <t>WT-HRM2-72</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in x 72 in plain end pipe included</t>
   </si>
   <si>
     <t>WT-HRM2-96</t>
   </si>
   <si>
     <t>Water Tower Top Rail Mount, 2-3/8 in OD x 96 in plain end pipe included</t>
   </si>
   <si>
-    <t>WT-HRM2-B</t>
-[...211 lines deleted...]
-  <si>
     <t>XPERCH-20</t>
   </si>
   <si>
-    <t>Conical Bird Perching Deterrent with (32)  NdFeB magnetic units, made with Corten weathering steel, 22" diameter</t>
-[...23 lines deleted...]
-    <t>Crossover Vertex Bracket, connecting 3 in to 4 in OD round vertical member to (2) 3 in to 4 in OD round horizontal members at 60 degrees</t>
+    <t>Conical Bird Perching Deterrent with (32)  NdFeB magnetic units, made with Corten weathering steel, 20" diameter</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -746,65 +746,65 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J90" totalsRowShown="0">
   <autoFilter ref="A1:J90"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono4-flex-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemsidewall72-flex" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-mini-05" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon2-flex-05" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon6-flex-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-4-05" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemagl-iron-blade-pvt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemkickblade-90r-v1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtripodmax-flex" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-170-flt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-248-crv" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-2t3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-3t4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-2t3" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-14" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemaa-k2t3-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-38-05" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-60" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-60" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-3t4" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-3t4" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-3t4" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono6-flex-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemopgw-flt-05" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flex-05" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flx-slm-05" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon3-flex-05" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon9-flex-05" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemk-lock-2375-od-v1" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-326-crv" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-2t3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-3t4" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-2t3" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-3t4" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-90" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-60" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-90" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-90" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-90" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-2t3" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-2t3" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-170-flt" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-20" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-248-crv" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-326-crv" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmag-tray-s-flt" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxa120-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-3-96" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-b" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-96" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm-u" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-126" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-72" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-4-96" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-12-96" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-10" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-126" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma45-96" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-72" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm-e1" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-12-96" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-126" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-72" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp-7" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta7-96e" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm2-b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-9-126" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono4-flex-05" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemsidewall72-flex" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-mini-05" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon2-flex-05" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon6-flex-05" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-4-05" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemagl-iron-blade-pvt" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemkickblade-90r-v1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtripodmax-flex" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-170-flt" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-248-crv" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-2t3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-6r12-3t4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-60" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-60" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-60" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-2t3" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-mf-kb-dboard-3t4" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-3t4" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-3t4" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-12" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-14" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemaa-k2t3-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon-ground-38-05" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm3-b" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm35-b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma12-4-96" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-msm4-b" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-sma14-3-96" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-tma35-96" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta12-9-96" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-12-96" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta14-9-96" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-126" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-rta6-96e" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-72" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm12-12-96" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-spm14-9-96" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-mmp" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmono6-flex-05" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemopgw-flt-05" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flex-05" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon1-flx-slm-05" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon3-flex-05" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemtalon9-flex-05" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemk-lock-2375-od-v1" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagfoot-326-crv" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-2t3" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-ang-adp-3r6-3t4" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-2t3" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-mf-3t4" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-2t3-90" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-60" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-pll-3t4-90" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-2t3-90" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-blade-prp-3t4-90" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-panel-mf-prp-2t3" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemu-x-plate-2t3" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-170-flt" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-248-crv" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmagpod-326-crv" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemmag-tray-s-flt" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxa120-v3t4-x3t4" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-72" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemwt-hrm2-96" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/water-tower-mounts/itemxperch-20" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J90"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="22.84765625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="217.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.27734375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
@@ -1751,79 +1751,85 @@
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>137</v>
       </c>
       <c r="H63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>139</v>
+        <v>67</v>
+      </c>
+      <c r="F64" t="s">
+        <v>58</v>
       </c>
       <c r="H64" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="C65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D65" t="s">
         <v>140</v>
       </c>
-      <c r="C65" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="F65" t="s">
+        <v>58</v>
       </c>
       <c r="H65" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C66" t="s">
+        <v>11</v>
+      </c>
+      <c r="D66" t="s">
         <v>142</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F66" t="s">
         <v>58</v>
       </c>
       <c r="H66" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>144</v>
       </c>
       <c r="F67" t="s">
         <v>58</v>
       </c>
       <c r="H67" t="s">
         <v>59</v>
       </c>
     </row>
@@ -2155,182 +2161,176 @@
         <v>183</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
         <v>184</v>
       </c>
       <c r="F87" t="s">
         <v>58</v>
       </c>
       <c r="H87" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
         <v>186</v>
       </c>
-      <c r="F88" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H88" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
         <v>188</v>
       </c>
-      <c r="F89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H89" t="s">
-        <v>59</v>
+        <v>13</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
         <v>190</v>
       </c>
       <c r="F90" t="s">
         <v>58</v>
       </c>
       <c r="H90" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="WT-MMP-7"/>
-[...20 lines deleted...]
-    <hyperlink ref="A23" r:id="rId22" display="WT-SPM12-12-72"/>
+    <hyperlink ref="A2" r:id="rId1" display="WT-SMA12-3-96"/>
+    <hyperlink ref="A3" r:id="rId2" display="WT-SPM14-B"/>
+    <hyperlink ref="A4" r:id="rId3" display="WT-SPM12-9-96"/>
+    <hyperlink ref="A5" r:id="rId4" display="WT-HRM-U"/>
+    <hyperlink ref="A6" r:id="rId5" display="WT-SPM12-B"/>
+    <hyperlink ref="A7" r:id="rId6" display="WT-HRM2-126"/>
+    <hyperlink ref="A8" r:id="rId7" display="WT-SPM12-9-72"/>
+    <hyperlink ref="A9" r:id="rId8" display="WT-SMA14-4-96"/>
+    <hyperlink ref="A10" r:id="rId9" display="WT-RTA12-12-96"/>
+    <hyperlink ref="A11" r:id="rId10" display="WT-MMP-10"/>
+    <hyperlink ref="A12" r:id="rId11" display="WT-SPM14-12-126"/>
+    <hyperlink ref="A13" r:id="rId12" display="WT-TMA45-96"/>
+    <hyperlink ref="A14" r:id="rId13" display="WT-SPM-B"/>
+    <hyperlink ref="A15" r:id="rId14" display="WT-SPM14-12-72"/>
+    <hyperlink ref="A16" r:id="rId15" display="WT-SPM-E1"/>
+    <hyperlink ref="A17" r:id="rId16" display="WT-SPM14-12-96"/>
+    <hyperlink ref="A18" r:id="rId17" display="WT-SPM12-12-126"/>
+    <hyperlink ref="A19" r:id="rId18" display="WT-SPM12-12-72"/>
+    <hyperlink ref="A20" r:id="rId19" display="WT-MMP-7"/>
+    <hyperlink ref="A21" r:id="rId20" display="WT-RTA7-96E"/>
+    <hyperlink ref="A22" r:id="rId21" display="WT-MSM2-B"/>
+    <hyperlink ref="A23" r:id="rId22" display="WT-SPM12-9-126"/>
     <hyperlink ref="A24" r:id="rId23" display="MONO4-FLEX-05"/>
     <hyperlink ref="A25" r:id="rId24" display="SIDEWALL72-FLEX"/>
     <hyperlink ref="A26" r:id="rId25" display="TALON-MINI-05"/>
     <hyperlink ref="A27" r:id="rId26" display="TALON2-FLEX-05"/>
     <hyperlink ref="A28" r:id="rId27" display="TALON6-FLEX-05"/>
     <hyperlink ref="A29" r:id="rId28" display="TALON-GROUND-4-05"/>
     <hyperlink ref="A30" r:id="rId29" display="AGL-IRON-BLADE-PVT"/>
     <hyperlink ref="A31" r:id="rId30" display="KICKBLADE-90R-V1"/>
     <hyperlink ref="A32" r:id="rId31" display="TRIPODMAX-FLEX"/>
     <hyperlink ref="A33" r:id="rId32" display="MAGFOOT-170-FLT"/>
     <hyperlink ref="A34" r:id="rId33" display="MAGFOOT-248-CRV"/>
     <hyperlink ref="A35" r:id="rId34" display="U-ANG-ADP-6R12-2T3"/>
     <hyperlink ref="A36" r:id="rId35" display="U-ANG-ADP-6R12-3T4"/>
     <hyperlink ref="A37" r:id="rId36" display="U-BLADE-PLL-2T3-60"/>
-    <hyperlink ref="A38" r:id="rId37" display="U-MF-KB-DBOARD-2T3"/>
-[...51 lines deleted...]
-    <hyperlink ref="A90" r:id="rId89" display="XA120-V3T4-X3T4"/>
+    <hyperlink ref="A38" r:id="rId37" display="U-BLADE-PRP-2T3-60"/>
+    <hyperlink ref="A39" r:id="rId38" display="U-BLADE-PRP-3T4-60"/>
+    <hyperlink ref="A40" r:id="rId39" display="U-MF-KB-DBOARD-2T3"/>
+    <hyperlink ref="A41" r:id="rId40" display="U-MF-KB-DBOARD-3T4"/>
+    <hyperlink ref="A42" r:id="rId41" display="U-PANEL-MF-PRP-3T4"/>
+    <hyperlink ref="A43" r:id="rId42" display="U-X-PLATE-3T4"/>
+    <hyperlink ref="A44" r:id="rId43" display="XPERCH-12"/>
+    <hyperlink ref="A45" r:id="rId44" display="XPERCH-14"/>
+    <hyperlink ref="A46" r:id="rId45" display="AA-K2T3-V3T4-X3T4"/>
+    <hyperlink ref="A47" r:id="rId46" display="TALON-GROUND-38-05"/>
+    <hyperlink ref="A48" r:id="rId47" display="WT-HRM2-B"/>
+    <hyperlink ref="A49" r:id="rId48" display="WT-MSM3-B"/>
+    <hyperlink ref="A50" r:id="rId49" display="WT-MSM35-B"/>
+    <hyperlink ref="A51" r:id="rId50" display="WT-SMA12-4-96"/>
+    <hyperlink ref="A52" r:id="rId51" display="WT-MSM4-B"/>
+    <hyperlink ref="A53" r:id="rId52" display="WT-SMA14-3-96"/>
+    <hyperlink ref="A54" r:id="rId53" display="WT-TMA35-96"/>
+    <hyperlink ref="A55" r:id="rId54" display="WT-RTA12-9-96"/>
+    <hyperlink ref="A56" r:id="rId55" display="WT-RTA14-12-96"/>
+    <hyperlink ref="A57" r:id="rId56" display="WT-RTA14-9-96"/>
+    <hyperlink ref="A58" r:id="rId57" display="WT-SPM14-9-126"/>
+    <hyperlink ref="A59" r:id="rId58" display="WT-RTA6-96E"/>
+    <hyperlink ref="A60" r:id="rId59" display="WT-SPM14-9-72"/>
+    <hyperlink ref="A61" r:id="rId60" display="WT-SPM12-12-96"/>
+    <hyperlink ref="A62" r:id="rId61" display="WT-SPM14-9-96"/>
+    <hyperlink ref="A63" r:id="rId62" display="WT-MMP"/>
+    <hyperlink ref="A64" r:id="rId63" display="MONO6-FLEX-05"/>
+    <hyperlink ref="A65" r:id="rId64" display="OPGW-FLT-05"/>
+    <hyperlink ref="A66" r:id="rId65" display="TALON1-FLEX-05"/>
+    <hyperlink ref="A67" r:id="rId66" display="TALON1-FLX-SLM-05"/>
+    <hyperlink ref="A68" r:id="rId67" display="TALON3-FLEX-05"/>
+    <hyperlink ref="A69" r:id="rId68" display="TALON9-FLEX-05"/>
+    <hyperlink ref="A70" r:id="rId69" display="K-LOCK-2375-OD-V1"/>
+    <hyperlink ref="A71" r:id="rId70" display="MAGFOOT-326-CRV"/>
+    <hyperlink ref="A72" r:id="rId71" display="U-ANG-ADP-3R6-2T3"/>
+    <hyperlink ref="A73" r:id="rId72" display="U-ANG-ADP-3R6-3T4"/>
+    <hyperlink ref="A74" r:id="rId73" display="U-BLADE-MF-2T3"/>
+    <hyperlink ref="A75" r:id="rId74" display="U-BLADE-MF-3T4"/>
+    <hyperlink ref="A76" r:id="rId75" display="U-BLADE-PLL-2T3-90"/>
+    <hyperlink ref="A77" r:id="rId76" display="U-BLADE-PLL-3T4-60"/>
+    <hyperlink ref="A78" r:id="rId77" display="U-BLADE-PLL-3T4-90"/>
+    <hyperlink ref="A79" r:id="rId78" display="U-BLADE-PRP-2T3-90"/>
+    <hyperlink ref="A80" r:id="rId79" display="U-BLADE-PRP-3T4-90"/>
+    <hyperlink ref="A81" r:id="rId80" display="U-PANEL-MF-PRP-2T3"/>
+    <hyperlink ref="A82" r:id="rId81" display="U-X-PLATE-2T3"/>
+    <hyperlink ref="A83" r:id="rId82" display="MAGPOD-170-FLT"/>
+    <hyperlink ref="A84" r:id="rId83" display="MAGPOD-248-CRV"/>
+    <hyperlink ref="A85" r:id="rId84" display="MAGPOD-326-CRV"/>
+    <hyperlink ref="A86" r:id="rId85" display="MAG-TRAY-S-FLT"/>
+    <hyperlink ref="A87" r:id="rId86" display="XA120-V3T4-X3T4"/>
+    <hyperlink ref="A88" r:id="rId87" display="WT-HRM2-72"/>
+    <hyperlink ref="A89" r:id="rId88" display="WT-HRM2-96"/>
+    <hyperlink ref="A90" r:id="rId89" display="XPERCH-20"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId90"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 