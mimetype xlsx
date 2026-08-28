--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -109,168 +109,168 @@
   <si>
     <t>DM-300</t>
   </si>
   <si>
     <t>Stand-Off Wall Mount for solid and hollow wall, 36 in</t>
   </si>
   <si>
     <t>WM-ST1812</t>
   </si>
   <si>
     <t>Wall Mount kit with 18.6" Stand-off. Includes 2-7/8" OD x 150" Mounting Pipe</t>
   </si>
   <si>
     <t>RR-WM3</t>
   </si>
   <si>
     <t>Remote Radio Seismic Wall Mount Unit 3' Wide</t>
   </si>
   <si>
     <t>Remote radio head unit mount</t>
   </si>
   <si>
     <t>760260745-MT</t>
   </si>
   <si>
-    <t>Starlink Mount Roof and Wall Mount kit with Adjustable Brace from 17" to 31"</t>
+    <t>72" J-Mount - Heavy Duty Roof and Wall Mount kit with Adjustable Brace from 17" to 31"</t>
   </si>
   <si>
     <t>CM-R78</t>
   </si>
   <si>
     <t>Round Chimney Mount, 7–8 ft OD</t>
   </si>
   <si>
     <t>Chimney mount</t>
   </si>
   <si>
     <t>760258156-001</t>
   </si>
   <si>
     <t>Chimney Mount Sector Frame Mounting Bracket</t>
   </si>
   <si>
+    <t>MT-F1586</t>
+  </si>
+  <si>
+    <t>Wall-Mount Bracket for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Mounting bracket</t>
+  </si>
+  <si>
+    <t>MT-F1587</t>
+  </si>
+  <si>
+    <t>Wall-Mount Bracket for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1588</t>
+  </si>
+  <si>
+    <t>Wall-Mount Bracket for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>VC-GPSWM</t>
+  </si>
+  <si>
+    <t>GPS Antenna Wall Mount, 1.05 in OD x 48 in</t>
+  </si>
+  <si>
+    <t>WMA312</t>
+  </si>
+  <si>
+    <t>Wall Mount for 3-1/2 in OD Pipes, pipe not included</t>
+  </si>
+  <si>
+    <t>CW-M4-96</t>
+  </si>
+  <si>
+    <t>Corner Wall Mount, 4-1/2 in OD x 96 in pipe</t>
+  </si>
+  <si>
+    <t>MTC3899GPS</t>
+  </si>
+  <si>
+    <t>GPS Wall Mount kit</t>
+  </si>
+  <si>
+    <t>CW-M3-120</t>
+  </si>
+  <si>
+    <t>Corner Wall Mount, 2-7/8 in OD x 120 in pipe</t>
+  </si>
+  <si>
+    <t>MTC3339W</t>
+  </si>
+  <si>
     <t>CM-R56</t>
   </si>
   <si>
     <t>Round Chimney Mount, 5–6 ft OD</t>
   </si>
   <si>
     <t>MT-221</t>
   </si>
   <si>
     <t>Adjustable Wall Mount for hollow walls, 6 in stand-off</t>
   </si>
   <si>
     <t>MT-221L</t>
   </si>
   <si>
     <t>Adjustable Wall Mount for hollow walls, 12 in stand-off</t>
   </si>
   <si>
     <t>MT-222</t>
   </si>
   <si>
     <t>Adjustable Wall Mount for solid walls, 6 in stand-off</t>
   </si>
   <si>
     <t>MT-222L</t>
   </si>
   <si>
     <t>Adjustable Wall Mount for solid walls, 12 in stand-off</t>
   </si>
   <si>
     <t>MT-223</t>
   </si>
   <si>
     <t>Backing Plate Kit</t>
   </si>
   <si>
     <t>MT-250L</t>
   </si>
   <si>
     <t>Cantilever Wall Mount Bracket. 5-1/2 in stand-off, pipe not included</t>
   </si>
   <si>
-    <t>MT-F1586</t>
-[...25 lines deleted...]
-  <si>
     <t>WMA238</t>
   </si>
   <si>
     <t>Wall Mount for 2-3/8 in OD Pipes, pipe not included</t>
-  </si>
-[...25 lines deleted...]
-    <t>MTC3339W</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -389,68 +389,68 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
   <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma300" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma412" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-63" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-63" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemdm-300" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwm-st1812" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemrr-wm3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760260745-mt" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221l" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222l" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-223" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1586" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1587" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1588" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemvc-gpswm" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma238" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma312" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3899gps" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m3-120" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3339w" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma300" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma412" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-63" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-63" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemdm-300" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwm-st1812" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemrr-wm3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760260745-mt" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1586" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1587" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1588" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemvc-gpswm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma312" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-96" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3899gps" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m3-120" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3339w" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-223" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250l" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma238" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="67.140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="76.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
@@ -626,308 +626,308 @@
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H16" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H21" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>29</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="C23" t="s">
+        <v>11</v>
+      </c>
+      <c r="D23" t="s">
         <v>57</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C24" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="C25" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>65</v>
-      </c>
-[...4 lines deleted...]
-        <v>66</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>71</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="MT-250"/>
     <hyperlink ref="A3" r:id="rId2" display="WMA300"/>
     <hyperlink ref="A4" r:id="rId3" display="WMA412"/>
     <hyperlink ref="A5" r:id="rId4" display="CW-M2-63"/>
     <hyperlink ref="A6" r:id="rId5" display="CW-M2-96"/>
     <hyperlink ref="A7" r:id="rId6" display="CW-M4-63"/>
     <hyperlink ref="A8" r:id="rId7" display="DM-300"/>
     <hyperlink ref="A9" r:id="rId8" display="WM-ST1812"/>
     <hyperlink ref="A10" r:id="rId9" display="RR-WM3"/>
     <hyperlink ref="A11" r:id="rId10" display="760260745-MT"/>
     <hyperlink ref="A12" r:id="rId11" display="CM-R78"/>
     <hyperlink ref="A13" r:id="rId12" display="760258156-001"/>
-    <hyperlink ref="A14" r:id="rId13" display="CM-R56"/>
-[...15 lines deleted...]
-    <hyperlink ref="A30" r:id="rId29" display="MTC3339W"/>
+    <hyperlink ref="A14" r:id="rId13" display="MT-F1586"/>
+    <hyperlink ref="A15" r:id="rId14" display="MT-F1587"/>
+    <hyperlink ref="A16" r:id="rId15" display="MT-F1588"/>
+    <hyperlink ref="A17" r:id="rId16" display="VC-GPSWM"/>
+    <hyperlink ref="A18" r:id="rId17" display="WMA312"/>
+    <hyperlink ref="A19" r:id="rId18" display="CW-M4-96"/>
+    <hyperlink ref="A20" r:id="rId19" display="MTC3899GPS"/>
+    <hyperlink ref="A21" r:id="rId20" display="CW-M3-120"/>
+    <hyperlink ref="A22" r:id="rId21" display="MTC3339W"/>
+    <hyperlink ref="A23" r:id="rId22" display="CM-R56"/>
+    <hyperlink ref="A24" r:id="rId23" display="MT-221"/>
+    <hyperlink ref="A25" r:id="rId24" display="MT-221L"/>
+    <hyperlink ref="A26" r:id="rId25" display="MT-222"/>
+    <hyperlink ref="A27" r:id="rId26" display="MT-222L"/>
+    <hyperlink ref="A28" r:id="rId27" display="MT-223"/>
+    <hyperlink ref="A29" r:id="rId28" display="MT-250L"/>
+    <hyperlink ref="A30" r:id="rId29" display="WMA238"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId30"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 