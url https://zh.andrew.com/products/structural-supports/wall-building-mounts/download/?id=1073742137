--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -88,189 +88,189 @@
   <si>
     <t>Wall Mount for 4-1/2 in OD Pipes, pipe not included</t>
   </si>
   <si>
     <t>CW-M2-63</t>
   </si>
   <si>
     <t>Corner Wall Mount, 2-3/8 in OD x 63 in pipe</t>
   </si>
   <si>
     <t>CW-M2-96</t>
   </si>
   <si>
     <t>Corner Wall Mount, 2-3/8 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>CW-M4-63</t>
   </si>
   <si>
     <t>Corner Wall Mount, 4-1/2 in OD x 63 in pipe</t>
   </si>
   <si>
     <t>DM-300</t>
   </si>
   <si>
-    <t>Stand-Off Wall Mount for solid and hollow wall, 36 in</t>
+    <t>Stand-Off Wall Mount for solid and hollow wall, 36 in (4" to 7" OD Pipe Sold Separately)</t>
   </si>
   <si>
     <t>WM-ST1812</t>
   </si>
   <si>
     <t>Wall Mount kit with 18.6" Stand-off. Includes 2-7/8" OD x 150" Mounting Pipe</t>
   </si>
   <si>
     <t>RR-WM3</t>
   </si>
   <si>
     <t>Remote Radio Seismic Wall Mount Unit 3' Wide</t>
   </si>
   <si>
     <t>Remote radio head unit mount</t>
   </si>
   <si>
     <t>760260745-MT</t>
   </si>
   <si>
     <t>72" J-Mount - Heavy Duty Roof and Wall Mount kit with Adjustable Brace from 17" to 31"</t>
   </si>
   <si>
     <t>CM-R78</t>
   </si>
   <si>
     <t>Round Chimney Mount, 7–8 ft OD</t>
   </si>
   <si>
     <t>Chimney mount</t>
   </si>
   <si>
     <t>760258156-001</t>
   </si>
   <si>
     <t>Chimney Mount Sector Frame Mounting Bracket</t>
   </si>
   <si>
+    <t>CM-R56</t>
+  </si>
+  <si>
+    <t>Round Chimney Mount, 5–6 ft OD</t>
+  </si>
+  <si>
+    <t>MT-221</t>
+  </si>
+  <si>
+    <t>Adjustable Wall Mount for hollow walls, 6 in stand-off</t>
+  </si>
+  <si>
+    <t>MT-221L</t>
+  </si>
+  <si>
+    <t>Adjustable Wall Mount for hollow walls, 12 in stand-off</t>
+  </si>
+  <si>
+    <t>MT-222</t>
+  </si>
+  <si>
+    <t>Adjustable Wall Mount for solid walls, 6 in stand-off</t>
+  </si>
+  <si>
+    <t>MT-222L</t>
+  </si>
+  <si>
+    <t>Adjustable Wall Mount for solid walls, 12 in stand-off</t>
+  </si>
+  <si>
+    <t>MT-223</t>
+  </si>
+  <si>
+    <t>Backing Plate Kit</t>
+  </si>
+  <si>
+    <t>MT-250L</t>
+  </si>
+  <si>
+    <t>Cantilever Wall Mount Bracket. 5-1/2 in stand-off, pipe not included</t>
+  </si>
+  <si>
     <t>MT-F1586</t>
   </si>
   <si>
     <t>Wall-Mount Bracket for four coaxial cable runs</t>
   </si>
   <si>
     <t>Mounting bracket</t>
   </si>
   <si>
     <t>MT-F1587</t>
   </si>
   <si>
     <t>Wall-Mount Bracket for eight coaxial cable runs</t>
   </si>
   <si>
     <t>MT-F1588</t>
   </si>
   <si>
     <t>Wall-Mount Bracket for 12 coaxial cable runs</t>
   </si>
   <si>
     <t>VC-GPSWM</t>
   </si>
   <si>
     <t>GPS Antenna Wall Mount, 1.05 in OD x 48 in</t>
   </si>
   <si>
+    <t>WMA238</t>
+  </si>
+  <si>
+    <t>Wall Mount for 2-3/8 in OD Pipes, pipe not included</t>
+  </si>
+  <si>
     <t>WMA312</t>
   </si>
   <si>
     <t>Wall Mount for 3-1/2 in OD Pipes, pipe not included</t>
   </si>
   <si>
     <t>CW-M4-96</t>
   </si>
   <si>
     <t>Corner Wall Mount, 4-1/2 in OD x 96 in pipe</t>
   </si>
   <si>
     <t>MTC3899GPS</t>
   </si>
   <si>
     <t>GPS Wall Mount kit</t>
   </si>
   <si>
     <t>CW-M3-120</t>
   </si>
   <si>
     <t>Corner Wall Mount, 2-7/8 in OD x 120 in pipe</t>
   </si>
   <si>
     <t>MTC3339W</t>
-  </si>
-[...46 lines deleted...]
-    <t>Wall Mount for 2-3/8 in OD Pipes, pipe not included</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -389,51 +389,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J30" totalsRowShown="0">
   <autoFilter ref="A1:J30"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma300" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma412" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-63" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-63" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemdm-300" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwm-st1812" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemrr-wm3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760260745-mt" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1586" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1587" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1588" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemvc-gpswm" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma312" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-96" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3899gps" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m3-120" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3339w" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221l" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-223" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250l" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma238" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma300" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma412" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-63" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m2-96" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-63" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemdm-300" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwm-st1812" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemrr-wm3" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760260745-mt" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r78" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/item760258156-001" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcm-r56" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-221l" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-222l" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-223" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-250l" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1586" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1587" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmt-f1588" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemvc-gpswm" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma238" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemwma312" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m4-96" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3899gps" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemcw-m3-120" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/wall-building-mounts/itemmtc3339w" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J30"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="76.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="27.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -626,308 +626,308 @@
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>37</v>
       </c>
       <c r="H13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
         <v>39</v>
       </c>
       <c r="H14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>40</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>41</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C16" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" t="s">
         <v>43</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H16" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
         <v>45</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
       <c r="H17" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C18" t="s">
+        <v>11</v>
+      </c>
+      <c r="D18" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>48</v>
       </c>
       <c r="H18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
       <c r="H19" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
+        <v>11</v>
+      </c>
+      <c r="D20" t="s">
         <v>51</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
         <v>53</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>29</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>30</v>
+        <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="H27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="H29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>71</v>
+        <v>29</v>
       </c>
       <c r="H30" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="MT-250"/>
     <hyperlink ref="A3" r:id="rId2" display="WMA300"/>
     <hyperlink ref="A4" r:id="rId3" display="WMA412"/>
     <hyperlink ref="A5" r:id="rId4" display="CW-M2-63"/>
     <hyperlink ref="A6" r:id="rId5" display="CW-M2-96"/>
     <hyperlink ref="A7" r:id="rId6" display="CW-M4-63"/>
     <hyperlink ref="A8" r:id="rId7" display="DM-300"/>
     <hyperlink ref="A9" r:id="rId8" display="WM-ST1812"/>
     <hyperlink ref="A10" r:id="rId9" display="RR-WM3"/>
     <hyperlink ref="A11" r:id="rId10" display="760260745-MT"/>
     <hyperlink ref="A12" r:id="rId11" display="CM-R78"/>
     <hyperlink ref="A13" r:id="rId12" display="760258156-001"/>
-    <hyperlink ref="A14" r:id="rId13" display="MT-F1586"/>
-[...15 lines deleted...]
-    <hyperlink ref="A30" r:id="rId29" display="WMA238"/>
+    <hyperlink ref="A14" r:id="rId13" display="CM-R56"/>
+    <hyperlink ref="A15" r:id="rId14" display="MT-221"/>
+    <hyperlink ref="A16" r:id="rId15" display="MT-221L"/>
+    <hyperlink ref="A17" r:id="rId16" display="MT-222"/>
+    <hyperlink ref="A18" r:id="rId17" display="MT-222L"/>
+    <hyperlink ref="A19" r:id="rId18" display="MT-223"/>
+    <hyperlink ref="A20" r:id="rId19" display="MT-250L"/>
+    <hyperlink ref="A21" r:id="rId20" display="MT-F1586"/>
+    <hyperlink ref="A22" r:id="rId21" display="MT-F1587"/>
+    <hyperlink ref="A23" r:id="rId22" display="MT-F1588"/>
+    <hyperlink ref="A24" r:id="rId23" display="VC-GPSWM"/>
+    <hyperlink ref="A25" r:id="rId24" display="WMA238"/>
+    <hyperlink ref="A26" r:id="rId25" display="WMA312"/>
+    <hyperlink ref="A27" r:id="rId26" display="CW-M4-96"/>
+    <hyperlink ref="A28" r:id="rId27" display="MTC3899GPS"/>
+    <hyperlink ref="A29" r:id="rId28" display="CW-M3-120"/>
+    <hyperlink ref="A30" r:id="rId29" display="MTC3339W"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId30"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 