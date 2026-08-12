--- v1 (2026-06-26)
+++ v2 (2026-08-12)
@@ -43,152 +43,152 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MUK-MSK1</t>
+  </si>
+  <si>
+    <t>SMALL CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
+  </si>
+  <si>
+    <t>Clamp plate</t>
+  </si>
+  <si>
+    <t>MUK-MSK10</t>
+  </si>
+  <si>
+    <t>WIRE ROPE ROUTING BRACKET</t>
+  </si>
+  <si>
+    <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
+  </si>
+  <si>
+    <t>Accessory</t>
+  </si>
+  <si>
+    <t>MUK-MSK2</t>
+  </si>
+  <si>
+    <t>MEDIUM CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK3D</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP - HD</t>
+  </si>
+  <si>
+    <t>HD Pipe to Pipe Clamps, Wide, for 1-1/2” to 3-1/2” Pipes, with double threaded Rod</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>MUK-MSK5</t>
+  </si>
+  <si>
+    <t>LARGE CROSSOVER PLATE</t>
+  </si>
+  <si>
+    <t>Large Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 4” - 4-1/2” pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK7</t>
+  </si>
+  <si>
+    <t>PIPE TO ANGLE CROSSOVER KIT</t>
+  </si>
+  <si>
+    <t>Pipe to Angle Cross Over Plate, Mounts up to 4-1/2” Pipe to Angled member, Pipe/Angle not included</t>
+  </si>
+  <si>
     <t>MUK-MSK14</t>
   </si>
   <si>
     <t>UNIVERSAL ADJUSTABLE CROSSOVER</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Universal Crossover Plate,Round - joins range of 2-3/8 up to to 3-1/2 in OD round members</t>
   </si>
   <si>
-    <t>Clamp plate</t>
-[...1 lines deleted...]
-  <si>
     <t>MUK-MSK12</t>
   </si>
   <si>
     <t>UNIVERSAL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK13</t>
   </si>
   <si>
     <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK9L</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
   </si>
   <si>
     <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
   </si>
   <si>
-    <t>Clamp set</t>
-[...58 lines deleted...]
-  <si>
     <t>MUK-PLK2</t>
   </si>
   <si>
     <t>PLATFORM SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>Top Support Rail Corner Brace Kit for monopole platforms - attaches to 2-7/8” Horizontal</t>
   </si>
   <si>
     <t>Support rail kit</t>
   </si>
   <si>
     <t>MUK-PLK9</t>
   </si>
   <si>
     <t>COLLAR MOUNT STANDOFF ADAPTER</t>
   </si>
   <si>
     <t>Collar/Ring Mount Standoff Adapter; Attaches to MUK-PLK7 or MUK-PLK7Q collar- not included</t>
   </si>
   <si>
     <t>Stand-off mount</t>
   </si>
   <si>
     <t>MUK-MSK8</t>
@@ -253,204 +253,204 @@
   <si>
     <t>T-ARM KIT</t>
   </si>
   <si>
     <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK5Q</t>
   </si>
   <si>
     <t>4-SIDED KICKER KIT</t>
   </si>
   <si>
     <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
   </si>
   <si>
     <t>MUK-PLK7Q</t>
   </si>
   <si>
     <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
   </si>
   <si>
     <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
   </si>
   <si>
+    <t>MUK-PLK1</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK3</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK1Q</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-PLK4</t>
+  </si>
+  <si>
+    <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
+  </si>
+  <si>
+    <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
+  </si>
+  <si>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
+  </si>
+  <si>
+    <t>MUK-MSK3</t>
+  </si>
+  <si>
+    <t>PIPE TO PIPE CLAMP</t>
+  </si>
+  <si>
+    <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
+  </si>
+  <si>
+    <t>MUK-MSK4</t>
+  </si>
+  <si>
+    <t>PIPE LEVELING KIT</t>
+  </si>
+  <si>
+    <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
+  </si>
+  <si>
+    <t>MUK-MSK6</t>
+  </si>
+  <si>
+    <t>BACK TO BACK CROSSOVER</t>
+  </si>
+  <si>
+    <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
+  </si>
+  <si>
+    <t>MUK-MSK9</t>
+  </si>
+  <si>
+    <t>UNIVERSAL LEG CLAMP, SMALL</t>
+  </si>
+  <si>
+    <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
+  </si>
+  <si>
+    <t>MUK-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
+  </si>
+  <si>
+    <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
+  </si>
+  <si>
+    <t>MUK-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Tower with saddle clamps for 1.5”- 8” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
     <t>MUK-PLK11</t>
   </si>
   <si>
     <t>COLLAR MOUNT EXTENSION TUBE</t>
   </si>
   <si>
     <t>Variant of RING-MOUNTS</t>
   </si>
   <si>
     <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
   </si>
   <si>
     <t>Extension tube</t>
   </si>
   <si>
     <t>MUK-SFK1L</t>
   </si>
   <si>
     <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
   </si>
   <si>
     <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
-  </si>
-[...130 lines deleted...]
-    <t>Adapter collar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -569,51 +569,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J37" totalsRowShown="0">
   <autoFilter ref="A1:J37"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="177" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -658,187 +658,187 @@
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H7" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="H12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
@@ -974,354 +974,354 @@
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="H21" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
-      <c r="C22" s="1" t="s">
+      <c r="C22" t="s">
+        <v>12</v>
+      </c>
+      <c r="D22" t="s">
         <v>82</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
+        <v>12</v>
+      </c>
+      <c r="D23" t="s">
         <v>85</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" t="s">
+        <v>12</v>
+      </c>
+      <c r="D24" t="s">
         <v>88</v>
       </c>
-      <c r="B24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>24</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" t="s">
+        <v>12</v>
+      </c>
+      <c r="D25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H25" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="B26" t="s">
+        <v>93</v>
+      </c>
+      <c r="C26" t="s">
+        <v>12</v>
+      </c>
+      <c r="D26" t="s">
         <v>94</v>
       </c>
-      <c r="B26" t="s">
+      <c r="H26" t="s">
         <v>95</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" t="s">
         <v>97</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>12</v>
+      </c>
+      <c r="D27" t="s">
         <v>98</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H27" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" t="s">
         <v>100</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D28" t="s">
         <v>101</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H28" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
         <v>103</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
+        <v>12</v>
+      </c>
+      <c r="D29" t="s">
         <v>104</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H29" t="s">
-        <v>55</v>
+        <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B30" t="s">
         <v>106</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D30" t="s">
         <v>107</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>47</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
         <v>109</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
+        <v>12</v>
+      </c>
+      <c r="D31" t="s">
         <v>110</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>55</v>
+        <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
         <v>112</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
+        <v>12</v>
+      </c>
+      <c r="D32" t="s">
         <v>113</v>
       </c>
-      <c r="C32" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>115</v>
+        <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" t="s">
         <v>116</v>
-      </c>
-[...7 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>121</v>
       </c>
       <c r="H34" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" t="s">
+        <v>12</v>
+      </c>
+      <c r="D35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" t="s">
+      <c r="H35" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="B36" t="s">
         <v>125</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" s="1" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="H36" t="s">
-        <v>63</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="H37" t="s">
-        <v>131</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MUK-MSK14"/>
-[...8 lines deleted...]
-    <hyperlink ref="A11" r:id="rId10" display="MUK-MSK7"/>
+    <hyperlink ref="A2" r:id="rId1" display="MUK-MSK1"/>
+    <hyperlink ref="A3" r:id="rId2" display="MUK-MSK10"/>
+    <hyperlink ref="A4" r:id="rId3" display="MUK-MSK2"/>
+    <hyperlink ref="A5" r:id="rId4" display="MUK-MSK3D"/>
+    <hyperlink ref="A6" r:id="rId5" display="MUK-MSK5"/>
+    <hyperlink ref="A7" r:id="rId6" display="MUK-MSK7"/>
+    <hyperlink ref="A8" r:id="rId7" display="MUK-MSK14"/>
+    <hyperlink ref="A9" r:id="rId8" display="MUK-MSK12"/>
+    <hyperlink ref="A10" r:id="rId9" display="MUK-MSK13"/>
+    <hyperlink ref="A11" r:id="rId10" display="MUK-MSK9L"/>
     <hyperlink ref="A12" r:id="rId11" display="MUK-PLK2"/>
     <hyperlink ref="A13" r:id="rId12" display="MUK-PLK9"/>
     <hyperlink ref="A14" r:id="rId13" display="MUK-MSK8"/>
     <hyperlink ref="A15" r:id="rId14" display="MUK-PLK7"/>
     <hyperlink ref="A16" r:id="rId15" display="MUK-PLK8"/>
     <hyperlink ref="A17" r:id="rId16" display="MUK-SFK1"/>
     <hyperlink ref="A18" r:id="rId17" display="MUK-SFK3-SL"/>
     <hyperlink ref="A19" r:id="rId18" display="MUK-SFK4"/>
     <hyperlink ref="A20" r:id="rId19" display="MUK-PLK5Q"/>
     <hyperlink ref="A21" r:id="rId20" display="MUK-PLK7Q"/>
-    <hyperlink ref="A22" r:id="rId21" display="MUK-PLK11"/>
-[...15 lines deleted...]
-    <hyperlink ref="A37" r:id="rId37" display="MUK-PLK7S"/>
+    <hyperlink ref="A22" r:id="rId21" display="MUK-PLK1"/>
+    <hyperlink ref="A23" r:id="rId22" display="MUK-PLK3"/>
+    <hyperlink ref="A24" r:id="rId23" display="MUK-PLK1Q"/>
+    <hyperlink ref="A25" r:id="rId24" display="MUK-PLK4"/>
+    <hyperlink ref="A26" r:id="rId25" display="MUK-AL333"/>
+    <hyperlink ref="A27" r:id="rId26" display="MUK-MSK3"/>
+    <hyperlink ref="A28" r:id="rId27" display="MUK-MSK4"/>
+    <hyperlink ref="A29" r:id="rId28" display="MUK-MSK6"/>
+    <hyperlink ref="A30" r:id="rId29" display="MUK-MSK9"/>
+    <hyperlink ref="A31" r:id="rId30" display="MUK-PLK5"/>
+    <hyperlink ref="A32" r:id="rId31" display="MUK-PLK6"/>
+    <hyperlink ref="A33" r:id="rId32" display="MUK-SFK3"/>
+    <hyperlink ref="A34" r:id="rId33" display="MUK-PLK10"/>
+    <hyperlink ref="A35" r:id="rId34" display="MUK-PLK7S"/>
+    <hyperlink ref="A36" r:id="rId35" display="MUK-PLK11"/>
+    <hyperlink ref="C36" r:id="rId36" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A37" r:id="rId37" display="MUK-SFK1L"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 