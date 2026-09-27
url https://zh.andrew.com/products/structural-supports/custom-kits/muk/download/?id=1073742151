--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -43,59 +43,167 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>MUK-MSK8</t>
+  </si>
+  <si>
+    <t>UNIVERSAL ANGLE CORNER CONNECTION BRACKET</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Universal Corner Bracket Support Kit, One Corner; Mounts to Pipe up to 4-1/2”, Pipe - No Angle Braces Included.</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK7</t>
+  </si>
+  <si>
+    <t>MONOPOLE COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Collar / Ring Mount for 12” to 45” OD Monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>Universal ring mount</t>
+  </si>
+  <si>
+    <t>MUK-PLK8</t>
+  </si>
+  <si>
+    <t>SUPPORT BRACING KIT - ANGLE</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Angle), One Sector Only. Attaches up to 3-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>Reinforcement kit</t>
+  </si>
+  <si>
+    <t>MUK-SFK1</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY</t>
+  </si>
+  <si>
+    <t>Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for 1-1/2” to 8” OD or 60 degree angle tower leg</t>
+  </si>
+  <si>
+    <t>Stiff arm mount</t>
+  </si>
+  <si>
+    <t>MUK-SFK3-SL</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR SMALL LEGS</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Small Tower Leg with Saddle Clamps for up to 3-1/2” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-SFK4</t>
+  </si>
+  <si>
+    <t>T-ARM KIT</t>
+  </si>
+  <si>
+    <t>Reinforcement Arm for T-Arm Kit, 3” x 3” x 72” Square Tube with hardware for 3-1/2” OD Horizontal, 1 sector. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK5Q</t>
+  </si>
+  <si>
+    <t>4-SIDED KICKER KIT</t>
+  </si>
+  <si>
+    <t>4-sector Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 4 sectors. Attaches to MUK-PLK7Q collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK7Q</t>
+  </si>
+  <si>
+    <t>4-SIDED COLLAR MOUNT ASSEMBLY</t>
+  </si>
+  <si>
+    <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
+  </si>
+  <si>
+    <t>MUK-PLK2</t>
+  </si>
+  <si>
+    <t>PLATFORM SUPPORT RAIL KIT</t>
+  </si>
+  <si>
+    <t>Top Support Rail Corner Brace Kit for monopole platforms - attaches to 2-7/8” Horizontal</t>
+  </si>
+  <si>
+    <t>Support rail kit</t>
+  </si>
+  <si>
+    <t>MUK-PLK9</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT STANDOFF ADAPTER</t>
+  </si>
+  <si>
+    <t>Collar/Ring Mount Standoff Adapter; Attaches to MUK-PLK7 or MUK-PLK7Q collar- not included</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
     <t>MUK-MSK1</t>
   </si>
   <si>
     <t>SMALL CROSSOVER PLATE</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Small Crossover Plate, connects 2-3/8" and 2-7/8" OD Pipes</t>
   </si>
   <si>
     <t>Clamp plate</t>
   </si>
   <si>
     <t>MUK-MSK10</t>
   </si>
   <si>
     <t>WIRE ROPE ROUTING BRACKET</t>
   </si>
   <si>
     <t>Wire Rope Routing Bracket Accessory for Collar/Ring Mount, Attaches to MUK-PLK7 or MUK-PLK7Q collar - not included</t>
   </si>
   <si>
     <t>Accessory</t>
   </si>
   <si>
     <t>MUK-MSK2</t>
   </si>
   <si>
     <t>MEDIUM CROSSOVER PLATE</t>
   </si>
   <si>
     <t>Medium Crossover Plate, connects 2-3/8”- 2-7/8” pipes to 3-1/2” - 4” pipes</t>
@@ -145,312 +253,204 @@
   <si>
     <t>UNIVERSAL CROSSOVER PLATE</t>
   </si>
   <si>
     <t>Universal  Crossover Plate, connects up to 4-1/2” OD x 4-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK13</t>
   </si>
   <si>
     <t>UNIVERSAL CHANNEL CROSSOVER</t>
   </si>
   <si>
     <t>Universal Channel Crossover Plate, connects up to 4-1/2” OD x 3-1/2” OD Pipe (Pipe not included)</t>
   </si>
   <si>
     <t>MUK-MSK9L</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP FOR LARGER LEG</t>
   </si>
   <si>
     <t>Large Tower Leg Clamp, Mounts to 1/2” to 6-5/8” Round or Up to 6” Angle Tower legs</t>
   </si>
   <si>
-    <t>MUK-PLK2</t>
-[...104 lines deleted...]
-    <t>4-sector Collar / Ring Mount for 14” to  60" monopoles with 6” x 6” x 5/8” bolt pattern</t>
+    <t>MUK-PLK11</t>
+  </si>
+  <si>
+    <t>COLLAR MOUNT EXTENSION TUBE</t>
+  </si>
+  <si>
+    <t>Variant of RING-MOUNTS</t>
+  </si>
+  <si>
+    <t>Ring Mount/Collar Mount Extension Tube. Ring Mount not included.</t>
+  </si>
+  <si>
+    <t>Extension tube</t>
+  </si>
+  <si>
+    <t>MUK-SFK3</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT</t>
+  </si>
+  <si>
+    <t>V-Stabilizer for Tower with saddle clamps for 1.5”- 8” Tower legs, Dual Pivoting Angle Arms, 96” long, attaches up to 4-1/2” OD horizontals</t>
+  </si>
+  <si>
+    <t>MUK-PLK10</t>
+  </si>
+  <si>
+    <t>SUPPORT RAIL BRACING KIT - PIPE</t>
+  </si>
+  <si>
+    <t>Monopole Platform Vertical Top Rail Reinforcement Kit (Pipe), One Sector Only. Attaches up to 4-1/2” OD horizontal &amp; up to 6” square standoff</t>
+  </si>
+  <si>
+    <t>MUK-PLK7S</t>
+  </si>
+  <si>
+    <t>SMALL POLE ADAPTER</t>
+  </si>
+  <si>
+    <t>Small Pole Adapter for Collar/Ring Mount (single sector); 3-sector down to 6”  Pole OD;  4-Sector down to 8.5” Pole OD</t>
+  </si>
+  <si>
+    <t>Adapter collar</t>
+  </si>
+  <si>
+    <t>MUK-SFK1L</t>
+  </si>
+  <si>
+    <t>TIE BACK ASSEMBLY FOR LARGER LEG</t>
+  </si>
+  <si>
+    <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
+  </si>
+  <si>
+    <t>MUK-PLK5</t>
+  </si>
+  <si>
+    <t>KICKER KIT</t>
+  </si>
+  <si>
+    <t>Kicker Support Arms, 3” x 3” x 96” Angle with Connecting Brackets and Hardware for 3” to 6” square or 3-1/2” to 4-1/2” OD Stand-offs, 3 sectors. Attaches to MUK-PLK7 collar - not included.</t>
+  </si>
+  <si>
+    <t>MUK-PLK6</t>
+  </si>
+  <si>
+    <t>V-BRACING KIT FOR MONOPOLE</t>
+  </si>
+  <si>
+    <t>Dual Pivoting Kicker Support Arms, 2-1/2” x 2-1/2” x 60”Angle with Connecting Brackets for up to 4.5" OD Horizontals, Single Sector. Attaches to MUK-PLK7 collar - not included</t>
+  </si>
+  <si>
+    <t>MUK-AL333</t>
+  </si>
+  <si>
+    <t>CLIP ANGLE</t>
+  </si>
+  <si>
+    <t>Set of 2 Clip Angles with 5/8” x 2”  Hardware</t>
+  </si>
+  <si>
+    <t>Clip kit</t>
   </si>
   <si>
     <t>MUK-PLK1</t>
   </si>
   <si>
     <t>SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>Top Support Rail kit for monopole platforms, 2-7/8” x 150”, with adjustable corner braces and Hardware for mounting (12) 2-7/8” Antenna Pipes</t>
   </si>
   <si>
     <t>MUK-PLK3</t>
   </si>
   <si>
     <t>SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>Top Support Rail Corner Brace Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included.</t>
   </si>
   <si>
     <t>MUK-PLK1Q</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL KIT</t>
   </si>
   <si>
     <t>4-sector Support Rail Kit with 2-7/8” x 150” Rail, Adjustable Corner Reinforcement, &amp; Crossover Kits for 2-3/8” or 2-7/8” Pipes</t>
   </si>
   <si>
     <t>MUK-PLK4</t>
   </si>
   <si>
     <t>4-SIDED SUPPORT RAIL CORNER BRACKET</t>
   </si>
   <si>
     <t>4-Sector Support Rail Corner Bracing Brackets for monopole platforms. One Corner with 2-7/8” Pipe connections. No Angle Braces Included..</t>
   </si>
   <si>
-    <t>MUK-AL333</t>
-[...10 lines deleted...]
-  <si>
     <t>MUK-MSK3</t>
   </si>
   <si>
     <t>PIPE TO PIPE CLAMP</t>
   </si>
   <si>
     <t>Pipe to Pipe Clamps for 1-1/2” to 4-1/2” Pipes</t>
   </si>
   <si>
     <t>MUK-MSK4</t>
   </si>
   <si>
     <t>PIPE LEVELING KIT</t>
   </si>
   <si>
     <t>Tapered Pipe Mount Leveling Kit, attaches up to 8” OD or 60 degree angle Tower Legs, For Pipes 2-3/8” to 4-1/2” OD, U-Bolts sold separately</t>
   </si>
   <si>
     <t>MUK-MSK6</t>
   </si>
   <si>
     <t>BACK TO BACK CROSSOVER</t>
   </si>
   <si>
     <t>Dual Cross Over Plate, Mounts (2) 3-1/2” to 4-1/2” Pipes to 4” or 6” Square Tube</t>
   </si>
   <si>
     <t>MUK-MSK9</t>
   </si>
   <si>
     <t>UNIVERSAL LEG CLAMP, SMALL</t>
   </si>
   <si>
     <t>Small Tower Leg Clamp, Mounts to 1/2” to 3-1/2” Round or Up to 3” Angle Tower legs</t>
-  </si>
-[...70 lines deleted...]
-    <t>Large Leg Tieback Bracket / Stiff Arm, 2-3/8” OD x 10 ft Pipe with Attachment Hardware, for up to 16” OD or 60 degree angle tower leg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -569,51 +569,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J37" totalsRowShown="0">
   <autoFilter ref="A1:J37"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk8" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk8" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3-sl" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk4" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5q" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7q" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk2" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk9" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk1" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk10" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk2" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3d" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk5" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk7" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk14" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk12" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk13" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9l" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk11" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/monopole-mounts/ring-mounts" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk3" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk10" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk7s" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-sfk1l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk5" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-al333" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk3" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk1q" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-plk4" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk4" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/structural-supports/custom-kits/muk/itemmuk-msk9" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J37"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="51.5703125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="24.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="177" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="19.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -675,653 +675,653 @@
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="H4" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H7" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>12</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H8" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>12</v>
       </c>
       <c r="D9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H9" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>12</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H10" t="s">
-        <v>14</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>12</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="H11" t="s">
-        <v>25</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>12</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H13" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C14" t="s">
         <v>12</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="C15" t="s">
         <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C16" t="s">
         <v>12</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>12</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>50</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>12</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="H18" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>12</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="H19" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>12</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="H20" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>12</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="H21" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
-      <c r="C22" t="s">
-        <v>12</v>
+      <c r="C22" s="1" t="s">
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H22" t="s">
-        <v>47</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="H23" t="s">
-        <v>55</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>12</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H24" t="s">
-        <v>47</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
         <v>12</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H25" t="s">
-        <v>55</v>
+        <v>94</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
         <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="H26" t="s">
-        <v>95</v>
+        <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C27" t="s">
         <v>12</v>
       </c>
       <c r="D27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H27" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
         <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="H28" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>12</v>
       </c>
       <c r="D29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="H29" t="s">
-        <v>14</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
         <v>12</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="H30" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
         <v>12</v>
       </c>
       <c r="D31" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="H31" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
         <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H32" t="s">
-        <v>63</v>
+        <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H33" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>12</v>
       </c>
       <c r="D34" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="H34" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
         <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="H35" t="s">
-        <v>123</v>
+        <v>61</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>126</v>
+        <v>127</v>
+      </c>
+      <c r="C36" t="s">
+        <v>12</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="H36" t="s">
-        <v>128</v>
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>129</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>12</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="H37" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="MUK-MSK1"/>
-[...35 lines deleted...]
-    <hyperlink ref="A37" r:id="rId37" display="MUK-SFK1L"/>
+    <hyperlink ref="A2" r:id="rId1" display="MUK-MSK8"/>
+    <hyperlink ref="A3" r:id="rId2" display="MUK-PLK7"/>
+    <hyperlink ref="A4" r:id="rId3" display="MUK-PLK8"/>
+    <hyperlink ref="A5" r:id="rId4" display="MUK-SFK1"/>
+    <hyperlink ref="A6" r:id="rId5" display="MUK-SFK3-SL"/>
+    <hyperlink ref="A7" r:id="rId6" display="MUK-SFK4"/>
+    <hyperlink ref="A8" r:id="rId7" display="MUK-PLK5Q"/>
+    <hyperlink ref="A9" r:id="rId8" display="MUK-PLK7Q"/>
+    <hyperlink ref="A10" r:id="rId9" display="MUK-PLK2"/>
+    <hyperlink ref="A11" r:id="rId10" display="MUK-PLK9"/>
+    <hyperlink ref="A12" r:id="rId11" display="MUK-MSK1"/>
+    <hyperlink ref="A13" r:id="rId12" display="MUK-MSK10"/>
+    <hyperlink ref="A14" r:id="rId13" display="MUK-MSK2"/>
+    <hyperlink ref="A15" r:id="rId14" display="MUK-MSK3D"/>
+    <hyperlink ref="A16" r:id="rId15" display="MUK-MSK5"/>
+    <hyperlink ref="A17" r:id="rId16" display="MUK-MSK7"/>
+    <hyperlink ref="A18" r:id="rId17" display="MUK-MSK14"/>
+    <hyperlink ref="A19" r:id="rId18" display="MUK-MSK12"/>
+    <hyperlink ref="A20" r:id="rId19" display="MUK-MSK13"/>
+    <hyperlink ref="A21" r:id="rId20" display="MUK-MSK9L"/>
+    <hyperlink ref="A22" r:id="rId21" display="MUK-PLK11"/>
+    <hyperlink ref="C22" r:id="rId22" display="Variant of RING-MOUNTS"/>
+    <hyperlink ref="A23" r:id="rId23" display="MUK-SFK3"/>
+    <hyperlink ref="A24" r:id="rId24" display="MUK-PLK10"/>
+    <hyperlink ref="A25" r:id="rId25" display="MUK-PLK7S"/>
+    <hyperlink ref="A26" r:id="rId26" display="MUK-SFK1L"/>
+    <hyperlink ref="A27" r:id="rId27" display="MUK-PLK5"/>
+    <hyperlink ref="A28" r:id="rId28" display="MUK-PLK6"/>
+    <hyperlink ref="A29" r:id="rId29" display="MUK-AL333"/>
+    <hyperlink ref="A30" r:id="rId30" display="MUK-PLK1"/>
+    <hyperlink ref="A31" r:id="rId31" display="MUK-PLK3"/>
+    <hyperlink ref="A32" r:id="rId32" display="MUK-PLK1Q"/>
+    <hyperlink ref="A33" r:id="rId33" display="MUK-PLK4"/>
+    <hyperlink ref="A34" r:id="rId34" display="MUK-MSK3"/>
+    <hyperlink ref="A35" r:id="rId35" display="MUK-MSK4"/>
+    <hyperlink ref="A36" r:id="rId36" display="MUK-MSK6"/>
+    <hyperlink ref="A37" r:id="rId37" display="MUK-MSK9"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 