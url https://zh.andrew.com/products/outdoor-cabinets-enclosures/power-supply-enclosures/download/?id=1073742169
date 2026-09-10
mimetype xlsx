--- v0 (2026-07-27)
+++ v1 (2026-09-10)
@@ -82,69 +82,69 @@
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256</t>
   </si>
   <si>
     <t>760251256</t>
   </si>
   <si>
     <t>CMC-74-36C</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
   </si>
   <si>
     <t>760250933</t>
   </si>
   <si>
     <t>CMC- 36 Plinth</t>
   </si>
   <si>
-    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets</t>
+    <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets..</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
+  </si>
+  <si>
+    <t>760251249</t>
+  </si>
+  <si>
+    <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
   </si>
   <si>
     <t>760133546</t>
   </si>
   <si>
     <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
-  </si>
-[...7 lines deleted...]
-    <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>74B3V-P1-A00D00-00</t>
   </si>
   <si>
     <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
@@ -269,51 +269,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J7" totalsRowShown="0">
   <autoFilter ref="A1:J7"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J7"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="71.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -375,102 +375,102 @@
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="12.75">
+    <row r="5" spans="1:7" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="J5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:7" ht="12.75">
+      <c r="G5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="G6" t="s">
-        <v>19</v>
+      <c r="J6" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="G7" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760187989"/>
     <hyperlink ref="A3" r:id="rId2" display="760251256"/>
     <hyperlink ref="A4" r:id="rId3" display="760250933"/>
-    <hyperlink ref="A5" r:id="rId4" display="760133546"/>
-    <hyperlink ref="A6" r:id="rId5" display="760251249"/>
+    <hyperlink ref="A5" r:id="rId4" display="760251249"/>
+    <hyperlink ref="A6" r:id="rId5" display="760133546"/>
     <hyperlink ref="A7" r:id="rId6" display="74B3V-P1-A00D00-00"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId7"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>