--- v1 (2026-09-10)
+++ v2 (2026-10-27)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32" count="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30" count="38">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -85,72 +85,66 @@
   <si>
     <t>760251256</t>
   </si>
   <si>
     <t>CMC-74-36C</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet NiCd, 3-String, 3 kW Air Conditioner, DC</t>
   </si>
   <si>
     <t>CMC</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933</t>
   </si>
   <si>
     <t>760250933</t>
   </si>
   <si>
     <t>CMC- 36 Plinth</t>
   </si>
   <si>
     <t>CMC 6” High Plinth, Cabinet Mounting Used with 36” Wide Cabinets..</t>
   </si>
   <si>
+    <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546</t>
+  </si>
+  <si>
+    <t>760133546</t>
+  </si>
+  <si>
+    <t>RBA84-36 24V-Primary / 48V-Secondary Power &amp; Battery Cabinet</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249</t>
   </si>
   <si>
     <t>760251249</t>
   </si>
   <si>
     <t>CMC-74 Equipment and Battery Cabinet VRLA, 3-String, 3 kW Air Conditioner, DC</t>
-  </si>
-[...13 lines deleted...]
-    <t>CMC74-36C VRLA Battery Cabinet 6-String, 1 kW HVAC with 500 W Heater, DC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -251,83 +245,83 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J7" totalsRowShown="0">
-  <autoFilter ref="A1:J7"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J6" totalsRowShown="0">
+  <autoFilter ref="A1:J6"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item74b3v-p1-a00d00-00" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760187989" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251256" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760250933" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760133546" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/outdoor-cabinets-enclosures/power-supply-enclosures/item760251249" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J7"/>
+  <dimension ref="A1:J6"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
-    <col min="1" max="1" width="21.140625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="71.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -375,106 +369,91 @@
       </c>
       <c r="D3" t="s">
         <v>18</v>
       </c>
       <c r="G3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>22</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>23</v>
       </c>
       <c r="G4" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="12.75">
+    <row r="5" spans="1:10" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
         <v>26</v>
       </c>
-      <c r="G5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:10" ht="12.75">
+      <c r="J5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>28</v>
       </c>
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
       <c r="C6" t="s">
         <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>29</v>
       </c>
-      <c r="J6" t="s">
-[...13 lines deleted...]
-      <c r="G7" t="s">
+      <c r="G6" t="s">
         <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="760187989"/>
     <hyperlink ref="A3" r:id="rId2" display="760251256"/>
     <hyperlink ref="A4" r:id="rId3" display="760250933"/>
-    <hyperlink ref="A5" r:id="rId4" display="760251249"/>
-[...1 lines deleted...]
-    <hyperlink ref="A7" r:id="rId6" display="74B3V-P1-A00D00-00"/>
+    <hyperlink ref="A5" r:id="rId4" display="760133546"/>
+    <hyperlink ref="A6" r:id="rId5" display="760251249"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId7"/>
+    <tablePart r:id="rId6"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>