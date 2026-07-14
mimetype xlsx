--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -11,602 +11,611 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184" count="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187" count="418">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>H-4X4-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid matrix</t>
+  </si>
+  <si>
+    <t>C-15-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-20-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-6-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
     <t>C-6-TCPUSEW-N-AI6</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
   </si>
   <si>
-    <t>Directional coupler</t>
-[...1 lines deleted...]
-  <si>
     <t>C-10-TCPUSEW-N-AI6</t>
   </si>
   <si>
     <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
   </si>
   <si>
+    <t>T-10-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz, Not for PIM-rated applications</t>
+  </si>
+  <si>
+    <t>Termination Load</t>
+  </si>
+  <si>
+    <t>T-10-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 10 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-2-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3X3-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-8-43-MF</t>
+  </si>
+  <si>
+    <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-43-MF</t>
+  </si>
+  <si>
+    <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>10 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>Tapper</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>20 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>30 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper,  340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>6 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-NI6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
     <t>C-10-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>C-20-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
   </si>
   <si>
     <t>C-30-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
   </si>
   <si>
     <t>C-20-TCPUSEW-N-AI6</t>
   </si>
   <si>
-    <t>C-15-TCPUSEW-N-AI6</t>
-[...44 lines deleted...]
-    <t>Air Dielectric Hybrid Coupler, Same side inputs, 698–2700 MHz</t>
+    <t>T-100-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-25-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>T-30-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-F-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>H-2X2-TZ-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz.</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>C-10-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-10-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-13-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-13-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-30-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>C-20-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-5-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>5 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>VD-C6-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C15-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C30-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>AT-10-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-10-43-MF</t>
+  </si>
+  <si>
+    <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-43-MF</t>
+  </si>
+  <si>
+    <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-3-43-MF</t>
+  </si>
+  <si>
+    <t>3 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>30 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>6 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>20 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-43-MF</t>
+  </si>
+  <si>
+    <t>6 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>15 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-8-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>8 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-8-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-NI6</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Four-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Four-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>VD-S2-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Two-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-S3-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Three-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-S4-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43-I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 1695-4600MHz</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>H-3-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
   </si>
   <si>
     <t>Hybrid coupler</t>
   </si>
   <si>
-    <t>AT-1-43-MF</t>
-[...244 lines deleted...]
-  <si>
     <t>VD-H2X2-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
-  </si>
-[...181 lines deleted...]
-    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -707,75 +716,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J99" totalsRowShown="0">
-  <autoFilter ref="A1:J99"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J101" totalsRowShown="0">
+  <autoFilter ref="A1:J101"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-cpuse-d-acsi6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J99"/>
+  <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -808,1533 +817,1554 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="H13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="H14" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
         <v>40</v>
       </c>
+      <c r="F15" t="s">
+        <v>41</v>
+      </c>
       <c r="H15" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>43</v>
       </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
       <c r="H16" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>45</v>
       </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
       <c r="H17" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>47</v>
       </c>
+      <c r="F18" t="s">
+        <v>41</v>
+      </c>
       <c r="H18" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>49</v>
       </c>
       <c r="H19" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="H20" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="C21" t="s">
+        <v>11</v>
+      </c>
+      <c r="D21" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H22" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="H23" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H26" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>64</v>
       </c>
-      <c r="C27" t="s">
-[...2 lines deleted...]
-      <c r="D27" t="s">
+      <c r="H27" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>70</v>
       </c>
       <c r="H29" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>72</v>
       </c>
       <c r="H30" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="H31" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="H33" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="H34" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" t="s">
+        <v>83</v>
+      </c>
+      <c r="H35" t="s">
         <v>79</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
         <v>81</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="H37" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H38" t="s">
-        <v>35</v>
+        <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H39" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="H40" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="H41" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>93</v>
       </c>
       <c r="H42" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>95</v>
+        <v>29</v>
       </c>
       <c r="H43" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="H44" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H45" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="H46" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="H47" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>103</v>
+        <v>36</v>
       </c>
       <c r="H48" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="H49" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C50" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
         <v>106</v>
       </c>
-      <c r="C50" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C51" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" t="s">
         <v>108</v>
       </c>
-      <c r="C51" t="s">
-[...2 lines deleted...]
-      <c r="D51" t="s">
+      <c r="H51" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" ht="12.75">
+      <c r="A52" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="H51" t="s">
-[...4 lines deleted...]
-      <c r="A52" s="1" t="s">
+      <c r="C52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D52" t="s">
         <v>110</v>
       </c>
-      <c r="C52" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+    </row>
+    <row r="53" spans="1:4" ht="12.75">
+      <c r="A53" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="H52" t="s">
-[...4 lines deleted...]
-      <c r="A53" s="1" t="s">
+      <c r="C53" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="H54" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C55" t="s">
+        <v>11</v>
+      </c>
+      <c r="D55" t="s">
         <v>114</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H55" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>117</v>
       </c>
       <c r="H56" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="C57" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>117</v>
       </c>
-      <c r="C57" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H57" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H58" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="H59" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>124</v>
+        <v>18</v>
       </c>
       <c r="H60" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>126</v>
+        <v>20</v>
       </c>
       <c r="H61" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="H62" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>130</v>
+        <v>99</v>
       </c>
       <c r="H63" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="H64" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>134</v>
+        <v>27</v>
       </c>
       <c r="H65" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>135</v>
+        <v>128</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>136</v>
+        <v>129</v>
+      </c>
+      <c r="F66" t="s">
+        <v>41</v>
       </c>
       <c r="H66" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>138</v>
+        <v>131</v>
+      </c>
+      <c r="F67" t="s">
+        <v>41</v>
       </c>
       <c r="H67" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>140</v>
+        <v>133</v>
+      </c>
+      <c r="F68" t="s">
+        <v>41</v>
       </c>
       <c r="H68" t="s">
-        <v>41</v>
+        <v>16</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="H69" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
-        <v>57</v>
+        <v>137</v>
       </c>
       <c r="H70" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="H71" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
-        <v>59</v>
+        <v>141</v>
       </c>
       <c r="H72" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="H73" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="H74" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>63</v>
+        <v>147</v>
       </c>
       <c r="H75" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>67</v>
+        <v>149</v>
       </c>
       <c r="H76" t="s">
-        <v>68</v>
+        <v>52</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C77" t="s">
+        <v>11</v>
+      </c>
+      <c r="D77" t="s">
         <v>151</v>
       </c>
-      <c r="C77" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H77" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="H78" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="H79" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>154</v>
+        <v>70</v>
       </c>
       <c r="H80" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="C81" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
         <v>156</v>
       </c>
-      <c r="C81" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H81" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H82" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>80</v>
+        <v>74</v>
       </c>
       <c r="H83" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>78</v>
       </c>
       <c r="H84" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="H85" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>89</v>
       </c>
       <c r="H86" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="H87" t="s">
-        <v>68</v>
+        <v>79</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>169</v>
+        <v>163</v>
       </c>
       <c r="H88" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="H89" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>172</v>
+        <v>166</v>
       </c>
       <c r="H90" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>172</v>
+        <v>91</v>
       </c>
       <c r="H91" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>93</v>
+        <v>170</v>
+      </c>
+      <c r="F92" t="s">
+        <v>41</v>
       </c>
       <c r="H92" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>87</v>
+        <v>172</v>
+      </c>
+      <c r="F93" t="s">
+        <v>41</v>
       </c>
       <c r="H93" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>89</v>
+        <v>174</v>
+      </c>
+      <c r="F94" t="s">
+        <v>41</v>
       </c>
       <c r="H94" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>91</v>
+        <v>176</v>
       </c>
       <c r="H95" t="s">
-        <v>13</v>
+        <v>79</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>179</v>
+        <v>108</v>
       </c>
       <c r="H96" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>111</v>
+        <v>36</v>
       </c>
       <c r="H97" t="s">
-        <v>99</v>
+        <v>32</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C98" t="s">
+        <v>11</v>
+      </c>
+      <c r="D98" t="s">
+        <v>180</v>
+      </c>
+      <c r="H98" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:4" ht="12.75">
+      <c r="A99" s="1" t="s">
         <v>181</v>
       </c>
-      <c r="C98" t="s">
-[...10 lines deleted...]
-      <c r="A99" s="1" t="s">
+      <c r="C99" t="s">
+        <v>11</v>
+      </c>
+      <c r="D99" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" ht="12.75">
+      <c r="A100" s="1" t="s">
         <v>182</v>
       </c>
-      <c r="C99" t="s">
-[...2 lines deleted...]
-      <c r="D99" t="s">
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
         <v>183</v>
       </c>
-      <c r="H99" t="s">
-        <v>99</v>
+      <c r="H100" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" ht="12.75">
+      <c r="A101" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" t="s">
+        <v>186</v>
+      </c>
+      <c r="F101" t="s">
+        <v>41</v>
+      </c>
+      <c r="H101" t="s">
+        <v>184</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="C-6-TCPUSEW-N-AI6"/>
-[...96 lines deleted...]
-    <hyperlink ref="A99" r:id="rId98" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A2" r:id="rId1" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A3" r:id="rId2" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A4" r:id="rId3" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A5" r:id="rId4" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A6" r:id="rId5" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A7" r:id="rId6" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A8" r:id="rId7" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A9" r:id="rId8" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A10" r:id="rId9" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A11" r:id="rId10" display="T-10-UW-43-M"/>
+    <hyperlink ref="A12" r:id="rId11" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A13" r:id="rId12" display="T-2-UW-43-M"/>
+    <hyperlink ref="A14" r:id="rId13" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A15" r:id="rId14" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A16" r:id="rId15" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A17" r:id="rId16" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A18" r:id="rId17" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A19" r:id="rId18" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A20" r:id="rId19" display="AT-1-43-MF"/>
+    <hyperlink ref="A21" r:id="rId20" display="AT-13-43-MF"/>
+    <hyperlink ref="A22" r:id="rId21" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A23" r:id="rId22" display="AT-15-43-MF"/>
+    <hyperlink ref="A24" r:id="rId23" display="AT-8-43-MF"/>
+    <hyperlink ref="A25" r:id="rId24" display="AT-30-43-MF"/>
+    <hyperlink ref="A26" r:id="rId25" display="CT-10-TUW-43-I6"/>
+    <hyperlink ref="A27" r:id="rId26" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A28" r:id="rId27" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A29" r:id="rId28" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A30" r:id="rId29" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A31" r:id="rId30" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A32" r:id="rId31" display="CT-5-TUW-NI6"/>
+    <hyperlink ref="A33" r:id="rId32" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A34" r:id="rId33" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A35" r:id="rId34" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A36" r:id="rId35" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A37" r:id="rId36" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A38" r:id="rId37" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A39" r:id="rId38" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A40" r:id="rId39" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A41" r:id="rId40" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A42" r:id="rId41" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A43" r:id="rId42" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A44" r:id="rId43" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A45" r:id="rId44" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A46" r:id="rId45" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A47" r:id="rId46" display="T-100-UW-43-M"/>
+    <hyperlink ref="A48" r:id="rId47" display="T-25-UW-43-M"/>
+    <hyperlink ref="A49" r:id="rId48" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A50" r:id="rId49" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A51" r:id="rId50" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A52" r:id="rId51" display="H-2X2-TZ-43-AI6"/>
+    <hyperlink ref="A53" r:id="rId52" display="H-2X2-UW-43-AI6"/>
+    <hyperlink ref="A54" r:id="rId53" display="C-10-UW-43-AI6"/>
+    <hyperlink ref="A55" r:id="rId54" display="C-10-UW-N-AI6"/>
+    <hyperlink ref="A56" r:id="rId55" display="C-13-UW-43-AI6"/>
+    <hyperlink ref="A57" r:id="rId56" display="C-13-UW-N-AI6"/>
+    <hyperlink ref="A58" r:id="rId57" display="C-30-UW-N-AI6"/>
+    <hyperlink ref="A59" r:id="rId58" display="C-15-UW-43-AI6"/>
+    <hyperlink ref="A60" r:id="rId59" display="C-20-UW-N-AI6"/>
+    <hyperlink ref="A61" r:id="rId60" display="C-6-UW-N-AI6"/>
+    <hyperlink ref="A62" r:id="rId61" display="C-5-UW-43-AI6"/>
+    <hyperlink ref="A63" r:id="rId62" display="C-30-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A64" r:id="rId63" display="C-15-TCPUSEW-43AI6"/>
+    <hyperlink ref="A65" r:id="rId64" display="C-6-TCPUSEW-43AI6"/>
+    <hyperlink ref="A66" r:id="rId65" display="VD-C6-CPUSEW-43B"/>
+    <hyperlink ref="A67" r:id="rId66" display="VD-C15-CPUSEW-43B"/>
+    <hyperlink ref="A68" r:id="rId67" display="VD-C30-CPUSEW-43B"/>
+    <hyperlink ref="A69" r:id="rId68" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A70" r:id="rId69" display="AT-10-43-MF"/>
+    <hyperlink ref="A71" r:id="rId70" display="AT-20-43-MF"/>
+    <hyperlink ref="A72" r:id="rId71" display="AT-3-43-MF"/>
+    <hyperlink ref="A73" r:id="rId72" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A74" r:id="rId73" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A75" r:id="rId74" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A76" r:id="rId75" display="AT-6-43-MF"/>
+    <hyperlink ref="A77" r:id="rId76" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A78" r:id="rId77" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A79" r:id="rId78" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A80" r:id="rId79" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A81" r:id="rId80" display="CT-8-TUW-43-I6"/>
+    <hyperlink ref="A82" r:id="rId81" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A83" r:id="rId82" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A84" r:id="rId83" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A85" r:id="rId84" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A86" r:id="rId85" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A87" r:id="rId86" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A88" r:id="rId87" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A89" r:id="rId88" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A90" r:id="rId89" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A91" r:id="rId90" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A92" r:id="rId91" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A93" r:id="rId92" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A94" r:id="rId93" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A95" r:id="rId94" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A96" r:id="rId95" display="T-200-UW-43-M-I6"/>
+    <hyperlink ref="A97" r:id="rId96" display="T-50-UW-43-M"/>
+    <hyperlink ref="A98" r:id="rId97" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A99" r:id="rId98" display="H-2X2-UW-N-AI6"/>
+    <hyperlink ref="A100" r:id="rId99" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A101" r:id="rId100" display="VD-H2X2-CPUSEW-43B"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId99"/>
+    <tablePart r:id="rId101"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>