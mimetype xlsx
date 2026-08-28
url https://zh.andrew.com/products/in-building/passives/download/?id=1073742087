--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,389 +11,395 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187" count="418">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="187" count="421">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CT-20-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>20 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>Tapper</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>30 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper,  340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>6 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-NI6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>10 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-NI6</t>
+  </si>
+  <si>
+    <t>H-2X2-TZ-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid coupler</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
+  </si>
+  <si>
     <t>H-4X4-UW-43-AI6</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
   </si>
   <si>
     <t>Hybrid matrix</t>
   </si>
   <si>
     <t>C-15-UW-N-AI6</t>
   </si>
   <si>
     <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
-    <t>Directional coupler</t>
-[...1 lines deleted...]
-  <si>
     <t>C-20-UW-43-AI6</t>
   </si>
   <si>
     <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-6-UW-43-AI6</t>
   </si>
   <si>
     <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-30-UW-43-AI6</t>
   </si>
   <si>
     <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-8-UW-43-AI6</t>
   </si>
   <si>
-    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
-[...16 lines deleted...]
-  <si>
     <t>T-10-UW-43-M</t>
   </si>
   <si>
     <t>Termination Load, 0–6000 MHz, Not for PIM-rated applications</t>
   </si>
   <si>
     <t>Termination Load</t>
   </si>
   <si>
     <t>T-10-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 10 W Load, 340-6000 MHz</t>
   </si>
   <si>
     <t>T-2-UW-43-M</t>
   </si>
   <si>
     <t>Termination Load, 0–6000 MHz</t>
   </si>
   <si>
+    <t>T-100-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-25-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>T-30-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-F-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
+  </si>
+  <si>
     <t>C-15-TCPUSEW-N-AI6</t>
   </si>
   <si>
     <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
   </si>
   <si>
     <t>VD-C8-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>ValuDAS®</t>
   </si>
   <si>
     <t>VD-C10-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C13-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C20-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>H-3X3-UW-43-AI6</t>
   </si>
   <si>
     <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
   </si>
   <si>
-    <t>AT-1-43-MF</t>
-[...25 lines deleted...]
-  <si>
     <t>AT-8-43-MF</t>
   </si>
   <si>
     <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-30-43-MF</t>
   </si>
   <si>
     <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
-    <t>CT-10-TUW-43-I6</t>
-[...146 lines deleted...]
-    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz</t>
+    <t>H-2X2-UW-N-AI6</t>
   </si>
   <si>
     <t>C-10-UW-43-AI6</t>
   </si>
   <si>
     <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-10-UW-N-AI6</t>
   </si>
   <si>
     <t>C-13-UW-43-AI6</t>
   </si>
   <si>
     <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-13-UW-N-AI6</t>
   </si>
   <si>
     <t>C-30-UW-N-AI6</t>
   </si>
   <si>
     <t>C-15-UW-43-AI6</t>
   </si>
@@ -415,50 +421,62 @@
   <si>
     <t>C-15-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>C-6-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>VD-C6-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C15-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C30-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
+    <t>VD-H2X2-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
+  </si>
+  <si>
     <t>AT-10-UW-43-MFI6</t>
   </si>
   <si>
     <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-10-43-MF</t>
   </si>
   <si>
     <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-20-43-MF</t>
   </si>
   <si>
     <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-3-43-MF</t>
   </si>
   <si>
     <t>3 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
   </si>
   <si>
     <t>AT-30-UW-43-MFI6</t>
@@ -554,68 +572,50 @@
     <t>ValuDAS™, Multiband Three-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-S4-CPUSEW-H-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
   </si>
   <si>
     <t>S-2-UW-L-43-I53</t>
   </si>
   <si>
     <t>Two-way Low Power Splitter, 1695-4600MHz</t>
   </si>
   <si>
     <t>T-200-UW-43-M-I6</t>
   </si>
   <si>
     <t>T-50-UW-43-M</t>
   </si>
   <si>
     <t>T-50-UW-43-M-I6</t>
   </si>
   <si>
     <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
-  </si>
-[...16 lines deleted...]
-    <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -734,51 +734,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J101" totalsRowShown="0">
   <autoFilter ref="A1:J101"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -817,1551 +817,1560 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H4" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" t="s">
         <v>19</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
       </c>
-      <c r="C6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
         <v>23</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
+        <v>26</v>
+      </c>
+      <c r="H8" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H9" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="H11" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H12" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H14" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H15" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H16" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="F17" t="s">
         <v>41</v>
       </c>
       <c r="H17" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H18" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="H19" t="s">
-        <v>13</v>
+        <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="H20" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="H21" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>58</v>
+        <v>49</v>
       </c>
       <c r="H23" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>60</v>
+        <v>54</v>
       </c>
       <c r="H24" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="H25" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H26" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="H27" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="H28" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="H29" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>72</v>
+        <v>66</v>
       </c>
       <c r="H30" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="H31" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="H32" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="H33" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="H34" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="H35" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="H36" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>86</v>
+        <v>41</v>
       </c>
       <c r="H37" t="s">
-        <v>79</v>
+        <v>42</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="H38" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="H39" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="H40" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H41" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="H42" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="H43" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="H44" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="H45" t="s">
-        <v>16</v>
+        <v>84</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="H46" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="C47" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
+        <v>100</v>
+      </c>
+      <c r="F47" t="s">
         <v>101</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H47" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>36</v>
+        <v>103</v>
+      </c>
+      <c r="F48" t="s">
+        <v>101</v>
       </c>
       <c r="H48" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>104</v>
+        <v>105</v>
+      </c>
+      <c r="F49" t="s">
+        <v>101</v>
       </c>
       <c r="H49" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>106</v>
+        <v>107</v>
+      </c>
+      <c r="F50" t="s">
+        <v>101</v>
       </c>
       <c r="H50" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="H51" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:4" ht="12.75">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:4" ht="12.75">
+        <v>111</v>
+      </c>
+      <c r="H52" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>112</v>
+        <v>113</v>
+      </c>
+      <c r="H53" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>114</v>
+        <v>69</v>
       </c>
       <c r="H54" t="s">
-        <v>16</v>
+        <v>67</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H55" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="C56" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>116</v>
       </c>
-      <c r="C56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H56" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="H57" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C58" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" t="s">
         <v>119</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H58" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>15</v>
+        <v>80</v>
       </c>
       <c r="H59" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>18</v>
+        <v>74</v>
       </c>
       <c r="H60" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>20</v>
+        <v>76</v>
       </c>
       <c r="H61" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>124</v>
+        <v>78</v>
       </c>
       <c r="H62" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>99</v>
+        <v>126</v>
       </c>
       <c r="H63" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="H64" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>27</v>
+        <v>98</v>
       </c>
       <c r="H65" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="H66" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>131</v>
       </c>
       <c r="F67" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="H67" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>133</v>
       </c>
       <c r="F68" t="s">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="H68" t="s">
-        <v>16</v>
+        <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>135</v>
       </c>
+      <c r="F69" t="s">
+        <v>101</v>
+      </c>
       <c r="H69" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>137</v>
       </c>
+      <c r="F70" t="s">
+        <v>101</v>
+      </c>
       <c r="H70" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>139</v>
       </c>
       <c r="H71" t="s">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
         <v>141</v>
       </c>
       <c r="H72" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>143</v>
       </c>
       <c r="H73" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>145</v>
       </c>
       <c r="H74" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>147</v>
       </c>
       <c r="H75" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>149</v>
       </c>
       <c r="H76" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>151</v>
       </c>
       <c r="H77" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
-        <v>68</v>
+        <v>153</v>
       </c>
       <c r="H78" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H79" t="s">
-        <v>65</v>
+        <v>55</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>70</v>
+        <v>157</v>
       </c>
       <c r="H80" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>156</v>
+        <v>12</v>
       </c>
       <c r="H81" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>157</v>
       </c>
-      <c r="C82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H82" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C83" t="s">
         <v>11</v>
       </c>
       <c r="D83" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="H83" t="s">
-        <v>65</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>78</v>
+        <v>162</v>
       </c>
       <c r="H84" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>83</v>
+        <v>162</v>
       </c>
       <c r="H85" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>89</v>
+        <v>19</v>
       </c>
       <c r="H86" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>163</v>
+        <v>23</v>
       </c>
       <c r="H87" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>163</v>
+        <v>28</v>
       </c>
       <c r="H88" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>166</v>
+        <v>34</v>
       </c>
       <c r="H89" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="H90" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>91</v>
+        <v>169</v>
       </c>
       <c r="H91" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>172</v>
       </c>
       <c r="H92" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
         <v>172</v>
       </c>
-      <c r="F93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H93" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="H94" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
         <v>176</v>
       </c>
+      <c r="F95" t="s">
+        <v>101</v>
+      </c>
       <c r="H95" t="s">
-        <v>79</v>
+        <v>24</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>108</v>
+        <v>178</v>
+      </c>
+      <c r="F96" t="s">
+        <v>101</v>
       </c>
       <c r="H96" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>36</v>
+        <v>180</v>
+      </c>
+      <c r="F97" t="s">
+        <v>101</v>
       </c>
       <c r="H97" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H98" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:4" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>112</v>
+        <v>96</v>
+      </c>
+      <c r="H99" t="s">
+        <v>84</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>183</v>
+        <v>88</v>
       </c>
       <c r="H100" t="s">
-        <v>184</v>
+        <v>84</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
         <v>186</v>
       </c>
-      <c r="F101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H101" t="s">
-        <v>184</v>
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="H-4X4-UW-43-AI6"/>
-[...98 lines deleted...]
-    <hyperlink ref="A101" r:id="rId100" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A2" r:id="rId1" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A3" r:id="rId2" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A4" r:id="rId3" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A5" r:id="rId4" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A6" r:id="rId5" display="CT-5-TUW-NI6"/>
+    <hyperlink ref="A7" r:id="rId6" display="S-2-UW-H-NI6"/>
+    <hyperlink ref="A8" r:id="rId7" display="S-3-UW-H-NI6"/>
+    <hyperlink ref="A9" r:id="rId8" display="S-4-UW-H-NI6"/>
+    <hyperlink ref="A10" r:id="rId9" display="S-3-UW-H-43-I6"/>
+    <hyperlink ref="A11" r:id="rId10" display="S-2-UW-L-43I53"/>
+    <hyperlink ref="A12" r:id="rId11" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A13" r:id="rId12" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A14" r:id="rId13" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A15" r:id="rId14" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A16" r:id="rId15" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A17" r:id="rId16" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A18" r:id="rId17" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A19" r:id="rId18" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A20" r:id="rId19" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A21" r:id="rId20" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A22" r:id="rId21" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A23" r:id="rId22" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A24" r:id="rId23" display="AT-1-43-MF"/>
+    <hyperlink ref="A25" r:id="rId24" display="AT-13-43-MF"/>
+    <hyperlink ref="A26" r:id="rId25" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A27" r:id="rId26" display="AT-15-43-MF"/>
+    <hyperlink ref="A28" r:id="rId27" display="CT-10-TUW-43-I6"/>
+    <hyperlink ref="A29" r:id="rId28" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A30" r:id="rId29" display="H-2X2-TZ-43-AI6"/>
+    <hyperlink ref="A31" r:id="rId30" display="H-2X2-UW-43-AI6"/>
+    <hyperlink ref="A32" r:id="rId31" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A33" r:id="rId32" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A34" r:id="rId33" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A35" r:id="rId34" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A36" r:id="rId35" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A37" r:id="rId36" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A38" r:id="rId37" display="T-10-UW-43-M"/>
+    <hyperlink ref="A39" r:id="rId38" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A40" r:id="rId39" display="T-2-UW-43-M"/>
+    <hyperlink ref="A41" r:id="rId40" display="T-100-UW-43-M"/>
+    <hyperlink ref="A42" r:id="rId41" display="T-25-UW-43-M"/>
+    <hyperlink ref="A43" r:id="rId42" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A44" r:id="rId43" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A45" r:id="rId44" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A46" r:id="rId45" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A47" r:id="rId46" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A48" r:id="rId47" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A49" r:id="rId48" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A50" r:id="rId49" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A51" r:id="rId50" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A52" r:id="rId51" display="AT-8-43-MF"/>
+    <hyperlink ref="A53" r:id="rId52" display="AT-30-43-MF"/>
+    <hyperlink ref="A54" r:id="rId53" display="H-2X2-UW-N-AI6"/>
+    <hyperlink ref="A55" r:id="rId54" display="C-10-UW-43-AI6"/>
+    <hyperlink ref="A56" r:id="rId55" display="C-10-UW-N-AI6"/>
+    <hyperlink ref="A57" r:id="rId56" display="C-13-UW-43-AI6"/>
+    <hyperlink ref="A58" r:id="rId57" display="C-13-UW-N-AI6"/>
+    <hyperlink ref="A59" r:id="rId58" display="C-30-UW-N-AI6"/>
+    <hyperlink ref="A60" r:id="rId59" display="C-15-UW-43-AI6"/>
+    <hyperlink ref="A61" r:id="rId60" display="C-20-UW-N-AI6"/>
+    <hyperlink ref="A62" r:id="rId61" display="C-6-UW-N-AI6"/>
+    <hyperlink ref="A63" r:id="rId62" display="C-5-UW-43-AI6"/>
+    <hyperlink ref="A64" r:id="rId63" display="C-30-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A65" r:id="rId64" display="C-15-TCPUSEW-43AI6"/>
+    <hyperlink ref="A66" r:id="rId65" display="C-6-TCPUSEW-43AI6"/>
+    <hyperlink ref="A67" r:id="rId66" display="VD-C6-CPUSEW-43B"/>
+    <hyperlink ref="A68" r:id="rId67" display="VD-C15-CPUSEW-43B"/>
+    <hyperlink ref="A69" r:id="rId68" display="VD-C30-CPUSEW-43B"/>
+    <hyperlink ref="A70" r:id="rId69" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A71" r:id="rId70" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A72" r:id="rId71" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A73" r:id="rId72" display="AT-10-43-MF"/>
+    <hyperlink ref="A74" r:id="rId73" display="AT-20-43-MF"/>
+    <hyperlink ref="A75" r:id="rId74" display="AT-3-43-MF"/>
+    <hyperlink ref="A76" r:id="rId75" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A77" r:id="rId76" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A78" r:id="rId77" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A79" r:id="rId78" display="AT-6-43-MF"/>
+    <hyperlink ref="A80" r:id="rId79" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A81" r:id="rId80" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A82" r:id="rId81" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A83" r:id="rId82" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A84" r:id="rId83" display="CT-8-TUW-43-I6"/>
+    <hyperlink ref="A85" r:id="rId84" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A86" r:id="rId85" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A87" r:id="rId86" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A88" r:id="rId87" display="S-4-UW-H-43-I6"/>
+    <hyperlink ref="A89" r:id="rId88" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A90" r:id="rId89" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A91" r:id="rId90" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A92" r:id="rId91" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A93" r:id="rId92" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A94" r:id="rId93" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A95" r:id="rId94" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A96" r:id="rId95" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A97" r:id="rId96" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A98" r:id="rId97" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A99" r:id="rId98" display="T-200-UW-43-M-I6"/>
+    <hyperlink ref="A100" r:id="rId99" display="T-50-UW-43-M"/>
+    <hyperlink ref="A101" r:id="rId100" display="T-50-UW-43-M-I6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId101"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 