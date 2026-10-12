--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -43,362 +43,362 @@
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>AT-1-43-MF</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>1 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>Attenuator</t>
+  </si>
+  <si>
+    <t>AT-13-43-MF</t>
+  </si>
+  <si>
+    <t>13 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-43-MF</t>
+  </si>
+  <si>
+    <t>30 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>10 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>Tapper</t>
+  </si>
+  <si>
+    <t>CT-5-TUW-NI6</t>
+  </si>
+  <si>
+    <t>5 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Two-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>Power splitter</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Three-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-NI6</t>
+  </si>
+  <si>
+    <t>Ultra Wideband Four-way Low PIM Reactive High Power Splitter, 555–6000 MHz  (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-F-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 200 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>Termination Load</t>
+  </si>
+  <si>
+    <t>H-2X2-TZ-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid coupler</t>
+  </si>
+  <si>
+    <t>H-2X2-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
+  </si>
+  <si>
+    <t>H-4X4-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 4x4 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Hybrid matrix</t>
+  </si>
+  <si>
+    <t>C-15-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-20-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-6-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>H-3X3-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM 3x3 High Power Hybrid Matrix, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>AT-15-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>15 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-15-43-MF</t>
+  </si>
+  <si>
+    <t>15 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-8-43-MF</t>
+  </si>
+  <si>
+    <t>8 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-10-TUW-NI6</t>
+  </si>
+  <si>
     <t>CT-20-TUW-43-I6</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>20 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
-    <t>Tapper</t>
-[...1 lines deleted...]
-  <si>
     <t>CT-30-TUW-43-I6</t>
   </si>
   <si>
     <t>30 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
+    <t>S-2-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>Three-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>T-25-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 100 W Load, 0-6000MHz</t>
+  </si>
+  <si>
+    <t>T-30-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 30 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Two-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Three-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-3-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>T-10-UW-43-M</t>
+  </si>
+  <si>
+    <t>Termination Load, 0–6000 MHz, Not for PIM-rated applications</t>
+  </si>
+  <si>
+    <t>T-10-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 10 W Load, 340-6000 MHz</t>
+  </si>
+  <si>
+    <t>T-2-UW-43-M</t>
+  </si>
+  <si>
+    <t>T-100-UW-43-M</t>
+  </si>
+  <si>
     <t>CT-5-TUW-43-I6</t>
   </si>
   <si>
     <t>5 dB, Tapper,  340 – 6000 MHz</t>
   </si>
   <si>
     <t>CT-6-TUW-43-I6</t>
   </si>
   <si>
     <t>6 dB, Tapper, 340 – 6000 MHz</t>
   </si>
   <si>
-    <t>CT-5-TUW-NI6</t>
-[...28 lines deleted...]
-  <si>
     <t>S-2-UW-L-43I53</t>
   </si>
   <si>
-    <t>Two-way Low Power Splitter, 555-6000MHz</t>
-[...247 lines deleted...]
-  <si>
     <t>H-2X2-UW-N-AI6</t>
   </si>
   <si>
     <t>C-10-UW-43-AI6</t>
   </si>
   <si>
     <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-10-UW-N-AI6</t>
   </si>
   <si>
     <t>C-13-UW-43-AI6</t>
   </si>
   <si>
     <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-13-UW-N-AI6</t>
   </si>
   <si>
     <t>C-30-UW-N-AI6</t>
   </si>
   <si>
     <t>C-15-UW-43-AI6</t>
@@ -421,201 +421,201 @@
   <si>
     <t>C-15-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>C-6-TCPUSEW-43AI6</t>
   </si>
   <si>
     <t>VD-C6-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 6 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C15-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 15 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>VD-C30-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, 30 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
+    <t>H-3-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>Low PIM Air Dielectric Hybrid Coupler, 340–3800 MHz</t>
+  </si>
+  <si>
+    <t>AT-10-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>10 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-10-43-MF</t>
+  </si>
+  <si>
+    <t>10 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-43-MF</t>
+  </si>
+  <si>
+    <t>20 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-3-43-MF</t>
+  </si>
+  <si>
+    <t>3 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-30-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>30 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>6 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-20-UW-43-MFI6</t>
+  </si>
+  <si>
+    <t>20 dB Low PIM Attenuator 555–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>AT-6-43-MF</t>
+  </si>
+  <si>
+    <t>6 dB Coaxial Attenuator DC–6000 4.3-10 M-F</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-43-I6</t>
+  </si>
+  <si>
+    <t>15 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-20-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-15-TUW-NI6</t>
+  </si>
+  <si>
+    <t>CT-30-TUW-NI6</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>Four-way Low Power Splitter, 555-6000MHz</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-NI6</t>
+  </si>
+  <si>
+    <t>Multiband Four-way Low PIM Reactive High Power Splitter, 340–3800 MHz (Additional mounting bracket PN:42396A-17 sold separately)</t>
+  </si>
+  <si>
+    <t>S-4-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>S-2-TCPUSEW-H-43I6</t>
+  </si>
+  <si>
+    <t>VD-S2-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Two-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>S-2-UW-L-43-I53</t>
+  </si>
+  <si>
+    <t>Two-way Low Power Splitter, 1695-4600MHz</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-8-TUW-NI6</t>
+  </si>
+  <si>
+    <t>8 dB, Tapper, 340 – 6000 MHz</t>
+  </si>
+  <si>
+    <t>CT-6-TUW-NI6</t>
+  </si>
+  <si>
+    <t>S-3-UW-L-NI53</t>
+  </si>
+  <si>
+    <t>S-4-UW-L-43I53</t>
+  </si>
+  <si>
+    <t>VD-S3-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Three-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-S4-CPUSEW-H-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, Multiband Four-way Reactive High Power Splitter, 578–4200 MHz, 4.3-10</t>
+  </si>
+  <si>
     <t>VD-H2X2-CPUSEW-43B</t>
   </si>
   <si>
     <t>ValuDAS™, Air Dielectric Hybrid Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
-    <t>H-3-TCPUSEW-N-AI6</t>
-[...65 lines deleted...]
-    <t>CT-30-TUW-NI6</t>
+    <t>S-2-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>S-4-UW-H-43-I6</t>
+  </si>
+  <si>
+    <t>T-200-UW-43-M-I6</t>
+  </si>
+  <si>
+    <t>T-50-UW-43-M</t>
   </si>
   <si>
     <t>CT-8-TUW-43-I6</t>
-  </si>
-[...73 lines deleted...]
-    <t>Low PIM Termination 50 W Load, 0-6000 MHz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -734,51 +734,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J101" totalsRowShown="0">
   <autoFilter ref="A1:J101"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-1-43-mf" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-13-43-mf" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-43-mf" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-43-i6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-ni6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-ni6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-ni6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-ni6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-f-i6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-4x4-uw-43-ai6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/hybrid-matrix/itemh-3x3-uw-43-ai6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-15-43-mf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-8-43-mf" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-10-tuw-ni6" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-43-i6" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-43-i6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-ni53" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-43i53" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-25-uw-43-m" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-30-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-10-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-2-uw-43-m" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-100-uw-43-m" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-5-tuw-43-i6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-43-i6" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43i53" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-10-43-mf" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-43-mf" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-3-43-mf" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-30-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-20-uw-43-mfi6" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/attenuators/itemat-6-43-mf" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-43-i6" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-20-tuw-ni6" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-15-tuw-ni6" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-30-tuw-ni6" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-ni53" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-ni6" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-tcpusew-h-43i6" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s2-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-l-43-i53" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-ni6" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-6-tuw-ni6" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-3-uw-l-ni53" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-l-43i53" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s3-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/itemvd-s4-cpusew-h-43b" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-2-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/splitters/items-4-uw-h-43-i6" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-200-uw-43-m-i6" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/termination-loads/itemt-50-uw-43-m" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/tappers/itemct-8-tuw-43-i6" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J101"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="124.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -845,1532 +845,1532 @@
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="H5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" t="s">
+        <v>11</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
         <v>20</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
+        <v>27</v>
+      </c>
+      <c r="H8" t="s">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="H10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="H11" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="H12" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="H13" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="H14" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="H15" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="H16" t="s">
-        <v>24</v>
+        <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="H17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="H18" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="H21" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="H22" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>49</v>
+        <v>57</v>
       </c>
       <c r="H23" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="H24" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>62</v>
       </c>
       <c r="H25" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H26" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H27" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>63</v>
+        <v>67</v>
+      </c>
+      <c r="F28" t="s">
+        <v>68</v>
       </c>
       <c r="H28" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>63</v>
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>68</v>
       </c>
       <c r="H29" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
-        <v>66</v>
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>68</v>
       </c>
       <c r="H30" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
+        <v>74</v>
+      </c>
+      <c r="F31" t="s">
         <v>68</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H31" t="s">
-        <v>67</v>
+        <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="H32" t="s">
-        <v>72</v>
+        <v>41</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="H33" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="H34" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="H35" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
-        <v>80</v>
+        <v>19</v>
       </c>
       <c r="H36" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
-        <v>41</v>
+        <v>85</v>
       </c>
       <c r="H37" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H38" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="H39" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="H40" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H41" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="H42" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="H43" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>93</v>
+        <v>98</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="H44" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="H45" t="s">
-        <v>84</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="H46" t="s">
-        <v>42</v>
+        <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="H47" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="H48" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="H49" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>93</v>
       </c>
       <c r="H50" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="H51" t="s">
-        <v>72</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="H52" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>113</v>
+        <v>89</v>
       </c>
       <c r="H53" t="s">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>69</v>
+        <v>38</v>
       </c>
       <c r="H54" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>116</v>
       </c>
       <c r="H55" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>116</v>
       </c>
       <c r="H56" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>119</v>
       </c>
       <c r="H57" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>119</v>
       </c>
       <c r="H58" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="H59" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="H60" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="H61" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="H62" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>126</v>
       </c>
       <c r="H63" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="H64" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C65" t="s">
         <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>65</v>
       </c>
       <c r="H65" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C66" t="s">
         <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="H66" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C67" t="s">
         <v>11</v>
       </c>
       <c r="D67" t="s">
         <v>131</v>
       </c>
       <c r="F67" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="H67" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C68" t="s">
         <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>133</v>
       </c>
       <c r="F68" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="H68" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C69" t="s">
         <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>135</v>
       </c>
       <c r="F69" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="H69" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C70" t="s">
         <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>137</v>
       </c>
-      <c r="F70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H70" t="s">
-        <v>67</v>
+        <v>36</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C71" t="s">
         <v>11</v>
       </c>
       <c r="D71" t="s">
         <v>139</v>
       </c>
       <c r="H71" t="s">
-        <v>67</v>
+        <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C72" t="s">
         <v>11</v>
       </c>
       <c r="D72" t="s">
         <v>141</v>
       </c>
       <c r="H72" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C73" t="s">
         <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>143</v>
       </c>
       <c r="H73" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C74" t="s">
         <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>145</v>
       </c>
       <c r="H74" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C75" t="s">
         <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>147</v>
       </c>
       <c r="H75" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C76" t="s">
         <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>149</v>
       </c>
       <c r="H76" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C77" t="s">
         <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>151</v>
       </c>
       <c r="H77" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C78" t="s">
         <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>153</v>
       </c>
       <c r="H78" t="s">
-        <v>55</v>
+        <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C79" t="s">
         <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>155</v>
       </c>
       <c r="H79" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C80" t="s">
         <v>11</v>
       </c>
       <c r="D80" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="H80" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="C81" t="s">
         <v>11</v>
       </c>
       <c r="D81" t="s">
-        <v>12</v>
+        <v>155</v>
       </c>
       <c r="H81" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="C82" t="s">
         <v>11</v>
       </c>
       <c r="D82" t="s">
-        <v>157</v>
+        <v>87</v>
       </c>
       <c r="H82" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C83" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
         <v>160</v>
       </c>
-      <c r="C83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H83" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C84" t="s">
         <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>162</v>
       </c>
       <c r="H84" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C85" t="s">
         <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>162</v>
       </c>
       <c r="H85" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C86" t="s">
         <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="H86" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C87" t="s">
         <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>23</v>
+        <v>166</v>
+      </c>
+      <c r="F87" t="s">
+        <v>68</v>
       </c>
       <c r="H87" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="C88" t="s">
         <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>28</v>
+        <v>168</v>
       </c>
       <c r="H88" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="C89" t="s">
         <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>34</v>
+        <v>170</v>
       </c>
       <c r="H89" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C90" t="s">
         <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="H90" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="C91" t="s">
         <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>169</v>
+        <v>112</v>
       </c>
       <c r="H91" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C92" t="s">
         <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>172</v>
+        <v>91</v>
       </c>
       <c r="H92" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="C93" t="s">
         <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>172</v>
+        <v>160</v>
       </c>
       <c r="H93" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C94" t="s">
         <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>36</v>
+        <v>177</v>
+      </c>
+      <c r="F94" t="s">
+        <v>68</v>
       </c>
       <c r="H94" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="C95" t="s">
         <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
       <c r="F95" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="H95" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="C96" t="s">
         <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>178</v>
+        <v>181</v>
       </c>
       <c r="F96" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="H96" t="s">
-        <v>24</v>
+        <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C97" t="s">
         <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>101</v>
+        <v>24</v>
       </c>
       <c r="H97" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C98" t="s">
         <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>182</v>
+        <v>29</v>
       </c>
       <c r="H98" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C99" t="s">
         <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>96</v>
+        <v>32</v>
       </c>
       <c r="H99" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C100" t="s">
         <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H100" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C101" t="s">
         <v>11</v>
       </c>
       <c r="D101" t="s">
-        <v>186</v>
+        <v>172</v>
       </c>
       <c r="H101" t="s">
-        <v>84</v>
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="CT-20-TUW-43-I6"/>
-[...2 lines deleted...]
-    <hyperlink ref="A5" r:id="rId4" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A2" r:id="rId1" display="AT-1-43-MF"/>
+    <hyperlink ref="A3" r:id="rId2" display="AT-13-43-MF"/>
+    <hyperlink ref="A4" r:id="rId3" display="AT-30-43-MF"/>
+    <hyperlink ref="A5" r:id="rId4" display="CT-10-TUW-43-I6"/>
     <hyperlink ref="A6" r:id="rId5" display="CT-5-TUW-NI6"/>
     <hyperlink ref="A7" r:id="rId6" display="S-2-UW-H-NI6"/>
     <hyperlink ref="A8" r:id="rId7" display="S-3-UW-H-NI6"/>
     <hyperlink ref="A9" r:id="rId8" display="S-4-UW-H-NI6"/>
     <hyperlink ref="A10" r:id="rId9" display="S-3-UW-H-43-I6"/>
-    <hyperlink ref="A11" r:id="rId10" display="S-2-UW-L-43I53"/>
-[...41 lines deleted...]
-    <hyperlink ref="A53" r:id="rId52" display="AT-30-43-MF"/>
+    <hyperlink ref="A11" r:id="rId10" display="T-200-UW-43-F-I6"/>
+    <hyperlink ref="A12" r:id="rId11" display="H-2X2-TZ-43-AI6"/>
+    <hyperlink ref="A13" r:id="rId12" display="H-2X2-UW-43-AI6"/>
+    <hyperlink ref="A14" r:id="rId13" display="H-4X4-UW-43-AI6"/>
+    <hyperlink ref="A15" r:id="rId14" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A16" r:id="rId15" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A17" r:id="rId16" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A18" r:id="rId17" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A19" r:id="rId18" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A20" r:id="rId19" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A21" r:id="rId20" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A22" r:id="rId21" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A23" r:id="rId22" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A24" r:id="rId23" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A25" r:id="rId24" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A26" r:id="rId25" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A27" r:id="rId26" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A28" r:id="rId27" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A29" r:id="rId28" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A30" r:id="rId29" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A31" r:id="rId30" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A32" r:id="rId31" display="H-3X3-UW-43-AI6"/>
+    <hyperlink ref="A33" r:id="rId32" display="AT-15-UW-43-MFI6"/>
+    <hyperlink ref="A34" r:id="rId33" display="AT-15-43-MF"/>
+    <hyperlink ref="A35" r:id="rId34" display="AT-8-43-MF"/>
+    <hyperlink ref="A36" r:id="rId35" display="CT-10-TUW-NI6"/>
+    <hyperlink ref="A37" r:id="rId36" display="CT-20-TUW-43-I6"/>
+    <hyperlink ref="A38" r:id="rId37" display="CT-30-TUW-43-I6"/>
+    <hyperlink ref="A39" r:id="rId38" display="S-2-UW-L-NI53"/>
+    <hyperlink ref="A40" r:id="rId39" display="S-3-UW-L-43I53"/>
+    <hyperlink ref="A41" r:id="rId40" display="T-25-UW-43-M"/>
+    <hyperlink ref="A42" r:id="rId41" display="T-100-UW-43-M-I6"/>
+    <hyperlink ref="A43" r:id="rId42" display="T-30-UW-43-M-I6"/>
+    <hyperlink ref="A44" r:id="rId43" display="S-2-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A45" r:id="rId44" display="S-3-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A46" r:id="rId45" display="S-3-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A47" r:id="rId46" display="T-10-UW-43-M"/>
+    <hyperlink ref="A48" r:id="rId47" display="T-10-UW-43-M-I6"/>
+    <hyperlink ref="A49" r:id="rId48" display="T-2-UW-43-M"/>
+    <hyperlink ref="A50" r:id="rId49" display="T-100-UW-43-M"/>
+    <hyperlink ref="A51" r:id="rId50" display="CT-5-TUW-43-I6"/>
+    <hyperlink ref="A52" r:id="rId51" display="CT-6-TUW-43-I6"/>
+    <hyperlink ref="A53" r:id="rId52" display="S-2-UW-L-43I53"/>
     <hyperlink ref="A54" r:id="rId53" display="H-2X2-UW-N-AI6"/>
     <hyperlink ref="A55" r:id="rId54" display="C-10-UW-43-AI6"/>
     <hyperlink ref="A56" r:id="rId55" display="C-10-UW-N-AI6"/>
     <hyperlink ref="A57" r:id="rId56" display="C-13-UW-43-AI6"/>
     <hyperlink ref="A58" r:id="rId57" display="C-13-UW-N-AI6"/>
     <hyperlink ref="A59" r:id="rId58" display="C-30-UW-N-AI6"/>
     <hyperlink ref="A60" r:id="rId59" display="C-15-UW-43-AI6"/>
     <hyperlink ref="A61" r:id="rId60" display="C-20-UW-N-AI6"/>
     <hyperlink ref="A62" r:id="rId61" display="C-6-UW-N-AI6"/>
     <hyperlink ref="A63" r:id="rId62" display="C-5-UW-43-AI6"/>
     <hyperlink ref="A64" r:id="rId63" display="C-30-TCPUSEW-N-AI6"/>
     <hyperlink ref="A65" r:id="rId64" display="C-15-TCPUSEW-43AI6"/>
     <hyperlink ref="A66" r:id="rId65" display="C-6-TCPUSEW-43AI6"/>
     <hyperlink ref="A67" r:id="rId66" display="VD-C6-CPUSEW-43B"/>
     <hyperlink ref="A68" r:id="rId67" display="VD-C15-CPUSEW-43B"/>
     <hyperlink ref="A69" r:id="rId68" display="VD-C30-CPUSEW-43B"/>
-    <hyperlink ref="A70" r:id="rId69" display="VD-H2X2-CPUSEW-43B"/>
-[...27 lines deleted...]
-    <hyperlink ref="A98" r:id="rId97" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A70" r:id="rId69" display="H-3-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A71" r:id="rId70" display="AT-10-UW-43-MFI6"/>
+    <hyperlink ref="A72" r:id="rId71" display="AT-10-43-MF"/>
+    <hyperlink ref="A73" r:id="rId72" display="AT-20-43-MF"/>
+    <hyperlink ref="A74" r:id="rId73" display="AT-3-43-MF"/>
+    <hyperlink ref="A75" r:id="rId74" display="AT-30-UW-43-MFI6"/>
+    <hyperlink ref="A76" r:id="rId75" display="AT-6-UW-43-MFI6"/>
+    <hyperlink ref="A77" r:id="rId76" display="AT-20-UW-43-MFI6"/>
+    <hyperlink ref="A78" r:id="rId77" display="AT-6-43-MF"/>
+    <hyperlink ref="A79" r:id="rId78" display="CT-15-TUW-43-I6"/>
+    <hyperlink ref="A80" r:id="rId79" display="CT-20-TUW-NI6"/>
+    <hyperlink ref="A81" r:id="rId80" display="CT-15-TUW-NI6"/>
+    <hyperlink ref="A82" r:id="rId81" display="CT-30-TUW-NI6"/>
+    <hyperlink ref="A83" r:id="rId82" display="S-4-UW-L-NI53"/>
+    <hyperlink ref="A84" r:id="rId83" display="S-4-TCPUSEW-H-NI6"/>
+    <hyperlink ref="A85" r:id="rId84" display="S-4-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A86" r:id="rId85" display="S-2-TCPUSEW-H-43I6"/>
+    <hyperlink ref="A87" r:id="rId86" display="VD-S2-CPUSEW-H-43B"/>
+    <hyperlink ref="A88" r:id="rId87" display="S-2-UW-L-43-I53"/>
+    <hyperlink ref="A89" r:id="rId88" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A90" r:id="rId89" display="CT-8-TUW-NI6"/>
+    <hyperlink ref="A91" r:id="rId90" display="CT-6-TUW-NI6"/>
+    <hyperlink ref="A92" r:id="rId91" display="S-3-UW-L-NI53"/>
+    <hyperlink ref="A93" r:id="rId92" display="S-4-UW-L-43I53"/>
+    <hyperlink ref="A94" r:id="rId93" display="VD-S3-CPUSEW-H-43B"/>
+    <hyperlink ref="A95" r:id="rId94" display="VD-S4-CPUSEW-H-43B"/>
+    <hyperlink ref="A96" r:id="rId95" display="VD-H2X2-CPUSEW-43B"/>
+    <hyperlink ref="A97" r:id="rId96" display="S-2-UW-H-43-I6"/>
+    <hyperlink ref="A98" r:id="rId97" display="S-4-UW-H-43-I6"/>
     <hyperlink ref="A99" r:id="rId98" display="T-200-UW-43-M-I6"/>
     <hyperlink ref="A100" r:id="rId99" display="T-50-UW-43-M"/>
-    <hyperlink ref="A101" r:id="rId100" display="T-50-UW-43-M-I6"/>
+    <hyperlink ref="A101" r:id="rId100" display="CT-8-TUW-43-I6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId101"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 