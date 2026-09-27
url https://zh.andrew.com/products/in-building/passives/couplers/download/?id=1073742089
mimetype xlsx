--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -55,153 +55,153 @@
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>H-2X2-TZ-43-AI6</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>Low PIM 2x2 Air Dielectric Hybrid Coupler 340–4200 MHz</t>
   </si>
   <si>
     <t>Hybrid coupler</t>
   </si>
   <si>
+    <t>C-15-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>Directional coupler</t>
+  </si>
+  <si>
+    <t>C-20-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-6-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-30-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-43-AI6</t>
+  </si>
+  <si>
+    <t>8 dB, Air Directional Coupler, 555–6000 MHz</t>
+  </si>
+  <si>
+    <t>C-8-UW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-6-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>6 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>10 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-10-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>20 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-30-TCPUSEW-43AI6</t>
+  </si>
+  <si>
+    <t>30 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>C-20-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>C-15-TCPUSEW-N-AI6</t>
+  </si>
+  <si>
+    <t>15 dB, Air Directional Coupler, 340-3800 MHz</t>
+  </si>
+  <si>
+    <t>VD-C8-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 8 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>ValuDAS®</t>
+  </si>
+  <si>
+    <t>VD-C10-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 10 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C13-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™ 13 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
+    <t>VD-C20-CPUSEW-43B</t>
+  </si>
+  <si>
+    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
+  </si>
+  <si>
     <t>H-2X2-UW-43-AI6</t>
   </si>
   <si>
     <t>Low PIM 2x2 Air Dielectric Hybrid Coupler, 555 – 6000 MHz.</t>
-  </si>
-[...97 lines deleted...]
-    <t>ValuDAS™, 20 dB, Air Directional Coupler, 578–4000 MHz, 4.3-10</t>
   </si>
   <si>
     <t>H-2X2-UW-N-AI6</t>
   </si>
   <si>
     <t>C-10-UW-43-AI6</t>
   </si>
   <si>
     <t>10 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-10-UW-N-AI6</t>
   </si>
   <si>
     <t>C-13-UW-43-AI6</t>
   </si>
   <si>
     <t>13 dB, Air Directional Coupler, 555–6000 MHz</t>
   </si>
   <si>
     <t>C-13-UW-N-AI6</t>
   </si>
   <si>
     <t>C-30-UW-N-AI6</t>
   </si>
@@ -398,51 +398,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J38" totalsRowShown="0">
   <autoFilter ref="A1:J38"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-tz-43-ai6" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-n-ai6" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-43-ai6" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-43-ai6" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-43-ai6" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-43-ai6" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-8-uw-n-ai6" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c8-cpusew-43b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c10-cpusew-43b" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c13-cpusew-43b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c20-cpusew-43b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-43-ai6" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-2x2-uw-n-ai6" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-43-ai6" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-10-uw-n-ai6" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-43-ai6" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-13-uw-n-ai6" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-uw-n-ai6" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-uw-43-ai6" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-20-uw-n-ai6" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-uw-n-ai6" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-5-uw-43-ai6" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-30-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-15-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemc-6-tcpusew-43ai6" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c6-cpusew-43b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c15-cpusew-43b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-c30-cpusew-43b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemvd-h2x2-cpusew-43b" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/in-building/passives/couplers/itemh-3-tcpusew-n-ai6" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J38"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="58.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -481,588 +481,588 @@
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>15</v>
       </c>
       <c r="H3" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
         <v>22</v>
       </c>
       <c r="H6" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>24</v>
       </c>
       <c r="H7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="H8" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H9" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="H10" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H12" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="H13" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H14" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>37</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>39</v>
       </c>
+      <c r="F16" t="s">
+        <v>40</v>
+      </c>
       <c r="H16" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="F17" t="s">
         <v>40</v>
       </c>
-      <c r="C17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H18" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C19" t="s">
         <v>11</v>
       </c>
       <c r="D19" t="s">
         <v>46</v>
       </c>
       <c r="F19" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H19" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
-      <c r="F20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H20" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="H21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
         <v>51</v>
       </c>
       <c r="H22" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
         <v>51</v>
       </c>
       <c r="H23" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
         <v>54</v>
       </c>
       <c r="H24" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
         <v>54</v>
       </c>
       <c r="H25" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="H26" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="H27" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="H28" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C29" t="s">
         <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="H29" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C30" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
       <c r="H30" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H31" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="H32" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H33" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>66</v>
       </c>
       <c r="F34" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H34" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>68</v>
       </c>
       <c r="F35" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H35" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>70</v>
       </c>
       <c r="F36" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H36" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>72</v>
       </c>
       <c r="F37" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="H37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>74</v>
       </c>
       <c r="H38" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="H-2X2-TZ-43-AI6"/>
-    <hyperlink ref="A3" r:id="rId2" display="H-2X2-UW-43-AI6"/>
-[...16 lines deleted...]
-    <hyperlink ref="A20" r:id="rId19" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A3" r:id="rId2" display="C-15-UW-N-AI6"/>
+    <hyperlink ref="A4" r:id="rId3" display="C-20-UW-43-AI6"/>
+    <hyperlink ref="A5" r:id="rId4" display="C-6-UW-43-AI6"/>
+    <hyperlink ref="A6" r:id="rId5" display="C-30-UW-43-AI6"/>
+    <hyperlink ref="A7" r:id="rId6" display="C-8-UW-43-AI6"/>
+    <hyperlink ref="A8" r:id="rId7" display="C-8-UW-N-AI6"/>
+    <hyperlink ref="A9" r:id="rId8" display="C-6-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A10" r:id="rId9" display="C-10-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A11" r:id="rId10" display="C-10-TCPUSEW-43AI6"/>
+    <hyperlink ref="A12" r:id="rId11" display="C-20-TCPUSEW-43AI6"/>
+    <hyperlink ref="A13" r:id="rId12" display="C-30-TCPUSEW-43AI6"/>
+    <hyperlink ref="A14" r:id="rId13" display="C-20-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A15" r:id="rId14" display="C-15-TCPUSEW-N-AI6"/>
+    <hyperlink ref="A16" r:id="rId15" display="VD-C8-CPUSEW-43B"/>
+    <hyperlink ref="A17" r:id="rId16" display="VD-C10-CPUSEW-43B"/>
+    <hyperlink ref="A18" r:id="rId17" display="VD-C13-CPUSEW-43B"/>
+    <hyperlink ref="A19" r:id="rId18" display="VD-C20-CPUSEW-43B"/>
+    <hyperlink ref="A20" r:id="rId19" display="H-2X2-UW-43-AI6"/>
     <hyperlink ref="A21" r:id="rId20" display="H-2X2-UW-N-AI6"/>
     <hyperlink ref="A22" r:id="rId21" display="C-10-UW-43-AI6"/>
     <hyperlink ref="A23" r:id="rId22" display="C-10-UW-N-AI6"/>
     <hyperlink ref="A24" r:id="rId23" display="C-13-UW-43-AI6"/>
     <hyperlink ref="A25" r:id="rId24" display="C-13-UW-N-AI6"/>
     <hyperlink ref="A26" r:id="rId25" display="C-30-UW-N-AI6"/>
     <hyperlink ref="A27" r:id="rId26" display="C-15-UW-43-AI6"/>
     <hyperlink ref="A28" r:id="rId27" display="C-20-UW-N-AI6"/>
     <hyperlink ref="A29" r:id="rId28" display="C-6-UW-N-AI6"/>
     <hyperlink ref="A30" r:id="rId29" display="C-5-UW-43-AI6"/>
     <hyperlink ref="A31" r:id="rId30" display="C-30-TCPUSEW-N-AI6"/>
     <hyperlink ref="A32" r:id="rId31" display="C-15-TCPUSEW-43AI6"/>
     <hyperlink ref="A33" r:id="rId32" display="C-6-TCPUSEW-43AI6"/>
     <hyperlink ref="A34" r:id="rId33" display="VD-C6-CPUSEW-43B"/>
     <hyperlink ref="A35" r:id="rId34" display="VD-C15-CPUSEW-43B"/>
     <hyperlink ref="A36" r:id="rId35" display="VD-C30-CPUSEW-43B"/>
     <hyperlink ref="A37" r:id="rId36" display="VD-H2X2-CPUSEW-43B"/>
     <hyperlink ref="A38" r:id="rId37" display="H-3-TCPUSEW-N-AI6"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId38"/>
   </tableParts>
   <extLst/>