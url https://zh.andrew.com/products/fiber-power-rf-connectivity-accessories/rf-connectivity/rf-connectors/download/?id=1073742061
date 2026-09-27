--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -11,683 +11,1073 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365" count="941">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="364" count="937">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>L4TNF-PSA</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Type N Female Positive Stop™ for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>HELIAX® | Positive Stop™</t>
+  </si>
+  <si>
+    <t>LDF4-50A</t>
+  </si>
+  <si>
+    <t>Wireless and radiating connector</t>
+  </si>
+  <si>
+    <t>R7PDM</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Low PIM for 1-5/8 in RCT RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>RADIAX®</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>158EZDF</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female EZfit® for 1-5/8 in FXL-1873 and AVA7-50 cable</t>
+  </si>
+  <si>
+    <t>EZfit®</t>
+  </si>
+  <si>
+    <t>AL7-50 | AVA7RK-50</t>
+  </si>
+  <si>
+    <t>B2BYM-PI-F</t>
+  </si>
+  <si>
+    <t>1.5-3.5 Male Straight B2B, Press-In Type on Filter</t>
+  </si>
+  <si>
+    <t>Device connector</t>
+  </si>
+  <si>
+    <t>RG142PSM-CR</t>
+  </si>
+  <si>
+    <t>SMA Male for RG142 braided cable</t>
+  </si>
+  <si>
+    <t>CNT®</t>
+  </si>
+  <si>
+    <t>Braided cable connector</t>
+  </si>
+  <si>
+    <t>300BPNR-C</t>
+  </si>
+  <si>
+    <t>Type N Male Right Angle for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>300BPTR-C</t>
+  </si>
+  <si>
+    <t>TNC Male Right Angle for CNT-300  braided cable</t>
+  </si>
+  <si>
+    <t>300PBM-CR</t>
+  </si>
+  <si>
+    <t>BNC Male for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>300PSM-C-CR</t>
+  </si>
+  <si>
+    <t>SMA Male for CNT-300 braided cable.</t>
+  </si>
+  <si>
+    <t>300PTM-C</t>
+  </si>
+  <si>
+    <t>TNC Male for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>400BPNM-C-CR</t>
+  </si>
+  <si>
+    <t>Type N Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>CNT-400</t>
+  </si>
+  <si>
+    <t>400BPTR-C</t>
+  </si>
+  <si>
+    <t>TNC Male Right Angle for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>CNT® | ConQuest®</t>
+  </si>
+  <si>
+    <t>400BPNR-C</t>
+  </si>
+  <si>
+    <t>Type N Male Right Angle for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>400APNM-CS8</t>
+  </si>
+  <si>
+    <t>Type N Male for CNT-400 braided cable. Not available in North America.</t>
+  </si>
+  <si>
+    <t>CNT® | ConQuest® | QR®</t>
+  </si>
+  <si>
+    <t>400BPDM-C</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>B2BYM-SI</t>
+  </si>
+  <si>
+    <t>1.5-3.5 Male Straight B2B, Screw-In Type on Filter</t>
+  </si>
+  <si>
+    <t>400BPTM-C</t>
+  </si>
+  <si>
+    <t>TNC Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>400PHM-C-CR</t>
+  </si>
+  <si>
+    <t>Type 4.3-10 Male connector for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>300PNF-C-CR</t>
+  </si>
+  <si>
+    <t>Type N Female for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>L1PNF-BH</t>
+  </si>
+  <si>
+    <t>Type N Female Bulkhead for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>LDF1-50</t>
+  </si>
+  <si>
+    <t>L1TDF-PL</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L1TDM-PL</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L1TNF-PL</t>
+  </si>
+  <si>
+    <t>Type N Female Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L1TNR-PL</t>
+  </si>
+  <si>
+    <t>Type N Male Right Angle Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L2TNM-PL</t>
+  </si>
+  <si>
+    <t>Type N Male Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>LDF2-50</t>
+  </si>
+  <si>
+    <t>L2TNR-PL</t>
+  </si>
+  <si>
+    <t>Type N Male Right Angle Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>L2TSM-PL</t>
+  </si>
+  <si>
+    <t>SMA Male Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>L4E78-PS</t>
+  </si>
+  <si>
+    <t>7/8 in EIA Flange Positive Stop™ for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641792</t>
   </si>
   <si>
     <t>7641792</t>
   </si>
   <si>
-    <t>Variant</t>
-[...1 lines deleted...]
-  <si>
     <t>QN Female Bulkhead</t>
   </si>
   <si>
-    <t>Device connector</t>
+    <t>L4TDM-PSA</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Positive Stop™ for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>114EZNF</t>
+  </si>
+  <si>
+    <t>Type N Female EZfit® for 1-1/4 in FXL1480 and AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>AVA6-50 | AVA6RK-50</t>
+  </si>
+  <si>
+    <t>114EZNM</t>
+  </si>
+  <si>
+    <t>Type N Male EZfit® for 1-1/4 in FXL1480 and AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>114EZDF</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female EZfit® for 1-1/4 in FXL1480 and AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>158EZNF</t>
+  </si>
+  <si>
+    <t>Type N Female EZfit® for 1-5/8 in FXL-1873 and AVA7-50 cable</t>
+  </si>
+  <si>
+    <t>AVA7-50 | AVA7RK-50</t>
+  </si>
+  <si>
+    <t>78EZDF</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female EZfit® for 7/8 in FXL-780, AVA5-50, and AVA5-50FX cable</t>
+  </si>
+  <si>
+    <t>AVA5-50 | AVA5-50FX | AVA5RK-50</t>
   </si>
   <si>
     <t>78EZDM</t>
   </si>
   <si>
     <t>7-16 DIN Male EZfit® for 7/8 in FXL-780, AVA5-50, and AVA5-50FX cable</t>
   </si>
   <si>
-    <t>EZfit®</t>
-[...7 lines deleted...]
-  <si>
     <t>78EZNF</t>
   </si>
   <si>
     <t>Type N Female EZfit® for 7/8 in FXL-780, AVA5-50, and AVA5-50FX cable</t>
   </si>
   <si>
     <t>AL6DM-PSA</t>
   </si>
   <si>
     <t>7-16 DIN Male Positive Stop™ for 1-1/4 in AVA6-50 cable</t>
   </si>
   <si>
-    <t>HELIAX® | Positive Stop™</t>
-[...4 lines deleted...]
-  <si>
     <t>AL5NM-PSA</t>
   </si>
   <si>
     <t>Type N Male Positive Stop™ for 7/8 in AVA5-50 cable</t>
   </si>
   <si>
     <t>AVA5-50 | AVA5RK-50</t>
   </si>
   <si>
     <t>AL7NM-PSA</t>
   </si>
   <si>
     <t>Type N Male Positive Stop™ for 1-5/8 in cable</t>
   </si>
   <si>
-    <t>AVA7-50 | AVA7RK-50</t>
-[...1 lines deleted...]
-  <si>
     <t>AL5DM-PSA</t>
   </si>
   <si>
     <t>7-16 DIN Male Positive Stop™ for 7/8 in AVA5-50 cable</t>
   </si>
   <si>
     <t>AL7NF-PSA</t>
   </si>
   <si>
     <t>Type N Female Positive Stop™ for 1-5/8 in cable</t>
   </si>
   <si>
     <t>C085QMR</t>
   </si>
   <si>
     <t>QMA Male Right Angle for 0.085 in CF085-50 cable</t>
   </si>
   <si>
     <t>CF085-50</t>
   </si>
   <si>
     <t>C085SFPM</t>
   </si>
   <si>
     <t>SMA Female Panel Mount for 0.085 in CF085-50 cable</t>
   </si>
   <si>
     <t>C141NM-10</t>
   </si>
   <si>
     <t>Type N Male for 0.141 in CF141-50 cable</t>
   </si>
   <si>
     <t>CF141-50</t>
   </si>
   <si>
     <t>F1MU</t>
   </si>
   <si>
     <t>Mini UHF Male for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>FSJ1-50A</t>
   </si>
   <si>
     <t>F1PNF-BHC</t>
   </si>
   <si>
     <t>Type N Female Bulkhead for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1PNM-HF</t>
   </si>
   <si>
     <t>Type N Male for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1TBM-C</t>
   </si>
   <si>
     <t>BNC Male for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1TSR</t>
   </si>
   <si>
     <t>SMA Male Right Angle for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1TSR-HF</t>
   </si>
   <si>
     <t>F1TNR-HC</t>
   </si>
   <si>
     <t>Type N Male Right Angle for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
+    <t>400BPNF-C</t>
+  </si>
+  <si>
+    <t>Type N Female for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7578477</t>
+  </si>
+  <si>
+    <t>7578477</t>
+  </si>
+  <si>
+    <t>Inner Stub Assembly for 1-5/8 in RADIAX® Positive Stop connectors</t>
+  </si>
+  <si>
+    <t>Stub assembly</t>
+  </si>
+  <si>
+    <t>L1TNM-PL</t>
+  </si>
+  <si>
+    <t>Type N Male Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L1TNM-PL-G</t>
+  </si>
+  <si>
+    <t>L1TSM-PL</t>
+  </si>
+  <si>
+    <t>SMA Male Positive Lock for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L4PDF-BHC</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Bulkhead for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4TNM-PSA</t>
+  </si>
+  <si>
+    <t>Type N Male Positive Stop™ for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>L4TDF-PSA</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Positive Stop™ for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>B2BYM-PI</t>
+  </si>
+  <si>
     <t>F2PNF-C</t>
   </si>
   <si>
     <t>Type N Female for 3/8 in FSJ2 and PTS2 cable</t>
   </si>
   <si>
     <t>FSJ2-50</t>
   </si>
   <si>
     <t>F2PDF-C</t>
   </si>
   <si>
     <t>7-16 DIN Female for 3/8 in FSJ2 and PTS2 cable</t>
   </si>
   <si>
     <t>F2TNM-PL</t>
   </si>
   <si>
     <t>Type N Male Positive Lock for 3/8 in FSJ2-50 cable</t>
   </si>
   <si>
     <t>F4NR-HC</t>
   </si>
   <si>
     <t>Type N Male Right Angle for 1/2 in FSJ4-50B cable</t>
   </si>
   <si>
     <t>FSJ4-50B | FSJ4RK-50B</t>
   </si>
   <si>
     <t>F4PNF-C</t>
   </si>
   <si>
     <t>Type N Female for 1/2 in FSJ4-50B cable</t>
   </si>
   <si>
     <t>R7PHM</t>
   </si>
   <si>
     <t>Type 4.3-10 Male Low PIM for 1-5/8 in RCT RADIAX® Radiating cable</t>
   </si>
   <si>
-    <t>RADIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>L2HM-D</t>
   </si>
   <si>
     <t>4.3-10 Male for 3/8 in LDF2-50 cable</t>
   </si>
   <si>
-    <t>LDF2-50</t>
-[...1 lines deleted...]
-  <si>
     <t>SMALL-M-CAPKIT</t>
   </si>
   <si>
     <t>Male End Cap for 4.3-10 series.</t>
   </si>
   <si>
     <t>78EZHM</t>
   </si>
   <si>
     <t>4.3-10 Male EZfit® Connector for 7/8 in  AVA5-50 and  AVA5-50FX cable</t>
   </si>
   <si>
     <t>AL5-50 | AVA5-50 | AVA5-50FX | AVA5RK-50</t>
   </si>
   <si>
     <t>A5HF-D</t>
   </si>
   <si>
     <t>D-Class 4.3-10 Female for 7/8 in  AVA5-50 and AVA5-50FX cable</t>
   </si>
   <si>
     <t>A7HF-S</t>
   </si>
   <si>
     <t>4.3-10 Female for 1-5/8 in AVA7-50 cable</t>
   </si>
   <si>
+    <t>A6HM-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1-1/4 in AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>A7HM-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1-5/8 in AVA7-50 cable</t>
+  </si>
+  <si>
+    <t>F1HR-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male Right Angle for 1/4 in FSJ1-50A cable</t>
+  </si>
+  <si>
+    <t>F4HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>F4HMP-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male Push Pull for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>F4HF-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Female for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>L4NM-F</t>
+  </si>
+  <si>
+    <t>N Male for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4NR-F</t>
+  </si>
+  <si>
+    <t>N Male Right Angle for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
     <t>L4HM-F</t>
   </si>
   <si>
     <t>4.3-10 Male for 1/2in LDF4-50A cable</t>
   </si>
   <si>
-    <t>LDF4-50A</t>
-[...263 lines deleted...]
-    <t>400BPTF-C-CR</t>
+    <t>7513045-FX</t>
+  </si>
+  <si>
+    <t>7/8" EIA EZfit® Connector for 7/8" HELIAX® Coaxial AVA5-50 and AVA5-50FX Cable</t>
+  </si>
+  <si>
+    <t>RG142TNM-CR</t>
+  </si>
+  <si>
+    <t>Type N Male for RG142 braided cable</t>
+  </si>
+  <si>
+    <t>300BPNM-C</t>
+  </si>
+  <si>
+    <t>Type N Male for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>300BPNM-C-CR</t>
+  </si>
+  <si>
+    <t>300APNM-CS8</t>
+  </si>
+  <si>
+    <t>400BPNR-C-CR</t>
+  </si>
+  <si>
+    <t>400BPTF-C</t>
   </si>
   <si>
     <t>TNC Female for CNT-400 braided cable</t>
   </si>
   <si>
-    <t>400BPNF-C</t>
-[...68 lines deleted...]
-    <t>N Male Right Angle for 1/2 in LDF4-50A cable</t>
+    <t>TA-HFHM</t>
+  </si>
+  <si>
+    <t>4.3-10 Female to 4.3-10 Male Low-PIM Adapter</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>L1PTM</t>
+  </si>
+  <si>
+    <t>TNC Male for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>L2TNF-PL</t>
+  </si>
+  <si>
+    <t>Type N Female Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>L2TDF-PL</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>L2TDM-PL</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Positive Lock for 3/8 in LDF2-50 cable</t>
+  </si>
+  <si>
+    <t>AL5NF-PSA</t>
+  </si>
+  <si>
+    <t>Type N Female Positive Stop™ for 7/8 in AVA5-50 cable</t>
+  </si>
+  <si>
+    <t>AL6DF-PSA</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Positive Stop™ for 1-1/4 in AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>AL7DF-PSA</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female Positive Stop™ for 1-5/8 in cable</t>
+  </si>
+  <si>
+    <t>F1TTM-C</t>
+  </si>
+  <si>
+    <t>TNC Male for 1/4 in FSJ1-50A cable</t>
+  </si>
+  <si>
+    <t>F1TSM-C</t>
+  </si>
+  <si>
+    <t>SMA Male for 1/4 in FSJ1-50A cable</t>
+  </si>
+  <si>
+    <t>F2PDR-C</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Right Angle for 3/8 in FSJ2 and PTS2 cable</t>
+  </si>
+  <si>
+    <t>F2TDM-PL</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Positive Lock for 3/8 in FSJ2-50 cable</t>
+  </si>
+  <si>
+    <t>F4DR-C</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Right Angle for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>F4PDMV2-C</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>F4PNMV2-HC</t>
+  </si>
+  <si>
+    <t>Type N Male for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>F4PDF-C</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female connector for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>L4DF-F</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4DM-F</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>R7PHF</t>
+  </si>
+  <si>
+    <t>Type 4.3-10 Female Low PIM for 1-5/8 in RCT RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>L1HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1/4 in LDF1-50 cable</t>
+  </si>
+  <si>
+    <t>LDF1-50 | LDF1-50 | MLOC</t>
+  </si>
+  <si>
+    <t>L4HF-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Female for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4HMP-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male Push Pull for 1/2 in LDF4-50A cable.</t>
+  </si>
+  <si>
+    <t>L4HR-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male, right angle, for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>L4HF-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Female for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>L5HF-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Female for 7/8 in  LDF5-50A cable</t>
+  </si>
+  <si>
+    <t>LDF4-50A | LDF5-50A</t>
+  </si>
+  <si>
+    <t>L5HM-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 7/8 in  LDF5-50A cable</t>
+  </si>
+  <si>
+    <t>LS2HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for LSF2-50 cable</t>
+  </si>
+  <si>
+    <t>LSF2-50 | MLOC</t>
+  </si>
+  <si>
+    <t>SMALL-CAPKIT</t>
+  </si>
+  <si>
+    <t>Female End Cap Assembly for 4.3-10 series and 4.1-9.5 Din, work torque 5-8N/M.</t>
+  </si>
+  <si>
+    <t>78EZHF</t>
+  </si>
+  <si>
+    <t>4.3-10 Female EZfit® Connector for 7/8 in  AVA5-50 and  AVA5-50FX cable.</t>
+  </si>
+  <si>
+    <t>A5HM-D</t>
+  </si>
+  <si>
+    <t>D-Class 4.3-10 Male for 7/8 in  AVA5-50 and AVA5-50FX cable</t>
+  </si>
+  <si>
+    <t>A6HF-S</t>
+  </si>
+  <si>
+    <t>4.3-10 Female for 1-1/4 in AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>F1HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1/4 in FSJ1-50A cable</t>
+  </si>
+  <si>
+    <t>FSJ1-50A | FSJ1-50A</t>
+  </si>
+  <si>
+    <t>F2HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 3/8 in FSJ2-50 cable</t>
+  </si>
+  <si>
+    <t>F4HF-D</t>
+  </si>
+  <si>
+    <t>F4HR-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male, right angle, for 1/2 in FSJ4-50B cable</t>
+  </si>
+  <si>
+    <t>L4NF-F</t>
+  </si>
+  <si>
+    <t>N Female for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>F4HM-F</t>
+  </si>
+  <si>
+    <t>L4HR-F</t>
+  </si>
+  <si>
+    <t>4.3-10 Male, right angle for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>MLOC-CAPKIT</t>
+  </si>
+  <si>
+    <t>Female End Cap Assembly for MLOC, Quick lock</t>
+  </si>
+  <si>
+    <t>MLOC</t>
+  </si>
+  <si>
+    <t>400BPDM-CR</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male for CNT-400 and CNT-400-Flex braided cable</t>
+  </si>
+  <si>
+    <t>400BPNF-C-CR</t>
+  </si>
+  <si>
+    <t>400PBM-CR</t>
+  </si>
+  <si>
+    <t>BNC Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>400BPNM-C</t>
+  </si>
+  <si>
+    <t>400PDR-CR</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Right Angle for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>400PUM</t>
+  </si>
+  <si>
+    <t>UHF Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>400PSM-CR</t>
+  </si>
+  <si>
+    <t>SMA Male for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>L4DR-PS</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male Right Angle Positive Stop™ for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4HM-D</t>
+  </si>
+  <si>
+    <t>4.3-10 Male for 1/2 in AL4RPV-50, LDF4-50A, HL4RPV-50 cable</t>
+  </si>
+  <si>
+    <t>L4NR-PS</t>
+  </si>
+  <si>
+    <t>Type N Male Right Angle Positive Stop™ for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>L4PNM-H</t>
+  </si>
+  <si>
+    <t>Type N Male for 1/2 in LDF4-50A cable. Only available through distribution</t>
+  </si>
+  <si>
+    <t>L4PNF-BH</t>
+  </si>
+  <si>
+    <t>Type N Female Bulkhead for 1/2 in LDF4-50A cable</t>
+  </si>
+  <si>
+    <t>NEX10-CAPKIT</t>
+  </si>
+  <si>
+    <t>Female End Cap Assembly for Nex10 series, work torque 1.5-3N·M. (When mate with NEX10 Female Connector, use the straight Screwdriver tool and Diemnsion is : 1.2X8.0MM)</t>
+  </si>
+  <si>
+    <t>R7PNF</t>
+  </si>
+  <si>
+    <t>Type N Female  Low PIM Positive Stop™ for 1-5/8 in RCT RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>R7PDF</t>
+  </si>
+  <si>
+    <t>7-16 DIN Female  Low PIM for 1-5/8 in RCT RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>R7PNM</t>
+  </si>
+  <si>
+    <t>Type N Male Low PIM for 1-5/8 in RCT RADIAX® Radiating cable</t>
   </si>
   <si>
     <t>78EZNM</t>
   </si>
   <si>
     <t>Type N Male EZfit® for 7/8 in FXL-780, AVA5-50, and AVA5-50FX cable</t>
   </si>
   <si>
-    <t>AL5NF-PSA</t>
-[...14 lines deleted...]
-    <t>7-16 DIN Female Positive Stop™ for 1-5/8 in cable</t>
+    <t>B2BYM-PCB</t>
+  </si>
+  <si>
+    <t>1.5-3.5 Male Straight B2B, PCB Type</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641793</t>
+  </si>
+  <si>
+    <t>7641793</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641794</t>
+  </si>
+  <si>
+    <t>7641794</t>
+  </si>
+  <si>
+    <t>114EZDM</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male EZfit® for 1-1/4 in FXL1480 and AVA6-50 cable</t>
+  </si>
+  <si>
+    <t>158EZNM</t>
+  </si>
+  <si>
+    <t>Type N Male EZfit® for 1-5/8 in FXL-1873 and AVA7-50 cable</t>
+  </si>
+  <si>
+    <t>158EZDM</t>
+  </si>
+  <si>
+    <t>7-16 DIN Male EZfit® for 1-5/8 in FXL-1873 and AVA7-50 cable</t>
+  </si>
+  <si>
+    <t>41SP</t>
+  </si>
+  <si>
+    <t>UHF Male for 1/4 in FSJ1-50A cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7603985</t>
+  </si>
+  <si>
+    <t>7603985</t>
+  </si>
+  <si>
+    <t>QMA Bulkhead Female for 0.085 in CF085-50 cable</t>
   </si>
   <si>
     <t>AL5DF-PSA</t>
   </si>
   <si>
     <t>7-16 DIN Female Positive Stop™ for 7/8 in AVA5-50 cable</t>
   </si>
   <si>
     <t>AL7DM-PSA</t>
   </si>
   <si>
     <t>7-16 DIN Male Positive Stop™ for 1-5/8 in cable</t>
   </si>
   <si>
     <t>AL7E158-PS</t>
   </si>
   <si>
     <t>1-5/8 in EIA Flange for 1-5/8 in AVA7-50, AL7-50 and LDF7-50 cable</t>
   </si>
   <si>
     <t>AL7E78-PS</t>
   </si>
   <si>
     <t>7/8 in EIA Flange Positive Stop™ for 1-5/8 in AVA7-50, AL7-50 and LDF7-50A coaxial cable</t>
   </si>
@@ -713,443 +1103,50 @@
     <t>C085QM</t>
   </si>
   <si>
     <t>QMA Male for 0.085 in CF085-50 cable</t>
   </si>
   <si>
     <t>F1PNF</t>
   </si>
   <si>
     <t>Type N Female for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1TDM-C</t>
   </si>
   <si>
     <t>7-16 DIN Male for 1/4 in FSJ1-50A cable</t>
   </si>
   <si>
     <t>F1TNM-HC</t>
   </si>
   <si>
     <t>F1TQM-HC</t>
   </si>
   <si>
     <t>QMA Male connector for 1/4 in FSJ1-50A cable</t>
-  </si>
-[...391 lines deleted...]
-    <t>7641794</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1250,75 +1247,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J166" totalsRowShown="0">
-  <autoFilter ref="A1:J166"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J165" totalsRowShown="0">
+  <autoFilter ref="A1:J165"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641792" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezdm" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78eznf" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal6dm-psa" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5nm-psa" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7nm-psa" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5dm-psa" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7nf-psa" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085qmr" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085sfpm" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc141nm-10" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1mu" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnf-bhc" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnm-hf" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tbm-c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsr" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsr-hf" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tnr-hc" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pnf-c" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pdf-c" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2tnm-pl" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4nr-hc" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pnf-c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7phm" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2hm-d" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemsmall-m-capkit" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezhm" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema5hf-d" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema7hf-s" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hm-f" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemrg142psm-cr" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnr-c" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bptr-c" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300pbm-cr" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pi" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pi-f" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-si" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7578477" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnm-pl" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnm-pl-g" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1pnf-bh" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tdf-pl" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tdm-pl" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnf-pl" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnr-pl" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tsm-pl" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnm-pl" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnr-pl" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tsm-pl" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4e78-ps" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pdf-bhc" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tnm-psa" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tdf-psa" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tdm-psa" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tnf-psa" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pdm" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114eznf" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114eznm" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114ezdf" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158eznf" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158ezdf" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezdf" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300psm-c-cr" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300ptm-c" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnm-c-cr" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptr-c" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnm-cr" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnr-c" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400apnm-cs8" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpdm-c" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptf-c-cr" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnf-c" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptm-c" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400phm-c-cr" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300pnf-c-cr" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema6hm-s" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema7hm-s" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1hr-d" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hm-d" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hmp-d" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hf-s" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nm-f" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nr-f" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78eznm" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5nf-psa" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal6df-psa" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7df-psa" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5df-psa" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7dm-psa" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7e158-ps" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7e78-ps" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5e78-ps" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085asm" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085asr" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085qm" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnf" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tdm-c" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tnm-hc" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tqm-hc" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1ttm-c" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsm-c" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pdr-c" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2tdm-pl" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4dr-c" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pdmv2-c" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pnmv2-hc" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pdf-c" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4df-f" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4dm-f" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7phf" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1hm-d" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hf-s" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hmp-d" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hr-d" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hf-d" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml5hf-s" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml5hm-s" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemls2hm-d" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemsmall-capkit" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezhf" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1hm-d" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2hm-d" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hf-d" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hr-d" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nf-f" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hm-f" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hr-f" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema5hm-d" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema6hf-s" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemmloc-capkit" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemrg142tnm-cr" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnm-c" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnm-c-cr" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pcb" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemta-hfhm" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1ptm" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnf-pl" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tdf-pl" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tdm-pl" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4dr-ps" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hm-d" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nr-ps" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pnm-h" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pnf-bh" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemnex10-capkit" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pnf" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pdf" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pnm" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114ezdm" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158eznm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158ezdm" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item41sp" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7603985" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300apnm-cs8" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnr-c-cr" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptf-c" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpdm-cr" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnf-c-cr" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pbm-cr" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnm-c" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pdr-cr" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pum" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400psm-cr" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641793" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641794" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tnf-psa" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pdm" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158ezdf" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pi-f" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemrg142psm-cr" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnr-c" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bptr-c" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300pbm-cr" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300psm-c-cr" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300ptm-c" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnm-c-cr" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptr-c" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnr-c" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400apnm-cs8" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpdm-c" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-si" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptm-c" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400phm-c-cr" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300pnf-c-cr" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1pnf-bh" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tdf-pl" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tdm-pl" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnf-pl" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnr-pl" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnm-pl" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnr-pl" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tsm-pl" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4e78-ps" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641792" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tdm-psa" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114eznf" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114eznm" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114ezdf" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158eznf" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezdf" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezdm" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78eznf" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal6dm-psa" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5nm-psa" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7nm-psa" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5dm-psa" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7nf-psa" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085qmr" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085sfpm" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc141nm-10" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1mu" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnf-bhc" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnm-hf" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tbm-c" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsr" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsr-hf" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tnr-hc" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnf-c" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7578477" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnm-pl" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tnm-pl-g" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1tsm-pl" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pdf-bhc" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tnm-psa" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4tdf-psa" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pi" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pnf-c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pdf-c" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2tnm-pl" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4nr-hc" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pnf-c" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7phm" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2hm-d" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemsmall-m-capkit" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezhm" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema5hf-d" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema7hf-s" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema6hm-s" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema7hm-s" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1hr-d" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hm-d" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hmp-d" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hf-s" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nm-f" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nr-f" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hm-f" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7513045-fx" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemrg142tnm-cr" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnm-c" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300bpnm-c-cr" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item300apnm-cs8" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnr-c-cr" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bptf-c" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemta-hfhm" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1ptm" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tnf-pl" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tdf-pl" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml2tdm-pl" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5nf-psa" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal6df-psa" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7df-psa" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1ttm-c" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tsm-c" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2pdr-c" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2tdm-pl" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4dr-c" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pdmv2-c" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pnmv2-hc" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4pdf-c" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4df-f" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4dm-f" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7phf" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml1hm-d" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hf-s" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hmp-d" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hr-d" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hf-d" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml5hf-s" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml5hm-s" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemls2hm-d" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemsmall-capkit" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78ezhf" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema5hm-d" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itema6hf-s" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1hm-d" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf2hm-d" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hf-d" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hr-d" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nf-f" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf4hm-f" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hr-f" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemmloc-capkit" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpdm-cr" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnf-c-cr" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pbm-cr" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400bpnm-c" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pdr-cr" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400pum" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item400psm-cr" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4dr-ps" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4hm-d" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4nr-ps" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pnm-h" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/iteml4pnf-bh" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemnex10-capkit" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pnf" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pdf" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemr7pnm" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item78eznm" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemb2bym-pcb" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641793" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7641794" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item114ezdm" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158eznm" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item158ezdm" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item41sp" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/item7603985" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5df-psa" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7dm-psa" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7e158-ps" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal7e78-ps" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemal5e78-ps" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085asm" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085asr" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemc085qm" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1pnf" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tdm-c" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tnm-hc" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/rf-connectors/itemf1tqm-hc" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J166"/>
+  <dimension ref="A1:J165"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="18.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="152.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="41" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="30" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1328,3326 +1325,3311 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C2" t="s">
+        <v>11</v>
+      </c>
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="F2" t="s">
         <v>13</v>
       </c>
+      <c r="G2" t="s">
+        <v>14</v>
+      </c>
       <c r="H2" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="12.75">
       <c r="A3" s="1" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
+        <v>15</v>
+      </c>
+      <c r="J3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H6" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" t="s">
         <v>29</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="H7" t="s">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H9" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="G10" t="s">
         <v>38</v>
       </c>
+      <c r="F10" t="s">
+        <v>29</v>
+      </c>
       <c r="H10" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
-      <c r="G11" t="s">
-        <v>38</v>
+      <c r="F11" t="s">
+        <v>29</v>
       </c>
       <c r="H11" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
         <v>42</v>
       </c>
+      <c r="F12" t="s">
+        <v>29</v>
+      </c>
       <c r="G12" t="s">
         <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="F13" t="s">
         <v>46</v>
       </c>
-      <c r="G13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H13" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="C14" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="F14" t="s">
         <v>46</v>
       </c>
-      <c r="G14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H14" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="C15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" t="s">
         <v>50</v>
       </c>
-      <c r="C15" t="s">
-[...2 lines deleted...]
-      <c r="D15" t="s">
+      <c r="F15" t="s">
         <v>51</v>
       </c>
-      <c r="F15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H15" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C16" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="H16" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C17" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
         <v>55</v>
       </c>
-      <c r="F17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H17" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
-      <c r="G18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C19" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F19" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>29</v>
       </c>
       <c r="H19" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>29</v>
       </c>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C21" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G21" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="H21" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D22" t="s">
+        <v>67</v>
+      </c>
+      <c r="F22" t="s">
+        <v>64</v>
+      </c>
+      <c r="G22" t="s">
         <v>65</v>
       </c>
-      <c r="F22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H22" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G23" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H23" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C24" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F24" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G24" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H24" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F25" t="s">
-        <v>73</v>
+        <v>64</v>
+      </c>
+      <c r="G25" t="s">
+        <v>65</v>
       </c>
       <c r="H25" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="C26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D26" t="s">
         <v>75</v>
       </c>
-      <c r="C26" t="s">
-[...2 lines deleted...]
-      <c r="D26" t="s">
+      <c r="F26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26" t="s">
         <v>76</v>
       </c>
-      <c r="F26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H26" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D27" t="s">
         <v>78</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>46</v>
+        <v>64</v>
+      </c>
+      <c r="G27" t="s">
+        <v>76</v>
       </c>
       <c r="H27" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D28" t="s">
         <v>80</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G28" t="s">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="H28" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
-        <v>84</v>
+        <v>82</v>
+      </c>
+      <c r="F29" t="s">
+        <v>64</v>
       </c>
       <c r="G29" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="H29" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>85</v>
       </c>
-      <c r="C30" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C31" t="s">
+        <v>11</v>
+      </c>
+      <c r="D31" t="s">
         <v>87</v>
       </c>
-      <c r="C31" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F31" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G31" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H31" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D32" t="s">
+        <v>89</v>
+      </c>
+      <c r="F32" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" t="s">
         <v>90</v>
       </c>
-      <c r="C32" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H32" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="F33" t="s">
-        <v>92</v>
+        <v>22</v>
+      </c>
+      <c r="G33" t="s">
+        <v>90</v>
       </c>
       <c r="H33" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="C34" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D34" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="F34" t="s">
-        <v>92</v>
+        <v>22</v>
+      </c>
+      <c r="G34" t="s">
+        <v>90</v>
       </c>
       <c r="H34" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C35" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F35" t="s">
-        <v>92</v>
+        <v>22</v>
+      </c>
+      <c r="G35" t="s">
+        <v>97</v>
       </c>
       <c r="H35" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C36" t="s">
+        <v>11</v>
+      </c>
+      <c r="D36" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" t="s">
+        <v>22</v>
+      </c>
+      <c r="G36" t="s">
         <v>100</v>
       </c>
-      <c r="C36" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H36" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D37" t="s">
         <v>102</v>
       </c>
-      <c r="C37" t="s">
-[...3 lines deleted...]
-        <v>101</v>
+      <c r="F37" t="s">
+        <v>22</v>
+      </c>
+      <c r="G37" t="s">
+        <v>100</v>
       </c>
       <c r="H37" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C38" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>104</v>
       </c>
+      <c r="F38" t="s">
+        <v>22</v>
+      </c>
+      <c r="G38" t="s">
+        <v>100</v>
+      </c>
       <c r="H38" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" t="s">
+        <v>11</v>
+      </c>
+      <c r="D39" t="s">
         <v>106</v>
       </c>
-      <c r="C39" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F39" t="s">
-        <v>73</v>
+        <v>13</v>
+      </c>
+      <c r="G39" t="s">
+        <v>90</v>
       </c>
       <c r="H39" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" t="s">
+        <v>11</v>
+      </c>
+      <c r="D40" t="s">
+        <v>108</v>
+      </c>
+      <c r="F40" t="s">
+        <v>13</v>
+      </c>
+      <c r="G40" t="s">
         <v>109</v>
       </c>
-      <c r="C40" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D41" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="F41" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G41" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="H41" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C42" t="s">
+        <v>11</v>
+      </c>
+      <c r="D42" t="s">
         <v>113</v>
       </c>
-      <c r="C42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F42" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G42" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="H42" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D43" t="s">
         <v>115</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F43" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G43" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="H43" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" t="s">
+        <v>11</v>
+      </c>
+      <c r="D44" t="s">
         <v>117</v>
       </c>
-      <c r="C44" t="s">
-[...2 lines deleted...]
-      <c r="D44" t="s">
+      <c r="G44" t="s">
         <v>118</v>
       </c>
-      <c r="F44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H44" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>120</v>
       </c>
-      <c r="F45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G45" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
       <c r="H45" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>122</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G46" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="H46" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C47" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F47" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G47" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="H47" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
+        <v>128</v>
+      </c>
+      <c r="F48" t="s">
+        <v>64</v>
+      </c>
+      <c r="G48" t="s">
         <v>126</v>
       </c>
-      <c r="F48" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C49" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D49" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="F49" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G49" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="H49" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D50" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="F50" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G50" t="s">
-        <v>77</v>
+        <v>126</v>
       </c>
       <c r="H50" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C51" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F51" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G51" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="H51" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C52" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>134</v>
       </c>
       <c r="F52" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G52" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="H52" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C53" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F53" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="G53" t="s">
-        <v>89</v>
+        <v>126</v>
       </c>
       <c r="H53" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F54" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="H54" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:8" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="F55" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="H55" t="s">
+        <v>143</v>
+      </c>
+      <c r="J55" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="F56" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="G56" t="s">
-        <v>89</v>
+        <v>65</v>
       </c>
       <c r="H56" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D57" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F57" t="s">
-        <v>73</v>
+        <v>64</v>
+      </c>
+      <c r="G57" t="s">
+        <v>65</v>
       </c>
       <c r="H57" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="F58" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="G58" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="H58" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="C59" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="F59" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="G59" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H59" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="F60" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G60" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="H60" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C61" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="F61" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="G61" t="s">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="H61" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C62" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>155</v>
+        <v>25</v>
       </c>
       <c r="H62" t="s">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>157</v>
       </c>
       <c r="F63" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="G63" t="s">
-        <v>18</v>
+        <v>158</v>
       </c>
       <c r="H63" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="C64" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" t="s">
+        <v>160</v>
+      </c>
+      <c r="F64" t="s">
+        <v>64</v>
+      </c>
+      <c r="G64" t="s">
         <v>158</v>
       </c>
-      <c r="C64" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H64" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C65" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="F65" t="s">
-        <v>92</v>
+        <v>64</v>
+      </c>
+      <c r="G65" t="s">
+        <v>158</v>
       </c>
       <c r="H65" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C66" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F66" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="G66" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="H66" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C67" t="s">
+        <v>11</v>
+      </c>
+      <c r="D67" t="s">
+        <v>167</v>
+      </c>
+      <c r="F67" t="s">
+        <v>64</v>
+      </c>
+      <c r="G67" t="s">
         <v>165</v>
       </c>
-      <c r="C67" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H67" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="68" spans="1:8" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C68" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
         <v>169</v>
       </c>
       <c r="F68" t="s">
-        <v>167</v>
+        <v>18</v>
       </c>
       <c r="H68" t="s">
-        <v>93</v>
+        <v>15</v>
+      </c>
+      <c r="J68" t="s">
+        <v>19</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C69" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
         <v>171</v>
       </c>
       <c r="F69" t="s">
-        <v>167</v>
+        <v>64</v>
+      </c>
+      <c r="G69" t="s">
+        <v>76</v>
       </c>
       <c r="H69" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D70" t="s">
         <v>173</v>
       </c>
       <c r="F70" t="s">
-        <v>174</v>
+        <v>64</v>
       </c>
       <c r="H70" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="C71" t="s">
+        <v>11</v>
+      </c>
+      <c r="D71" t="s">
         <v>175</v>
       </c>
-      <c r="C71" t="s">
-[...2 lines deleted...]
-      <c r="D71" t="s">
+      <c r="F71" t="s">
+        <v>64</v>
+      </c>
+      <c r="G71" t="s">
         <v>176</v>
       </c>
-      <c r="F71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H71" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C72" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D72" t="s">
         <v>178</v>
       </c>
-      <c r="F72" t="s">
-        <v>167</v>
+      <c r="G72" t="s">
+        <v>100</v>
       </c>
       <c r="H72" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D73" t="s">
         <v>180</v>
       </c>
       <c r="F73" t="s">
-        <v>167</v>
+        <v>64</v>
+      </c>
+      <c r="G73" t="s">
+        <v>97</v>
       </c>
       <c r="H73" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C74" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D74" t="s">
         <v>182</v>
       </c>
       <c r="F74" t="s">
-        <v>167</v>
+        <v>64</v>
+      </c>
+      <c r="G74" t="s">
+        <v>90</v>
       </c>
       <c r="H74" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C75" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
         <v>184</v>
       </c>
       <c r="F75" t="s">
-        <v>92</v>
+        <v>64</v>
+      </c>
+      <c r="G75" t="s">
+        <v>97</v>
       </c>
       <c r="H75" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C76" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
         <v>186</v>
       </c>
       <c r="F76" t="s">
-        <v>92</v>
+        <v>64</v>
+      </c>
+      <c r="G76" t="s">
+        <v>126</v>
       </c>
       <c r="H76" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C77" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
         <v>188</v>
       </c>
       <c r="F77" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G77" t="s">
-        <v>25</v>
+        <v>165</v>
       </c>
       <c r="H77" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>189</v>
       </c>
       <c r="C78" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>190</v>
       </c>
       <c r="F78" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G78" t="s">
-        <v>31</v>
+        <v>165</v>
       </c>
       <c r="H78" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>191</v>
       </c>
       <c r="C79" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>192</v>
       </c>
       <c r="F79" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G79" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="H79" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>193</v>
       </c>
       <c r="C80" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>194</v>
       </c>
       <c r="F80" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G80" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H80" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C81" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D81" t="s">
         <v>196</v>
       </c>
       <c r="F81" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G81" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H81" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C82" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D82" t="s">
         <v>198</v>
       </c>
       <c r="F82" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G82" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H82" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C83" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D83" t="s">
         <v>200</v>
       </c>
       <c r="F83" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G83" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="H83" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>201</v>
       </c>
       <c r="C84" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
         <v>202</v>
       </c>
       <c r="F84" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>29</v>
       </c>
       <c r="H84" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>203</v>
       </c>
       <c r="C85" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
         <v>204</v>
       </c>
       <c r="F85" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="H85" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>205</v>
       </c>
       <c r="C86" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="F86" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H86" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="C87" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="F87" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="H87" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="C88" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>210</v>
+        <v>48</v>
       </c>
       <c r="F88" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H88" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="C89" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="F89" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>46</v>
       </c>
       <c r="H89" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="C90" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>214</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="H90" t="s">
-        <v>19</v>
+        <v>212</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C91" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="F91" t="s">
-        <v>46</v>
+        <v>64</v>
+      </c>
+      <c r="G91" t="s">
+        <v>65</v>
       </c>
       <c r="H91" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C92" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F92" t="s">
-        <v>46</v>
+        <v>64</v>
+      </c>
+      <c r="G92" t="s">
+        <v>76</v>
       </c>
       <c r="H92" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C93" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D93" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="F93" t="s">
-        <v>24</v>
+        <v>64</v>
       </c>
       <c r="G93" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="H93" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C94" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D94" t="s">
-        <v>222</v>
+        <v>220</v>
+      </c>
+      <c r="F94" t="s">
+        <v>64</v>
       </c>
       <c r="G94" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="H94" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C95" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D95" t="s">
-        <v>224</v>
+        <v>222</v>
+      </c>
+      <c r="F95" t="s">
+        <v>13</v>
       </c>
       <c r="G95" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="H95" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="C96" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D96" t="s">
-        <v>226</v>
+        <v>224</v>
+      </c>
+      <c r="F96" t="s">
+        <v>13</v>
       </c>
       <c r="G96" t="s">
-        <v>38</v>
+        <v>90</v>
       </c>
       <c r="H96" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="C97" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D97" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="F97" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G97" t="s">
-        <v>47</v>
+        <v>97</v>
       </c>
       <c r="H97" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C98" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D98" t="s">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="F98" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G98" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H98" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="C99" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D99" t="s">
-        <v>51</v>
+        <v>230</v>
       </c>
       <c r="F99" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G99" t="s">
-        <v>47</v>
+        <v>126</v>
       </c>
       <c r="H99" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="C100" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" t="s">
         <v>232</v>
       </c>
-      <c r="C100" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F100" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G100" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="H100" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="C101" t="s">
+        <v>11</v>
+      </c>
+      <c r="D101" t="s">
         <v>234</v>
       </c>
-      <c r="C101" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F101" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G101" t="s">
-        <v>47</v>
+        <v>158</v>
       </c>
       <c r="H101" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="C102" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" t="s">
         <v>236</v>
       </c>
-      <c r="C102" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F102" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G102" t="s">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="H102" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
+      </c>
+      <c r="D103" t="s">
         <v>238</v>
       </c>
-      <c r="C103" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G103" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="H103" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="C104" t="s">
+        <v>11</v>
+      </c>
+      <c r="D104" t="s">
         <v>240</v>
       </c>
-      <c r="C104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G104" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="H104" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C105" t="s">
+        <v>11</v>
+      </c>
+      <c r="D105" t="s">
         <v>242</v>
       </c>
-      <c r="C105" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G105" t="s">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="H105" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="C106" t="s">
+        <v>11</v>
+      </c>
+      <c r="D106" t="s">
         <v>244</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G106" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H106" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>245</v>
+      </c>
+      <c r="C107" t="s">
+        <v>11</v>
+      </c>
+      <c r="D107" t="s">
         <v>246</v>
       </c>
-      <c r="C107" t="s">
-[...2 lines deleted...]
-      <c r="D107" t="s">
+      <c r="F107" t="s">
+        <v>64</v>
+      </c>
+      <c r="G107" t="s">
+        <v>14</v>
+      </c>
+      <c r="H107" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" ht="12.75">
+      <c r="A108" s="1" t="s">
         <v>247</v>
       </c>
-      <c r="F107" t="s">
-[...10 lines deleted...]
-      <c r="A108" s="1" t="s">
+      <c r="C108" t="s">
+        <v>11</v>
+      </c>
+      <c r="D108" t="s">
         <v>248</v>
       </c>
-      <c r="C108" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="H108" t="s">
+        <v>15</v>
+      </c>
+      <c r="J108" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="C109" t="s">
+        <v>11</v>
+      </c>
+      <c r="D109" t="s">
         <v>250</v>
       </c>
-      <c r="C109" t="s">
-[...2 lines deleted...]
-      <c r="D109" t="s">
+      <c r="F109" t="s">
+        <v>64</v>
+      </c>
+      <c r="G109" t="s">
         <v>251</v>
       </c>
-      <c r="F109" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H109" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
         <v>252</v>
       </c>
       <c r="C110" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D110" t="s">
         <v>253</v>
       </c>
       <c r="F110" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G110" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H110" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="111" spans="1:10" ht="12.75">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
         <v>254</v>
       </c>
       <c r="C111" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D111" t="s">
         <v>255</v>
       </c>
       <c r="F111" t="s">
-        <v>73</v>
+        <v>64</v>
+      </c>
+      <c r="G111" t="s">
+        <v>14</v>
       </c>
       <c r="H111" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
         <v>256</v>
       </c>
       <c r="C112" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D112" t="s">
         <v>257</v>
       </c>
       <c r="F112" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G112" t="s">
-        <v>258</v>
+        <v>14</v>
       </c>
       <c r="H112" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="C113" t="s">
+        <v>11</v>
+      </c>
+      <c r="D113" t="s">
         <v>259</v>
       </c>
-      <c r="C113" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F113" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G113" t="s">
-        <v>89</v>
+        <v>14</v>
       </c>
       <c r="H113" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C114" t="s">
+        <v>11</v>
+      </c>
+      <c r="D114" t="s">
         <v>261</v>
       </c>
-      <c r="C114" t="s">
-[...2 lines deleted...]
-      <c r="D114" t="s">
+      <c r="G114" t="s">
         <v>262</v>
       </c>
-      <c r="F114" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H114" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>263</v>
       </c>
       <c r="C115" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
         <v>264</v>
       </c>
-      <c r="F115" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G115" t="s">
-        <v>89</v>
+        <v>262</v>
       </c>
       <c r="H115" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
         <v>265</v>
       </c>
       <c r="C116" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
         <v>266</v>
       </c>
       <c r="F116" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G116" t="s">
-        <v>89</v>
+        <v>267</v>
       </c>
       <c r="H116" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C117" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D117" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="G117" t="s">
         <v>269</v>
       </c>
+      <c r="F117" t="s">
+        <v>64</v>
+      </c>
       <c r="H117" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
         <v>270</v>
       </c>
       <c r="C118" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D118" t="s">
         <v>271</v>
       </c>
+      <c r="F118" t="s">
+        <v>64</v>
+      </c>
       <c r="G118" t="s">
-        <v>269</v>
+        <v>100</v>
       </c>
       <c r="H118" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
         <v>272</v>
       </c>
       <c r="C119" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D119" t="s">
         <v>273</v>
       </c>
-      <c r="F119" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G119" t="s">
-        <v>274</v>
+        <v>100</v>
       </c>
       <c r="H119" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="C120" t="s">
+        <v>11</v>
+      </c>
+      <c r="D120" t="s">
         <v>275</v>
       </c>
-      <c r="C120" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F120" t="s">
-        <v>46</v>
+        <v>64</v>
+      </c>
+      <c r="G120" t="s">
+        <v>90</v>
       </c>
       <c r="H120" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="C121" t="s">
+        <v>11</v>
+      </c>
+      <c r="D121" t="s">
         <v>277</v>
       </c>
-      <c r="C121" t="s">
-[...2 lines deleted...]
-      <c r="D121" t="s">
+      <c r="F121" t="s">
+        <v>64</v>
+      </c>
+      <c r="G121" t="s">
         <v>278</v>
       </c>
-      <c r="F121" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H121" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>279</v>
       </c>
       <c r="C122" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
         <v>280</v>
       </c>
       <c r="F122" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G122" t="s">
-        <v>281</v>
+        <v>158</v>
       </c>
       <c r="H122" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="C123" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D123" t="s">
-        <v>283</v>
+        <v>192</v>
       </c>
       <c r="F123" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G123" t="s">
-        <v>61</v>
+        <v>165</v>
       </c>
       <c r="H123" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="C124" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>198</v>
+        <v>283</v>
       </c>
       <c r="F124" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G124" t="s">
-        <v>68</v>
+        <v>165</v>
       </c>
       <c r="H124" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
+      </c>
+      <c r="D125" t="s">
         <v>285</v>
       </c>
-      <c r="C125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F125" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G125" t="s">
-        <v>68</v>
+        <v>14</v>
       </c>
       <c r="H125" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C126" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>288</v>
+        <v>188</v>
       </c>
       <c r="F126" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G126" t="s">
-        <v>89</v>
+        <v>165</v>
       </c>
       <c r="H126" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
+      </c>
+      <c r="D127" t="s">
+        <v>288</v>
+      </c>
+      <c r="F127" t="s">
+        <v>64</v>
+      </c>
+      <c r="G127" t="s">
+        <v>14</v>
+      </c>
+      <c r="H127" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="12.75">
+      <c r="A128" s="1" t="s">
         <v>289</v>
       </c>
-      <c r="C127" t="s">
-[...16 lines deleted...]
-      <c r="A128" s="1" t="s">
+      <c r="C128" t="s">
+        <v>11</v>
+      </c>
+      <c r="D128" t="s">
         <v>290</v>
       </c>
-      <c r="C128" t="s">
-[...2 lines deleted...]
-      <c r="D128" t="s">
+      <c r="F128" t="s">
+        <v>64</v>
+      </c>
+      <c r="G128" t="s">
         <v>291</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
         <v>292</v>
       </c>
       <c r="C129" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D129" t="s">
         <v>293</v>
       </c>
-      <c r="G129" t="s">
-        <v>18</v>
+      <c r="F129" t="s">
+        <v>29</v>
       </c>
       <c r="H129" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
         <v>294</v>
       </c>
       <c r="C130" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D130" t="s">
-        <v>295</v>
+        <v>139</v>
       </c>
       <c r="F130" t="s">
         <v>46</v>
       </c>
-      <c r="G130" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H130" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="131" spans="1:7" ht="12.75">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="C131" t="s">
+        <v>11</v>
+      </c>
+      <c r="D131" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
       <c r="F131" t="s">
         <v>46</v>
       </c>
-      <c r="G131" t="s">
-        <v>298</v>
+      <c r="H131" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
       <c r="C132" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D132" t="s">
-        <v>300</v>
+        <v>42</v>
       </c>
       <c r="F132" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="H132" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="C133" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D133" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="F133" t="s">
-        <v>92</v>
+        <v>46</v>
       </c>
       <c r="H133" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="C134" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D134" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F134" t="s">
-        <v>92</v>
+        <v>29</v>
       </c>
       <c r="H134" t="s">
-        <v>93</v>
+        <v>30</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C135" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D135" t="s">
-        <v>305</v>
+        <v>303</v>
+      </c>
+      <c r="F135" t="s">
+        <v>29</v>
       </c>
       <c r="H135" t="s">
-        <v>14</v>
+        <v>30</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="C136" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D136" t="s">
-        <v>307</v>
+        <v>305</v>
+      </c>
+      <c r="F136" t="s">
+        <v>64</v>
+      </c>
+      <c r="G136" t="s">
+        <v>14</v>
       </c>
       <c r="H136" t="s">
-        <v>308</v>
+        <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="C137" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="F137" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G137" t="s">
-        <v>111</v>
+        <v>14</v>
       </c>
       <c r="H137" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="C138" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F138" t="s">
-        <v>46</v>
+        <v>13</v>
       </c>
       <c r="G138" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H138" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="C139" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D139" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="F139" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G139" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H139" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="C140" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="F140" t="s">
-        <v>46</v>
+        <v>64</v>
       </c>
       <c r="G140" t="s">
-        <v>77</v>
+        <v>14</v>
       </c>
       <c r="H140" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="C141" t="s">
+        <v>11</v>
+      </c>
+      <c r="D141" t="s">
+        <v>315</v>
+      </c>
+      <c r="F141" t="s">
+        <v>64</v>
+      </c>
+      <c r="H141" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="12.75">
+      <c r="A142" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="C142" t="s">
+        <v>11</v>
+      </c>
+      <c r="D142" t="s">
         <v>317</v>
       </c>
-      <c r="C141" t="s">
-[...2 lines deleted...]
-      <c r="D141" t="s">
+      <c r="F142" t="s">
+        <v>18</v>
+      </c>
+      <c r="H142" t="s">
+        <v>15</v>
+      </c>
+      <c r="J142" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="12.75">
+      <c r="A143" s="1" t="s">
         <v>318</v>
       </c>
-      <c r="F141" t="s">
-[...5 lines deleted...]
-      <c r="H141" t="s">
+      <c r="C143" t="s">
+        <v>11</v>
+      </c>
+      <c r="D143" t="s">
+        <v>319</v>
+      </c>
+      <c r="F143" t="s">
+        <v>18</v>
+      </c>
+      <c r="H143" t="s">
+        <v>15</v>
+      </c>
+      <c r="J143" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="12.75">
-[...6 lines deleted...]
-      <c r="D142" t="s">
+    <row r="144" spans="1:10" ht="12.75">
+      <c r="A144" s="1" t="s">
         <v>320</v>
       </c>
-      <c r="F142" t="s">
-[...10 lines deleted...]
-      <c r="A143" s="1" t="s">
+      <c r="C144" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" t="s">
         <v>321</v>
       </c>
-      <c r="C143" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F144" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>18</v>
       </c>
       <c r="H144" t="s">
+        <v>15</v>
+      </c>
+      <c r="J144" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="C145" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="F145" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="G145" t="s">
-        <v>89</v>
+        <v>100</v>
       </c>
       <c r="H145" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="C146" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" t="s">
+        <v>325</v>
+      </c>
+      <c r="H146" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" ht="12.75">
+      <c r="A147" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C146" t="s">
-[...13 lines deleted...]
-      <c r="A147" s="1" t="s">
+      <c r="C147" t="s">
+        <v>11</v>
+      </c>
+      <c r="D147" t="s">
+        <v>85</v>
+      </c>
+      <c r="H147" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" ht="12.75">
+      <c r="A148" s="1" t="s">
         <v>329</v>
       </c>
-      <c r="C147" t="s">
-[...2 lines deleted...]
-      <c r="D147" t="s">
+      <c r="C148" t="s">
+        <v>11</v>
+      </c>
+      <c r="D148" t="s">
+        <v>85</v>
+      </c>
+      <c r="H148" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" ht="12.75">
+      <c r="A149" s="1" t="s">
         <v>330</v>
       </c>
-      <c r="F147" t="s">
-[...10 lines deleted...]
-      <c r="A148" s="1" t="s">
+      <c r="C149" t="s">
+        <v>11</v>
+      </c>
+      <c r="D149" t="s">
         <v>331</v>
       </c>
-      <c r="C148" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="F149" t="s">
-        <v>73</v>
+        <v>22</v>
+      </c>
+      <c r="G149" t="s">
+        <v>90</v>
       </c>
       <c r="H149" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>15</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C150" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="F150" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G150" t="s">
-        <v>25</v>
+        <v>97</v>
       </c>
       <c r="H150" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="C151" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="F151" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="G151" t="s">
-        <v>31</v>
+        <v>97</v>
       </c>
       <c r="H151" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="C152" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>340</v>
-[...5 lines deleted...]
-        <v>31</v>
+        <v>337</v>
       </c>
       <c r="H152" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>341</v>
+        <v>339</v>
       </c>
       <c r="C153" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>342</v>
+        <v>340</v>
+      </c>
+      <c r="G153" t="s">
+        <v>118</v>
       </c>
       <c r="H153" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C154" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>345</v>
+        <v>342</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
       </c>
       <c r="G154" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="H154" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="C155" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>302</v>
+        <v>344</v>
       </c>
       <c r="F155" t="s">
-        <v>92</v>
+        <v>13</v>
+      </c>
+      <c r="G155" t="s">
+        <v>97</v>
       </c>
       <c r="H155" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="C156" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>171</v>
+        <v>346</v>
       </c>
       <c r="F156" t="s">
-        <v>167</v>
+        <v>64</v>
       </c>
       <c r="H156" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="C157" t="s">
+        <v>11</v>
+      </c>
+      <c r="D157" t="s">
         <v>348</v>
       </c>
-      <c r="C157" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F157" t="s">
-        <v>167</v>
+        <v>64</v>
       </c>
       <c r="H157" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
         <v>349</v>
       </c>
       <c r="C158" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
         <v>350</v>
       </c>
       <c r="F158" t="s">
-        <v>92</v>
+        <v>13</v>
+      </c>
+      <c r="G158" t="s">
+        <v>109</v>
       </c>
       <c r="H158" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
         <v>351</v>
       </c>
       <c r="C159" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D159" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>352</v>
+      </c>
+      <c r="G159" t="s">
+        <v>118</v>
       </c>
       <c r="H159" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C160" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D160" t="s">
-        <v>353</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>354</v>
+      </c>
+      <c r="G160" t="s">
+        <v>118</v>
       </c>
       <c r="H160" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="C161" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D161" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>356</v>
+      </c>
+      <c r="G161" t="s">
+        <v>118</v>
       </c>
       <c r="H161" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="C162" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D162" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F162" t="s">
-        <v>167</v>
+        <v>64</v>
+      </c>
+      <c r="G162" t="s">
+        <v>126</v>
       </c>
       <c r="H162" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="C163" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D163" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F163" t="s">
-        <v>92</v>
+        <v>64</v>
+      </c>
+      <c r="G163" t="s">
+        <v>126</v>
       </c>
       <c r="H163" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="C164" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D164" t="s">
-        <v>360</v>
+        <v>130</v>
       </c>
       <c r="F164" t="s">
-        <v>92</v>
+        <v>64</v>
+      </c>
+      <c r="G164" t="s">
+        <v>126</v>
       </c>
       <c r="H164" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
         <v>362</v>
       </c>
       <c r="C165" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>13</v>
+        <v>363</v>
+      </c>
+      <c r="F165" t="s">
+        <v>64</v>
+      </c>
+      <c r="G165" t="s">
+        <v>126</v>
       </c>
       <c r="H165" t="s">
-        <v>14</v>
-[...13 lines deleted...]
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="7641792"/>
-[...163 lines deleted...]
-    <hyperlink ref="A166" r:id="rId165" display="7641794"/>
+    <hyperlink ref="A2" r:id="rId1" display="L4TNF-PSA"/>
+    <hyperlink ref="A3" r:id="rId2" display="R7PDM"/>
+    <hyperlink ref="A4" r:id="rId3" display="158EZDF"/>
+    <hyperlink ref="A5" r:id="rId4" display="B2BYM-PI-F"/>
+    <hyperlink ref="A6" r:id="rId5" display="RG142PSM-CR"/>
+    <hyperlink ref="A7" r:id="rId6" display="300BPNR-C"/>
+    <hyperlink ref="A8" r:id="rId7" display="300BPTR-C"/>
+    <hyperlink ref="A9" r:id="rId8" display="300PBM-CR"/>
+    <hyperlink ref="A10" r:id="rId9" display="300PSM-C-CR"/>
+    <hyperlink ref="A11" r:id="rId10" display="300PTM-C"/>
+    <hyperlink ref="A12" r:id="rId11" display="400BPNM-C-CR"/>
+    <hyperlink ref="A13" r:id="rId12" display="400BPTR-C"/>
+    <hyperlink ref="A14" r:id="rId13" display="400BPNR-C"/>
+    <hyperlink ref="A15" r:id="rId14" display="400APNM-CS8"/>
+    <hyperlink ref="A16" r:id="rId15" display="400BPDM-C"/>
+    <hyperlink ref="A17" r:id="rId16" display="B2BYM-SI"/>
+    <hyperlink ref="A18" r:id="rId17" display="400BPTM-C"/>
+    <hyperlink ref="A19" r:id="rId18" display="400PHM-C-CR"/>
+    <hyperlink ref="A20" r:id="rId19" display="300PNF-C-CR"/>
+    <hyperlink ref="A21" r:id="rId20" display="L1PNF-BH"/>
+    <hyperlink ref="A22" r:id="rId21" display="L1TDF-PL"/>
+    <hyperlink ref="A23" r:id="rId22" display="L1TDM-PL"/>
+    <hyperlink ref="A24" r:id="rId23" display="L1TNF-PL"/>
+    <hyperlink ref="A25" r:id="rId24" display="L1TNR-PL"/>
+    <hyperlink ref="A26" r:id="rId25" display="L2TNM-PL"/>
+    <hyperlink ref="A27" r:id="rId26" display="L2TNR-PL"/>
+    <hyperlink ref="A28" r:id="rId27" display="L2TSM-PL"/>
+    <hyperlink ref="A29" r:id="rId28" display="L4E78-PS"/>
+    <hyperlink ref="A30" r:id="rId29" display="7641792"/>
+    <hyperlink ref="A31" r:id="rId30" display="L4TDM-PSA"/>
+    <hyperlink ref="A32" r:id="rId31" display="114EZNF"/>
+    <hyperlink ref="A33" r:id="rId32" display="114EZNM"/>
+    <hyperlink ref="A34" r:id="rId33" display="114EZDF"/>
+    <hyperlink ref="A35" r:id="rId34" display="158EZNF"/>
+    <hyperlink ref="A36" r:id="rId35" display="78EZDF"/>
+    <hyperlink ref="A37" r:id="rId36" display="78EZDM"/>
+    <hyperlink ref="A38" r:id="rId37" display="78EZNF"/>
+    <hyperlink ref="A39" r:id="rId38" display="AL6DM-PSA"/>
+    <hyperlink ref="A40" r:id="rId39" display="AL5NM-PSA"/>
+    <hyperlink ref="A41" r:id="rId40" display="AL7NM-PSA"/>
+    <hyperlink ref="A42" r:id="rId41" display="AL5DM-PSA"/>
+    <hyperlink ref="A43" r:id="rId42" display="AL7NF-PSA"/>
+    <hyperlink ref="A44" r:id="rId43" display="C085QMR"/>
+    <hyperlink ref="A45" r:id="rId44" display="C085SFPM"/>
+    <hyperlink ref="A46" r:id="rId45" display="C141NM-10"/>
+    <hyperlink ref="A47" r:id="rId46" display="F1MU"/>
+    <hyperlink ref="A48" r:id="rId47" display="F1PNF-BHC"/>
+    <hyperlink ref="A49" r:id="rId48" display="F1PNM-HF"/>
+    <hyperlink ref="A50" r:id="rId49" display="F1TBM-C"/>
+    <hyperlink ref="A51" r:id="rId50" display="F1TSR"/>
+    <hyperlink ref="A52" r:id="rId51" display="F1TSR-HF"/>
+    <hyperlink ref="A53" r:id="rId52" display="F1TNR-HC"/>
+    <hyperlink ref="A54" r:id="rId53" display="400BPNF-C"/>
+    <hyperlink ref="A55" r:id="rId54" display="7578477"/>
+    <hyperlink ref="A56" r:id="rId55" display="L1TNM-PL"/>
+    <hyperlink ref="A57" r:id="rId56" display="L1TNM-PL-G"/>
+    <hyperlink ref="A58" r:id="rId57" display="L1TSM-PL"/>
+    <hyperlink ref="A59" r:id="rId58" display="L4PDF-BHC"/>
+    <hyperlink ref="A60" r:id="rId59" display="L4TNM-PSA"/>
+    <hyperlink ref="A61" r:id="rId60" display="L4TDF-PSA"/>
+    <hyperlink ref="A62" r:id="rId61" display="B2BYM-PI"/>
+    <hyperlink ref="A63" r:id="rId62" display="F2PNF-C"/>
+    <hyperlink ref="A64" r:id="rId63" display="F2PDF-C"/>
+    <hyperlink ref="A65" r:id="rId64" display="F2TNM-PL"/>
+    <hyperlink ref="A66" r:id="rId65" display="F4NR-HC"/>
+    <hyperlink ref="A67" r:id="rId66" display="F4PNF-C"/>
+    <hyperlink ref="A68" r:id="rId67" display="R7PHM"/>
+    <hyperlink ref="A69" r:id="rId68" display="L2HM-D"/>
+    <hyperlink ref="A70" r:id="rId69" display="SMALL-M-CAPKIT"/>
+    <hyperlink ref="A71" r:id="rId70" display="78EZHM"/>
+    <hyperlink ref="A72" r:id="rId71" display="A5HF-D"/>
+    <hyperlink ref="A73" r:id="rId72" display="A7HF-S"/>
+    <hyperlink ref="A74" r:id="rId73" display="A6HM-S"/>
+    <hyperlink ref="A75" r:id="rId74" display="A7HM-S"/>
+    <hyperlink ref="A76" r:id="rId75" display="F1HR-D"/>
+    <hyperlink ref="A77" r:id="rId76" display="F4HM-D"/>
+    <hyperlink ref="A78" r:id="rId77" display="F4HMP-D"/>
+    <hyperlink ref="A79" r:id="rId78" display="F4HF-S"/>
+    <hyperlink ref="A80" r:id="rId79" display="L4NM-F"/>
+    <hyperlink ref="A81" r:id="rId80" display="L4NR-F"/>
+    <hyperlink ref="A82" r:id="rId81" display="L4HM-F"/>
+    <hyperlink ref="A83" r:id="rId82" display="7513045-FX"/>
+    <hyperlink ref="A84" r:id="rId83" display="RG142TNM-CR"/>
+    <hyperlink ref="A85" r:id="rId84" display="300BPNM-C"/>
+    <hyperlink ref="A86" r:id="rId85" display="300BPNM-C-CR"/>
+    <hyperlink ref="A87" r:id="rId86" display="300APNM-CS8"/>
+    <hyperlink ref="A88" r:id="rId87" display="400BPNR-C-CR"/>
+    <hyperlink ref="A89" r:id="rId88" display="400BPTF-C"/>
+    <hyperlink ref="A90" r:id="rId89" display="TA-HFHM"/>
+    <hyperlink ref="A91" r:id="rId90" display="L1PTM"/>
+    <hyperlink ref="A92" r:id="rId91" display="L2TNF-PL"/>
+    <hyperlink ref="A93" r:id="rId92" display="L2TDF-PL"/>
+    <hyperlink ref="A94" r:id="rId93" display="L2TDM-PL"/>
+    <hyperlink ref="A95" r:id="rId94" display="AL5NF-PSA"/>
+    <hyperlink ref="A96" r:id="rId95" display="AL6DF-PSA"/>
+    <hyperlink ref="A97" r:id="rId96" display="AL7DF-PSA"/>
+    <hyperlink ref="A98" r:id="rId97" display="F1TTM-C"/>
+    <hyperlink ref="A99" r:id="rId98" display="F1TSM-C"/>
+    <hyperlink ref="A100" r:id="rId99" display="F2PDR-C"/>
+    <hyperlink ref="A101" r:id="rId100" display="F2TDM-PL"/>
+    <hyperlink ref="A102" r:id="rId101" display="F4DR-C"/>
+    <hyperlink ref="A103" r:id="rId102" display="F4PDMV2-C"/>
+    <hyperlink ref="A104" r:id="rId103" display="F4PNMV2-HC"/>
+    <hyperlink ref="A105" r:id="rId104" display="F4PDF-C"/>
+    <hyperlink ref="A106" r:id="rId105" display="L4DF-F"/>
+    <hyperlink ref="A107" r:id="rId106" display="L4DM-F"/>
+    <hyperlink ref="A108" r:id="rId107" display="R7PHF"/>
+    <hyperlink ref="A109" r:id="rId108" display="L1HM-D"/>
+    <hyperlink ref="A110" r:id="rId109" display="L4HF-S"/>
+    <hyperlink ref="A111" r:id="rId110" display="L4HMP-D"/>
+    <hyperlink ref="A112" r:id="rId111" display="L4HR-D"/>
+    <hyperlink ref="A113" r:id="rId112" display="L4HF-D"/>
+    <hyperlink ref="A114" r:id="rId113" display="L5HF-S"/>
+    <hyperlink ref="A115" r:id="rId114" display="L5HM-S"/>
+    <hyperlink ref="A116" r:id="rId115" display="LS2HM-D"/>
+    <hyperlink ref="A117" r:id="rId116" display="SMALL-CAPKIT"/>
+    <hyperlink ref="A118" r:id="rId117" display="78EZHF"/>
+    <hyperlink ref="A119" r:id="rId118" display="A5HM-D"/>
+    <hyperlink ref="A120" r:id="rId119" display="A6HF-S"/>
+    <hyperlink ref="A121" r:id="rId120" display="F1HM-D"/>
+    <hyperlink ref="A122" r:id="rId121" display="F2HM-D"/>
+    <hyperlink ref="A123" r:id="rId122" display="F4HF-D"/>
+    <hyperlink ref="A124" r:id="rId123" display="F4HR-D"/>
+    <hyperlink ref="A125" r:id="rId124" display="L4NF-F"/>
+    <hyperlink ref="A126" r:id="rId125" display="F4HM-F"/>
+    <hyperlink ref="A127" r:id="rId126" display="L4HR-F"/>
+    <hyperlink ref="A128" r:id="rId127" display="MLOC-CAPKIT"/>
+    <hyperlink ref="A129" r:id="rId128" display="400BPDM-CR"/>
+    <hyperlink ref="A130" r:id="rId129" display="400BPNF-C-CR"/>
+    <hyperlink ref="A131" r:id="rId130" display="400PBM-CR"/>
+    <hyperlink ref="A132" r:id="rId131" display="400BPNM-C"/>
+    <hyperlink ref="A133" r:id="rId132" display="400PDR-CR"/>
+    <hyperlink ref="A134" r:id="rId133" display="400PUM"/>
+    <hyperlink ref="A135" r:id="rId134" display="400PSM-CR"/>
+    <hyperlink ref="A136" r:id="rId135" display="L4DR-PS"/>
+    <hyperlink ref="A137" r:id="rId136" display="L4HM-D"/>
+    <hyperlink ref="A138" r:id="rId137" display="L4NR-PS"/>
+    <hyperlink ref="A139" r:id="rId138" display="L4PNM-H"/>
+    <hyperlink ref="A140" r:id="rId139" display="L4PNF-BH"/>
+    <hyperlink ref="A141" r:id="rId140" display="NEX10-CAPKIT"/>
+    <hyperlink ref="A142" r:id="rId141" display="R7PNF"/>
+    <hyperlink ref="A143" r:id="rId142" display="R7PDF"/>
+    <hyperlink ref="A144" r:id="rId143" display="R7PNM"/>
+    <hyperlink ref="A145" r:id="rId144" display="78EZNM"/>
+    <hyperlink ref="A146" r:id="rId145" display="B2BYM-PCB"/>
+    <hyperlink ref="A147" r:id="rId146" display="7641793"/>
+    <hyperlink ref="A148" r:id="rId147" display="7641794"/>
+    <hyperlink ref="A149" r:id="rId148" display="114EZDM"/>
+    <hyperlink ref="A150" r:id="rId149" display="158EZNM"/>
+    <hyperlink ref="A151" r:id="rId150" display="158EZDM"/>
+    <hyperlink ref="A152" r:id="rId151" display="41SP"/>
+    <hyperlink ref="A153" r:id="rId152" display="7603985"/>
+    <hyperlink ref="A154" r:id="rId153" display="AL5DF-PSA"/>
+    <hyperlink ref="A155" r:id="rId154" display="AL7DM-PSA"/>
+    <hyperlink ref="A156" r:id="rId155" display="AL7E158-PS"/>
+    <hyperlink ref="A157" r:id="rId156" display="AL7E78-PS"/>
+    <hyperlink ref="A158" r:id="rId157" display="AL5E78-PS"/>
+    <hyperlink ref="A159" r:id="rId158" display="C085ASM"/>
+    <hyperlink ref="A160" r:id="rId159" display="C085ASR"/>
+    <hyperlink ref="A161" r:id="rId160" display="C085QM"/>
+    <hyperlink ref="A162" r:id="rId161" display="F1PNF"/>
+    <hyperlink ref="A163" r:id="rId162" display="F1TDM-C"/>
+    <hyperlink ref="A164" r:id="rId163" display="F1TNM-HC"/>
+    <hyperlink ref="A165" r:id="rId164" display="F1TQM-HC"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId166"/>
+    <tablePart r:id="rId165"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>