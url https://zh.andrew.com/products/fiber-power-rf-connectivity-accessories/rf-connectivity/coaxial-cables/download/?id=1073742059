--- v1 (2026-06-27)
+++ v2 (2026-08-12)
@@ -61,116 +61,155 @@
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>CNT-300A</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>CNT-300, CNT® 50 Ohm Braided Coaxial Cable, black PE jacket</t>
   </si>
   <si>
     <t>CNT®</t>
   </si>
   <si>
     <t>CNT-300</t>
   </si>
   <si>
     <t>Braided coaxial cable</t>
   </si>
   <si>
+    <t>FSJ4-50B</t>
+  </si>
+  <si>
+    <t>FSJ4-50B, HELIAX® Superflexible Foam Coaxial Cable, corrugated copper, 1/2 in, black PE jacket (Halogen free jacketing non-fire-retardant)</t>
+  </si>
+  <si>
+    <t>HELIAX® | SureFlex®</t>
+  </si>
+  <si>
+    <t>Coaxial wireless cable</t>
+  </si>
+  <si>
+    <t>FSJ1RK-50B</t>
+  </si>
+  <si>
+    <t>FSJ1RK-50B, HELIAX® Superflexible Foam Coaxial Cable, corrugated copper, 1/4 in, black non-halogenated, fire retardant polyolefin jacket, B2ca s1a d0 a1 Compliant</t>
+  </si>
+  <si>
+    <t>FSJ1-50B</t>
+  </si>
+  <si>
+    <t>LDF4P-50A-CBAND</t>
+  </si>
+  <si>
+    <t>LDF4P-50A-136</t>
+  </si>
+  <si>
+    <t>LDF4-50A, HELIAX® Low Density foam premium coaxial cable, corrugated copper, 1/2 in, black PE jacket (Halogen free jacketing non-fire-retardant) tested for RL in the DOD, CBRS, LAA, and C-bands.</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>LDF4-50A</t>
+  </si>
+  <si>
+    <t>AVA5P-50FX-43B</t>
+  </si>
+  <si>
+    <t>AVA5-50FX, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 7/8 in, black PE jacket</t>
+  </si>
+  <si>
+    <t>AVA5-50FX</t>
+  </si>
+  <si>
+    <t>LDF4RK-50A-500M</t>
+  </si>
+  <si>
+    <t>LDF4-50, HELIAX® Low Density Foam Premium Coaxial Cable, corrugated copper, 1/2 in, black non-halogenated, fire retardant polyolefin jacket B2ca-s1a,d1,a1. 500M</t>
+  </si>
+  <si>
+    <t>CNT-400</t>
+  </si>
+  <si>
+    <t>CNT-400, CNT® 50 Ohm Braided Coaxial Cable, variable, black PE jacket</t>
+  </si>
+  <si>
     <t>CNT-300A-FR</t>
   </si>
   <si>
     <t>CNT-300-FR, CNT® 50 Ohm Braided Coaxial Cable, black non-halogenated, fire retardant polyolefin jacket, Dca s2 d2 Compliant</t>
   </si>
   <si>
     <t>CNT-400-FR</t>
   </si>
   <si>
     <t>CNT-400-FR, CNT® 50 Ohm Braided Coaxial Cable, black non-halogenated, fire retardant polyolefin jacket, Dca s2 d2 Compliant</t>
   </si>
   <si>
-    <t>CNT-400</t>
-[...1 lines deleted...]
-  <si>
     <t>CNT-300A-LB</t>
   </si>
   <si>
     <t>CNT-300, CNT® 50 Ohm Low Braided Coverage Coaxial Cable, black non-halogenated jacket</t>
   </si>
   <si>
-    <t>CNT-400, CNT® 50 Ohm Braided Coaxial Cable, variable, black PE jacket</t>
-[...1 lines deleted...]
-  <si>
     <t>FSJ1P-50A-42</t>
   </si>
   <si>
     <t>FSJ1-50A, HELIAX® Superflexible Low Density Foam Premium Coaxial Cable, corrugated copper, 1/4 in, black PE jacket</t>
   </si>
   <si>
-    <t>HELIAX® | SureFlex®</t>
-[...1 lines deleted...]
-  <si>
     <t>FSJ1-50A</t>
   </si>
   <si>
-    <t>Coaxial wireless cable</t>
-[...1 lines deleted...]
-  <si>
     <t>FSJ2P-50-43B</t>
   </si>
   <si>
     <t>FSJ2-50, HELIAX® Superflexible Foam Premium Coaxial Cable, corrugated copper, 3/8 in, black PE jacket</t>
   </si>
   <si>
     <t>FSJ2-50</t>
   </si>
   <si>
     <t>FSJ4RK-50B</t>
   </si>
   <si>
     <t>FSJ4RK-50B, HELIAX® Superflexible Foam Coaxial Cable, corrugated copper, 1/2 in, black non-halogenated, fire retardant polyolefin jacket B2ca-s1a-d1-a1 (CPR testing is conducted annually please reference the website for latest classification)</t>
   </si>
   <si>
-    <t>FSJ4-50B</t>
-[...1 lines deleted...]
-  <si>
     <t>LDF1-50</t>
   </si>
   <si>
     <t>LDF1-50, HELIAX® Low Density Foam Coaxial Cable, corrugated copper, 1/4 in, black PE jacket</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>LDF1-50 | MLOC</t>
   </si>
   <si>
     <t>LDF1-50-43</t>
   </si>
   <si>
     <t>LDF2RK-50</t>
   </si>
   <si>
     <t>LDF2-50, HELIAX® Low Density Foam Coaxial Cable, corrugated copper, 3/8 in, black non-halogenated, fire retardant polyolefin jacket, B2ca s1a d1 a1 Compliant</t>
   </si>
   <si>
     <t>LDF2-50</t>
   </si>
   <si>
     <t>TS041-50</t>
   </si>
   <si>
     <t>TS041-50, HELIAX® Foam Coaxial Cable, corrugated copper, 4.1 mm, black PE jacket</t>
   </si>
   <si>
     <t>35422-35</t>
   </si>
   <si>
     <t>Heat Treated LDF2RK-50, HELIAX® Low Density Foam Coaxial Cable, corrugated copper, 3/8 in, black non-halogenated, fire retardant polyolefin jacket</t>
@@ -184,126 +223,87 @@
   <si>
     <t>35422-48</t>
   </si>
   <si>
     <t>Heat Treated FSJ2RK-50, HELIAX® Superflexible Foam Coaxial Cable, corrugated copper, 3/8 in, black non-halogenated, fire retardant polyolefin jacket</t>
   </si>
   <si>
     <t>35422-23</t>
   </si>
   <si>
     <t>Heat Treated LDF2-50, HELIAX® Low Density Foam Coaxial Cable, corrugated copper, 3/8 in, black PE jacket</t>
   </si>
   <si>
     <t>AVA5-50</t>
   </si>
   <si>
     <t>AVA5-50, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 7/8 in, black PE jacket (Halogen free jacketing non-fire-retardant)</t>
   </si>
   <si>
     <t>AVA5P-50FX-42</t>
   </si>
   <si>
     <t>AVA5P-50FX-42, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 7/8 in, black PE jacket</t>
   </si>
   <si>
-    <t>AVA5-50FX</t>
-[...1 lines deleted...]
-  <si>
     <t>AVA6-50</t>
   </si>
   <si>
     <t>AVA6-50, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 1-1/4 in, black PE jacket (Halogen free jacketing non-fire-retardant)</t>
   </si>
   <si>
     <t>AVA5P-50-42</t>
   </si>
   <si>
     <t>AVA5-50, HELIAX® Andrew Virtual Air™ Premium Coaxial Cable, corrugated copper, 7/8 in, black PE jacket (Halogen free jacketing non-fire-retardant)</t>
   </si>
   <si>
     <t>AVA6P-50-42</t>
   </si>
   <si>
     <t>AVA6-50, HELIAX® Andrew Virtual Air™ Premium Coaxial Cable, corrugated copper, 1-1/4 in, black PE jacket</t>
   </si>
   <si>
     <t>AVA5P-50-43B</t>
   </si>
   <si>
     <t>AVA5-50, HELIAX® Andrew Virtual Air™ Premium Coaxial Cable, corrugated copper, 7/8 in, black PE jacket</t>
   </si>
   <si>
     <t>AVA6RK-50</t>
   </si>
   <si>
     <t>AVA6RK-50, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 1-1/4 in, black , fire retardant polyolefin jacket B2ca- s1b, d2,a1 (CPR testing is conducted annually please reference the website for latest classification)</t>
   </si>
   <si>
     <t>AVA7RK-50</t>
   </si>
   <si>
     <t>AVA7RK-50, HELIAX® Andrew Virtual Air™ Coaxial Cable, corrugated copper, 1-5/8 in, black non-halogenated, fire retardant polyolefin jacket Cca-s2, d2, a1  (CPR testing is conducted annually please reference the website for latest classification)</t>
   </si>
   <si>
     <t>AVA7-50</t>
-  </si>
-[...34 lines deleted...]
-    <t>LDF4-50, HELIAX® Low Density Foam Premium Coaxial Cable, corrugated copper, 1/2 in, black non-halogenated, fire retardant polyolefin jacket B2ca-s1a,d1,a1. 500M</t>
   </si>
   <si>
     <t>FSJ1P-50A-43B</t>
   </si>
   <si>
     <t>FSJ1-50A | MLOC</t>
   </si>
   <si>
     <t>FSJ2RK-50</t>
   </si>
   <si>
     <t>FSJ2-50, HELIAX® Superflexible Foam Coaxial Cable, corrugated copper, 3/8 in, black non-halogenated, fire retardant polyolefin jacket B2ca s1a d0 a1 Compliant</t>
   </si>
   <si>
     <t>FSJ4RKP-50B-42</t>
   </si>
   <si>
     <t>FSJ4RKP-50B-42-A</t>
   </si>
   <si>
     <t>FSJ4-50B, HELIAX® Superflexible Foam Premum Coaxial Cable, corrugated copper, 1/2 in, black non-halogenated, fire retardant polyolefin jacket B2ca-s1a,d1,a1</t>
   </si>
   <si>
     <t>FSJ4P-50B-42</t>
   </si>
@@ -626,51 +626,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J64" totalsRowShown="0">
   <autoFilter ref="A1:J64"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a-fr" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-400-fr" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a-lb" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-400" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1p-50a-42" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2p-50-43b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4rk-50b" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1-50" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1-50-43" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf2rk-50" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemts041-50" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-35" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-42" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-48" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-23" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5-50" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50fx-42" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6-50" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-42" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-42" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-43b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6rk-50" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7rk-50" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4-50b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1rk-50b" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-cband" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50fx-43b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rk-50a-500m" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1p-50a-43b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2rk-50" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4rkp-50b-42" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4p-50b-42" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4p-50b-43b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1rk-50" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4-50a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-42" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf2-50" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rk-50a" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-43b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rkp-50a-42" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemlsf2-50" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itempts1-50-p" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itempts1-50-pvdf" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-25" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-33" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-50" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-57" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-75" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemal5rk-50" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemal5-50" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5-50fx" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5rk-50" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5rk-50fx" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-43b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7p-50-42" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7-50" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7p-50-43b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1-50a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2-50" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rkp-50a-cband" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-c" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4-50b" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1rk-50b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-cband" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50fx-43b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rk-50a-500m" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-400" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a-fr" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-400-fr" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemcnt-300a-lb" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1p-50a-42" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2p-50-43b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4rk-50b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1-50" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1-50-43" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf2rk-50" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemts041-50" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-35" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-42" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-48" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-23" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5-50" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50fx-42" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6-50" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-42" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-42" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-43b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6rk-50" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7rk-50" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1p-50a-43b" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2rk-50" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4rkp-50b-42" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4p-50b-42" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj4p-50b-43b" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf1rk-50" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4-50a" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-42" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf2-50" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rk-50a" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4p-50a-43b" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rkp-50a-42" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemlsf2-50" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itempts1-50-p" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itempts1-50-pvdf" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-25" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-33" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-50" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-57" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/item35422-75" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemal5rk-50" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemal5-50" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5-50fx" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5rk-50" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5rk-50fx" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-43b" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7p-50-42" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7-50" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava7p-50-43b" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj1-50a" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemfsj2-50" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemldf4rkp-50a-cband" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava5p-50-c" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/rf-connectivity/coaxial-cables/itemava6p-50-c" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J64"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="214.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="21" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -715,1331 +715,1331 @@
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G4" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>24</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="F6" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="H8" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G9" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="H9" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G10" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="H10" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="G11" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="H11" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H12" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F13" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G13" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="C14" t="s">
         <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G14" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C15" t="s">
         <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>26</v>
       </c>
       <c r="G15" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16" t="s">
         <v>50</v>
       </c>
       <c r="F16" t="s">
         <v>26</v>
       </c>
       <c r="G16" t="s">
-        <v>31</v>
+        <v>49</v>
       </c>
       <c r="H16" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C17" t="s">
         <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G17" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H17" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
         <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="F18" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G18" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="H18" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="C19" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" t="s">
+        <v>59</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" t="s">
         <v>55</v>
       </c>
-      <c r="C19" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H19" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C20" t="s">
         <v>11</v>
       </c>
       <c r="D20" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G20" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="H20" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="C21" t="s">
         <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G21" t="s">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="H21" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C22" t="s">
         <v>11</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F22" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="G22" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H22" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C23" t="s">
         <v>11</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F23" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G23" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="H23" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C24" t="s">
         <v>11</v>
       </c>
       <c r="D24" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F24" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G24" t="s">
-        <v>58</v>
+        <v>30</v>
       </c>
       <c r="H24" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C25" t="s">
         <v>11</v>
       </c>
       <c r="D25" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="F25" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G25" t="s">
         <v>70</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>34</v>
+        <v>72</v>
       </c>
       <c r="C26" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
       <c r="G26" t="s">
-        <v>34</v>
+        <v>66</v>
       </c>
       <c r="H26" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C27" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="F27" t="s">
         <v>26</v>
       </c>
       <c r="G27" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="H27" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B28" t="s">
         <v>76</v>
       </c>
       <c r="C28" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>77</v>
       </c>
       <c r="F28" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G28" t="s">
-        <v>78</v>
+        <v>66</v>
       </c>
       <c r="H28" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C29" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" t="s">
         <v>79</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G29" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
       <c r="H29" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C30" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
         <v>81</v>
       </c>
-      <c r="C30" t="s">
-[...2 lines deleted...]
-      <c r="D30" t="s">
+      <c r="F30" t="s">
+        <v>26</v>
+      </c>
+      <c r="G30" t="s">
         <v>82</v>
       </c>
-      <c r="F30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C31" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
-        <v>25</v>
+        <v>42</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G31" t="s">
         <v>84</v>
       </c>
       <c r="H31" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C32" t="s">
         <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>86</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G32" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H32" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B33" t="s">
         <v>88</v>
       </c>
       <c r="C33" t="s">
         <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G33" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H33" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C34" t="s">
         <v>11</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G34" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H34" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C35" t="s">
         <v>11</v>
       </c>
       <c r="D35" t="s">
         <v>91</v>
       </c>
       <c r="F35" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G35" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="H35" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C36" t="s">
         <v>11</v>
       </c>
       <c r="D36" t="s">
         <v>94</v>
       </c>
       <c r="F36" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G36" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H36" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="C37" t="s">
         <v>11</v>
       </c>
       <c r="D37" t="s">
         <v>95</v>
       </c>
       <c r="F37" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G37" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H37" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C38" t="s">
         <v>11</v>
       </c>
       <c r="D38" t="s">
         <v>97</v>
       </c>
       <c r="F38" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G38" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H38" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="C39" t="s">
         <v>11</v>
       </c>
       <c r="D39" t="s">
         <v>98</v>
       </c>
       <c r="F39" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G39" t="s">
-        <v>42</v>
+        <v>55</v>
       </c>
       <c r="H39" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C40" t="s">
         <v>11</v>
       </c>
       <c r="D40" t="s">
         <v>100</v>
       </c>
       <c r="F40" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G40" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H40" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C41" t="s">
         <v>11</v>
       </c>
       <c r="D41" t="s">
         <v>102</v>
       </c>
       <c r="F41" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G41" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H41" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C42" t="s">
         <v>11</v>
       </c>
       <c r="D42" t="s">
         <v>104</v>
       </c>
       <c r="F42" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G42" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H42" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C43" t="s">
         <v>11</v>
       </c>
       <c r="D43" t="s">
         <v>106</v>
       </c>
       <c r="F43" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G43" t="s">
         <v>107</v>
       </c>
       <c r="H43" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C44" t="s">
         <v>11</v>
       </c>
       <c r="D44" t="s">
         <v>109</v>
       </c>
       <c r="F44" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G44" t="s">
         <v>108</v>
       </c>
       <c r="H44" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C45" t="s">
         <v>11</v>
       </c>
       <c r="D45" t="s">
         <v>111</v>
       </c>
       <c r="F45" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G45" t="s">
         <v>108</v>
       </c>
       <c r="H45" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C46" t="s">
         <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>113</v>
       </c>
       <c r="F46" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G46" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="H46" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C47" t="s">
         <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>115</v>
       </c>
       <c r="F47" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G47" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="H47" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C48" t="s">
         <v>11</v>
       </c>
       <c r="D48" t="s">
         <v>117</v>
       </c>
       <c r="F48" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G48" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H48" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C49" t="s">
         <v>11</v>
       </c>
       <c r="D49" t="s">
         <v>119</v>
       </c>
       <c r="F49" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G49" t="s">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="H49" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C50" t="s">
         <v>11</v>
       </c>
       <c r="D50" t="s">
         <v>121</v>
       </c>
       <c r="F50" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G50" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="H50" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>122</v>
       </c>
       <c r="B51" t="s">
         <v>123</v>
       </c>
       <c r="C51" t="s">
         <v>11</v>
       </c>
       <c r="D51" t="s">
         <v>124</v>
       </c>
       <c r="F51" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G51" t="s">
         <v>125</v>
       </c>
       <c r="H51" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B52" t="s">
         <v>126</v>
       </c>
       <c r="C52" t="s">
         <v>11</v>
       </c>
       <c r="D52" t="s">
         <v>127</v>
       </c>
       <c r="F52" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G52" t="s">
         <v>125</v>
       </c>
       <c r="H52" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="C53" t="s">
         <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>128</v>
       </c>
       <c r="F53" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G53" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="H53" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C54" t="s">
         <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>130</v>
       </c>
       <c r="F54" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G54" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="H54" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C55" t="s">
         <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>132</v>
       </c>
       <c r="F55" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G55" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="H55" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C56" t="s">
         <v>11</v>
       </c>
       <c r="D56" t="s">
         <v>134</v>
       </c>
       <c r="F56" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G56" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="H56" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C57" t="s">
         <v>11</v>
       </c>
       <c r="D57" t="s">
         <v>136</v>
       </c>
       <c r="F57" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G57" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="H57" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="C58" t="s">
         <v>11</v>
       </c>
       <c r="D58" t="s">
         <v>137</v>
       </c>
       <c r="F58" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G58" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="H58" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C59" t="s">
         <v>11</v>
       </c>
       <c r="D59" t="s">
         <v>136</v>
       </c>
       <c r="F59" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G59" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="H59" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="C60" t="s">
         <v>11</v>
       </c>
       <c r="D60" t="s">
         <v>139</v>
       </c>
       <c r="F60" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G60" t="s">
         <v>84</v>
       </c>
       <c r="H60" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="C61" t="s">
         <v>11</v>
       </c>
       <c r="D61" t="s">
         <v>140</v>
       </c>
       <c r="F61" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G61" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="H61" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>141</v>
       </c>
       <c r="B62" t="s">
         <v>142</v>
       </c>
       <c r="C62" t="s">
         <v>11</v>
       </c>
       <c r="D62" t="s">
         <v>143</v>
       </c>
       <c r="F62" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G62" t="s">
         <v>144</v>
       </c>
       <c r="H62" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>145</v>
       </c>
       <c r="B63" t="s">
         <v>146</v>
       </c>
       <c r="C63" t="s">
         <v>11</v>
       </c>
       <c r="D63" t="s">
         <v>147</v>
       </c>
       <c r="F63" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G63" t="s">
-        <v>53</v>
+        <v>66</v>
       </c>
       <c r="H63" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>148</v>
       </c>
       <c r="B64" t="s">
         <v>149</v>
       </c>
       <c r="C64" t="s">
         <v>11</v>
       </c>
       <c r="D64" t="s">
         <v>150</v>
       </c>
       <c r="F64" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="G64" t="s">
-        <v>58</v>
+        <v>70</v>
       </c>
       <c r="H64" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="CNT-300A"/>
-    <hyperlink ref="A3" r:id="rId2" display="CNT-300A-FR"/>
-[...26 lines deleted...]
-    <hyperlink ref="A30" r:id="rId29" display="LDF4RK-50A-500M"/>
+    <hyperlink ref="A3" r:id="rId2" display="FSJ4-50B"/>
+    <hyperlink ref="A4" r:id="rId3" display="FSJ1RK-50B"/>
+    <hyperlink ref="A5" r:id="rId4" display="LDF4P-50A-CBAND"/>
+    <hyperlink ref="A6" r:id="rId5" display="AVA5P-50FX-43B"/>
+    <hyperlink ref="A7" r:id="rId6" display="LDF4RK-50A-500M"/>
+    <hyperlink ref="A8" r:id="rId7" display="CNT-400"/>
+    <hyperlink ref="A9" r:id="rId8" display="CNT-300A-FR"/>
+    <hyperlink ref="A10" r:id="rId9" display="CNT-400-FR"/>
+    <hyperlink ref="A11" r:id="rId10" display="CNT-300A-LB"/>
+    <hyperlink ref="A12" r:id="rId11" display="FSJ1P-50A-42"/>
+    <hyperlink ref="A13" r:id="rId12" display="FSJ2P-50-43B"/>
+    <hyperlink ref="A14" r:id="rId13" display="FSJ4RK-50B"/>
+    <hyperlink ref="A15" r:id="rId14" display="LDF1-50"/>
+    <hyperlink ref="A16" r:id="rId15" display="LDF1-50-43"/>
+    <hyperlink ref="A17" r:id="rId16" display="LDF2RK-50"/>
+    <hyperlink ref="A18" r:id="rId17" display="TS041-50"/>
+    <hyperlink ref="A19" r:id="rId18" display="35422-35"/>
+    <hyperlink ref="A20" r:id="rId19" display="35422-42"/>
+    <hyperlink ref="A21" r:id="rId20" display="35422-48"/>
+    <hyperlink ref="A22" r:id="rId21" display="35422-23"/>
+    <hyperlink ref="A23" r:id="rId22" display="AVA5-50"/>
+    <hyperlink ref="A24" r:id="rId23" display="AVA5P-50FX-42"/>
+    <hyperlink ref="A25" r:id="rId24" display="AVA6-50"/>
+    <hyperlink ref="A26" r:id="rId25" display="AVA5P-50-42"/>
+    <hyperlink ref="A27" r:id="rId26" display="AVA6P-50-42"/>
+    <hyperlink ref="A28" r:id="rId27" display="AVA5P-50-43B"/>
+    <hyperlink ref="A29" r:id="rId28" display="AVA6RK-50"/>
+    <hyperlink ref="A30" r:id="rId29" display="AVA7RK-50"/>
     <hyperlink ref="A31" r:id="rId30" display="FSJ1P-50A-43B"/>
     <hyperlink ref="A32" r:id="rId31" display="FSJ2RK-50"/>
     <hyperlink ref="A33" r:id="rId32" display="FSJ4RKP-50B-42"/>
     <hyperlink ref="A34" r:id="rId33" display="FSJ4P-50B-42"/>
     <hyperlink ref="A35" r:id="rId34" display="FSJ4P-50B-43B"/>
     <hyperlink ref="A36" r:id="rId35" display="LDF1RK-50"/>
     <hyperlink ref="A37" r:id="rId36" display="LDF4-50A"/>
     <hyperlink ref="A38" r:id="rId37" display="LDF4P-50A-42"/>
     <hyperlink ref="A39" r:id="rId38" display="LDF2-50"/>
     <hyperlink ref="A40" r:id="rId39" display="LDF4RK-50A"/>
     <hyperlink ref="A41" r:id="rId40" display="LDF4P-50A-43B"/>
     <hyperlink ref="A42" r:id="rId41" display="LDF4RKP-50A-42"/>
     <hyperlink ref="A43" r:id="rId42" display="LSF2-50"/>
     <hyperlink ref="A44" r:id="rId43" display="PTS1-50-P"/>
     <hyperlink ref="A45" r:id="rId44" display="PTS1-50-PVDF"/>
     <hyperlink ref="A46" r:id="rId45" display="35422-25"/>
     <hyperlink ref="A47" r:id="rId46" display="35422-33"/>
     <hyperlink ref="A48" r:id="rId47" display="35422-50"/>
     <hyperlink ref="A49" r:id="rId48" display="35422-57"/>
     <hyperlink ref="A50" r:id="rId49" display="35422-75"/>
     <hyperlink ref="A51" r:id="rId50" display="AL5RK-50"/>
     <hyperlink ref="A52" r:id="rId51" display="AL5-50"/>
     <hyperlink ref="A53" r:id="rId52" display="AVA5-50FX"/>
     <hyperlink ref="A54" r:id="rId53" display="AVA5RK-50"/>
     <hyperlink ref="A55" r:id="rId54" display="AVA5RK-50FX"/>