--- v0 (2026-05-12)
+++ v1 (2026-08-14)
@@ -11,51 +11,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110" count="283">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116" count="298">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
@@ -199,192 +199,210 @@
   <si>
     <t>Variant of HFE212-SERIES</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, Aluminum armored cable.</t>
   </si>
   <si>
     <t>HFT410-2SBJ1-G2</t>
   </si>
   <si>
     <t>HJBE02VBDAAAAN</t>
   </si>
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
     <t>HJBE02HBDAAAAN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
+    <t>HJAE02IBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>HJAE02HBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK6</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed (red / black conductors). End 2: 4 fibers terminated LC and 2 X 6 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>HFT206-4SNOK7</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Cable Assembly. RRU end; 4 fibers LC Duplex with AOPE OCTIS weather shrouds, 2 x 6AWG DC conductors with 55A power connector installed. Enclosure end; 4 fibers LC Duplex and 2 x 6AWG conductors terminated in IP25 connector</t>
+  </si>
+  <si>
+    <t>HFT206-8SB41</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. RRU end has 4 DLC fiber pairs with Octis AOPE shroud and one pair 6 AWG power conductors with 70A power connector. Pendant/Enclosure end has Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFT410-4SNOK4</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed. End 2: 4 fibers terminated LC and 4 X 10 AWG conductors terminated at hybrid trunk connector</t>
+  </si>
+  <si>
+    <t>HFT206-3SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 3 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-4SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 4 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 1-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-1SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 1 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVY-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SBVYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 2 fiber, PVC jacket, aluminum armor, weather shroud for Ericsson radios pre-installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHYF-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Assembly, 6-OVP to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 2 power cords 8 AWG at RRU, 2-fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBJ1F-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU, UL Type TC-ER, 4 power conductors 8 AWG RRU, 10 AWG BBU, 3-fiber, Bi-Di, Jonhon Adapter Compatible, FullAXS, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVE-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-3SBVEF-G</t>
+  </si>
+  <si>
+    <t>HELIAX®  Hybrid Cable Assembly, BiDi, 6-OVP box to RRU, UL Type TC-ER, 4 power conductors 10 AWG at OVP, 1 power cord 8 AWG at RRU, 3 Simplex fiber connectors, FullAXS, PVC jacket, aluminum armor, weather shroud installed, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT410-4SVHEF-G</t>
+  </si>
+  <si>
+    <t>HFT410-2SVHEF - HELIAX® Hybrid Cable Assembly, OVP box to RRU, UL Type TC-ER, 1 DC feed for RRU, 4 fiber, PVC jacket, aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
+    <t>HFT206-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, RRU: 2 power conductors 6 AWG</t>
+  </si>
+  <si>
+    <t>HFT410-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, power cord, UL Type TC-ER, 4 power conductors 10 AWG</t>
+  </si>
+  <si>
+    <t>HFT206-6SNC25</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly. End 1: six fibers within three DLC with AOPC shroud and one pair 6AWG power cord with connector installed. End two: Y- split with two IP-25 hybrid connectors.</t>
+  </si>
+  <si>
+    <t>HFE206M-4SUT</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 2 power conductors, 6mm2 Blue /White, black jacketing, aluminum armor, 4-fiber. End 1: DLC, power cord for RRU. End 2: DLC, power conductors for junction box.</t>
+  </si>
+  <si>
+    <t>HJBE02IBDAAAAN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
+  </si>
+  <si>
+    <t>HJAE02VBDZZNNN</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
+  </si>
+  <si>
     <t>HFT206-2SBVSJ-G</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
-  </si>
-[...136 lines deleted...]
-    <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -485,75 +503,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J47" totalsRowShown="0">
-  <autoFilter ref="A1:J47"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J50" totalsRowShown="0">
+  <autoFilter ref="A1:J50"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J47"/>
+  <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -999,192 +1017,186 @@
       <c r="H22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C23" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
       <c r="H23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="C24" s="1" t="s">
-        <v>11</v>
+      <c r="C24" t="s">
+        <v>58</v>
       </c>
       <c r="D24" t="s">
         <v>63</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H24" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
         <v>64</v>
       </c>
-      <c r="C25" s="1" t="s">
-        <v>11</v>
+      <c r="C25" t="s">
+        <v>58</v>
       </c>
       <c r="D25" t="s">
         <v>65</v>
       </c>
       <c r="F25" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D26" t="s">
         <v>67</v>
       </c>
       <c r="F26" t="s">
         <v>13</v>
       </c>
       <c r="G26" t="s">
         <v>14</v>
       </c>
       <c r="H26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D27" t="s">
         <v>69</v>
       </c>
       <c r="F27" t="s">
         <v>13</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="F32" t="s">
@@ -1379,234 +1391,294 @@
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D42" t="s">
         <v>99</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
       <c r="G42" t="s">
         <v>14</v>
       </c>
       <c r="H42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="C43" t="s">
-        <v>50</v>
+      <c r="C43" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C44" t="s">
         <v>50</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="C45" s="1" t="s">
-        <v>11</v>
+      <c r="C45" t="s">
+        <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>105</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D46" t="s">
         <v>107</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="C47" t="s">
-        <v>58</v>
+      <c r="C47" s="1" t="s">
+        <v>54</v>
       </c>
       <c r="D47" t="s">
         <v>109</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
+      <c r="G47" t="s">
+        <v>52</v>
+      </c>
       <c r="H47" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" ht="12.75">
+      <c r="A48" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="C48" t="s">
+        <v>58</v>
+      </c>
+      <c r="D48" t="s">
+        <v>111</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
+      </c>
+      <c r="H48" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" ht="12.75">
+      <c r="A49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="C49" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" t="s">
+        <v>113</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="H49" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" ht="12.75">
+      <c r="A50" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D50" t="s">
+        <v>115</v>
+      </c>
+      <c r="F50" t="s">
+        <v>13</v>
+      </c>
+      <c r="G50" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="HFT206-2SBVSJF-G"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of HFT206-SERIES"/>
     <hyperlink ref="A3" r:id="rId3" display="HFT410-1SBJ1-G"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A4" r:id="rId5" display="HFT410-1SBVY-G"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A5" r:id="rId7" display="HFT410-1SBVYF-G"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A6" r:id="rId9" display="HFT410-2SBJ1-G"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A7" r:id="rId11" display="HFT410-2SBJ1F-G"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A8" r:id="rId13" display="HFT410-2SBVE-G"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A9" r:id="rId15" display="HFT410-2SBVEF-G"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A10" r:id="rId17" display="HFT410-2SVHE-G"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A11" r:id="rId19" display="HFT410-2SVHY-G"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A12" r:id="rId21" display="HFT410-4SBJ1-G"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A13" r:id="rId23" display="HFT410-4SBJ1F-G"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A14" r:id="rId25" display="HFT410-4SBVE-G"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A15" r:id="rId27" display="HFT410-4SBVEF-G"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A16" r:id="rId29" display="HFT410-4SVHE-G"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A17" r:id="rId31" display="HFT410-4SVHY-G"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A18" r:id="rId33" display="HFT410-4SVHYF-G"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A19" r:id="rId35" display="HFE212-SERIES"/>
     <hyperlink ref="A20" r:id="rId36" display="HFE206M-4SUTKX"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of HFE212-SERIES"/>
     <hyperlink ref="A21" r:id="rId38" display="HFT410-2SBJ1-G2"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A22" r:id="rId40" display="HJBE02VBDAAAAN"/>
     <hyperlink ref="A23" r:id="rId41" display="HJBE02HBDAAAAN"/>
-    <hyperlink ref="A24" r:id="rId42" display="HFT206-2SBVSJ-G"/>
-[...43 lines deleted...]
-    <hyperlink ref="A47" r:id="rId86" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A24" r:id="rId42" display="HJAE02IBDZZNNN"/>
+    <hyperlink ref="A25" r:id="rId43" display="HJAE02HBDZZNNN"/>
+    <hyperlink ref="A26" r:id="rId44" display="HFT206-4SNOK6"/>
+    <hyperlink ref="C26" r:id="rId45" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A27" r:id="rId46" display="HFT206-4SNOK7"/>
+    <hyperlink ref="C27" r:id="rId47" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A28" r:id="rId48" display="HFT206-8SB41"/>
+    <hyperlink ref="C28" r:id="rId49" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A29" r:id="rId50" display="HFT410-4SNOK4"/>
+    <hyperlink ref="C29" r:id="rId51" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A30" r:id="rId52" display="HFT206-3SBVSJ-G"/>
+    <hyperlink ref="C30" r:id="rId53" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A31" r:id="rId54" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="C31" r:id="rId55" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A32" r:id="rId56" display="HFT410-1SBJ1F-G"/>
+    <hyperlink ref="C32" r:id="rId57" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A33" r:id="rId58" display="HFT410-1SBVE-G"/>
+    <hyperlink ref="C33" r:id="rId59" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A34" r:id="rId60" display="HFT410-1SBVEF-G"/>
+    <hyperlink ref="C34" r:id="rId61" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A35" r:id="rId62" display="HFT410-2SBVY-G"/>
+    <hyperlink ref="C35" r:id="rId63" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A36" r:id="rId64" display="HFT410-2SBVYF-G"/>
+    <hyperlink ref="C36" r:id="rId65" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A37" r:id="rId66" display="HFT410-2SVHEF-G"/>
+    <hyperlink ref="C37" r:id="rId67" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A38" r:id="rId68" display="HFT410-2SVHYF-G"/>
+    <hyperlink ref="C38" r:id="rId69" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A39" r:id="rId70" display="HFT410-3SBJ1-G"/>
+    <hyperlink ref="C39" r:id="rId71" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A40" r:id="rId72" display="HFT410-3SBJ1F-G"/>
+    <hyperlink ref="C40" r:id="rId73" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A41" r:id="rId74" display="HFT410-3SBVE-G"/>
+    <hyperlink ref="C41" r:id="rId75" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A42" r:id="rId76" display="HFT410-3SBVEF-G"/>
+    <hyperlink ref="C42" r:id="rId77" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A43" r:id="rId78" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="C43" r:id="rId79" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A44" r:id="rId80" display="HFT206-SERIES"/>
+    <hyperlink ref="A45" r:id="rId81" display="HFT410-SERIES"/>
+    <hyperlink ref="A46" r:id="rId82" display="HFT206-6SNC25"/>
+    <hyperlink ref="C46" r:id="rId83" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A47" r:id="rId84" display="HFE206M-4SUT"/>
+    <hyperlink ref="C47" r:id="rId85" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A48" r:id="rId86" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A49" r:id="rId87" display="HJAE02VBDZZNNN"/>
+    <hyperlink ref="A50" r:id="rId88" display="HFT206-2SBVSJ-G"/>
+    <hyperlink ref="C50" r:id="rId89" display="Variant of HFT206-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId87"/>
+    <tablePart r:id="rId90"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>