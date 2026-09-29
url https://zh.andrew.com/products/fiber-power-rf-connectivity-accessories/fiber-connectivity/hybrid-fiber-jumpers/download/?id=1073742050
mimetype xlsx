--- v1 (2026-08-14)
+++ v2 (2026-09-29)
@@ -211,50 +211,56 @@
   <si>
     <t>Variant</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
     <t>HJBE02HBDAAAAN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
     <t>HJAE02IBDZZNNN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
   </si>
   <si>
     <t>HJAE02HBDZZNNN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 4 mm² Blunt Cut/Blunt Cut 4 fibers</t>
   </si>
   <si>
+    <t>HFT206-2SBVSJ-G</t>
+  </si>
+  <si>
+    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
+  </si>
+  <si>
     <t>HFT206-4SNOK6</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed (red / black conductors). End 2: 4 fibers terminated LC and 2 X 6 AWG conductors terminated at hybrid trunk connector</t>
   </si>
   <si>
     <t>HFT206-4SNOK7</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Cable Assembly. RRU end; 4 fibers LC Duplex with AOPE OCTIS weather shrouds, 2 x 6AWG DC conductors with 55A power connector installed. Enclosure end; 4 fibers LC Duplex and 2 x 6AWG conductors terminated in IP25 connector</t>
   </si>
   <si>
     <t>HFT206-8SB41</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly. RRU end has 4 DLC fiber pairs with Octis AOPE shroud and one pair 6 AWG power conductors with 70A power connector. Pendant/Enclosure end has Y- split with two IP-25 hybrid connectors.</t>
   </si>
   <si>
     <t>HFT410-4SNOK4</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly.  HQLC End 1: 4 fibers DLC for Nokia AirScale RRUs, R2CT with power connector pre-installed. End 2: 4 fibers terminated LC and 4 X 10 AWG conductors terminated at hybrid trunk connector</t>
   </si>
   <si>
     <t>HFT206-3SBVSJ-G</t>
@@ -353,56 +359,50 @@
     <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, power cord, UL Type TC-ER, 4 power conductors 10 AWG</t>
   </si>
   <si>
     <t>HFT206-6SNC25</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly. End 1: six fibers within three DLC with AOPC shroud and one pair 6AWG power cord with connector installed. End two: Y- split with two IP-25 hybrid connectors.</t>
   </si>
   <si>
     <t>HFE206M-4SUT</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Cable Assembly, 2 power conductors, 6mm2 Blue /White, black jacketing, aluminum armor, 4-fiber. End 1: DLC, power cord for RRU. End 2: DLC, power conductors for junction box.</t>
   </si>
   <si>
     <t>HJBE02IBDAAAAN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 1.5 mm2 Blunt Cut/Blunt Cut 4 fibers DLC to DLC Breakout length DC/FIBER 170mm No weatherproofing shroud.</t>
   </si>
   <si>
     <t>HJAE02VBDZZNNN</t>
   </si>
   <si>
     <t>HELIAX® Hybrid Jumper Singlemode B2ca Red/White 2 cores 2.5 mm² Blunt Cut/Blunt Cut 4 fibers</t>
-  </si>
-[...4 lines deleted...]
-    <t>HELIAX® Hybrid Cable Assembly, 6-OVP box to RRU, Power Cord to RRU UR Type TC-ER, 2 Power conductors 6 AWG RRU, 6 AWG OVP, 2 fiber Bi-Di Jonhon adapter compatible pvc jacket aluminum armor, OVP gland insert kit included</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -521,51 +521,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J50" totalsRowShown="0">
   <autoFilter ref="A1:J50"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsjf-g" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1-g" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvy-g" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvyf-g" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1f-g" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbve-g" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvef-g" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhe-g" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhy-g" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1-g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbj1f-g" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbve-g" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4sbvef-g" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhe-g" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhy-g" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhyf-g" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sutkx" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbj1-g2" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02vbdaaaan" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02hbdaaaan" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02ibdzznnn" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02hbdzznnn" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-2sbvsj-g" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok6" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4snok7" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-8sb41" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4snok4" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-3sbvsj-g" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-4sbvsj-g" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbj1f-g" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbve-g" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-1sbvef-g" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvy-g" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2sbvyf-g" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhef-g" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-2svhyf-g" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1-g" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbj1f-g" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbve-g" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-3sbvef-g" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft410-4svhef-g" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft410-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhft206-6snc25" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hft206-series" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhfe206m-4sut" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/hfe212-series" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjbe02ibdaaaan" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/fiber-connectivity/hybrid-fiber-jumpers/itemhjae02vbdzznnn" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J50"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="25.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="21.41796875" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1112,111 +1112,111 @@
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D28" t="s">
         <v>71</v>
       </c>
       <c r="F28" t="s">
         <v>13</v>
       </c>
       <c r="G28" t="s">
         <v>14</v>
       </c>
       <c r="H28" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D29" t="s">
         <v>73</v>
       </c>
       <c r="F29" t="s">
         <v>13</v>
       </c>
       <c r="G29" t="s">
         <v>14</v>
       </c>
       <c r="H29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
         <v>75</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
       <c r="G30" t="s">
         <v>14</v>
       </c>
       <c r="H30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D31" t="s">
         <v>77</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" t="s">
         <v>14</v>
       </c>
       <c r="H31" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="D32" t="s">
         <v>79</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" t="s">
         <v>14</v>
       </c>
       <c r="H32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D33" t="s">
         <v>81</v>
       </c>
       <c r="F33" t="s">
@@ -1411,271 +1411,271 @@
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>17</v>
       </c>
       <c r="D43" t="s">
         <v>101</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" t="s">
         <v>14</v>
       </c>
       <c r="H43" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
         <v>102</v>
       </c>
-      <c r="C44" t="s">
-        <v>50</v>
+      <c r="C44" s="1" t="s">
+        <v>17</v>
       </c>
       <c r="D44" t="s">
         <v>103</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" t="s">
         <v>14</v>
       </c>
       <c r="H44" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C45" t="s">
         <v>50</v>
       </c>
       <c r="D45" t="s">
         <v>105</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" t="s">
         <v>14</v>
       </c>
       <c r="H45" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="C46" s="1" t="s">
-        <v>11</v>
+      <c r="C46" t="s">
+        <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>107</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" t="s">
         <v>14</v>
       </c>
       <c r="H46" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>54</v>
+        <v>11</v>
       </c>
       <c r="D47" t="s">
         <v>109</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" t="s">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c r="H47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>110</v>
       </c>
-      <c r="C48" t="s">
-        <v>58</v>
+      <c r="C48" s="1" t="s">
+        <v>54</v>
       </c>
       <c r="D48" t="s">
         <v>111</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
+      </c>
+      <c r="G48" t="s">
+        <v>52</v>
       </c>
       <c r="H48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C49" t="s">
         <v>58</v>
       </c>
       <c r="D49" t="s">
         <v>113</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="H49" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>114</v>
       </c>
-      <c r="C50" s="1" t="s">
-        <v>11</v>
+      <c r="C50" t="s">
+        <v>58</v>
       </c>
       <c r="D50" t="s">
         <v>115</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="H50" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="HFT206-2SBVSJF-G"/>
     <hyperlink ref="C2" r:id="rId2" display="Variant of HFT206-SERIES"/>
     <hyperlink ref="A3" r:id="rId3" display="HFT410-1SBJ1-G"/>
     <hyperlink ref="C3" r:id="rId4" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A4" r:id="rId5" display="HFT410-1SBVY-G"/>
     <hyperlink ref="C4" r:id="rId6" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A5" r:id="rId7" display="HFT410-1SBVYF-G"/>
     <hyperlink ref="C5" r:id="rId8" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A6" r:id="rId9" display="HFT410-2SBJ1-G"/>
     <hyperlink ref="C6" r:id="rId10" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A7" r:id="rId11" display="HFT410-2SBJ1F-G"/>
     <hyperlink ref="C7" r:id="rId12" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A8" r:id="rId13" display="HFT410-2SBVE-G"/>
     <hyperlink ref="C8" r:id="rId14" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A9" r:id="rId15" display="HFT410-2SBVEF-G"/>
     <hyperlink ref="C9" r:id="rId16" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A10" r:id="rId17" display="HFT410-2SVHE-G"/>
     <hyperlink ref="C10" r:id="rId18" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A11" r:id="rId19" display="HFT410-2SVHY-G"/>
     <hyperlink ref="C11" r:id="rId20" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A12" r:id="rId21" display="HFT410-4SBJ1-G"/>
     <hyperlink ref="C12" r:id="rId22" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A13" r:id="rId23" display="HFT410-4SBJ1F-G"/>
     <hyperlink ref="C13" r:id="rId24" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A14" r:id="rId25" display="HFT410-4SBVE-G"/>
     <hyperlink ref="C14" r:id="rId26" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A15" r:id="rId27" display="HFT410-4SBVEF-G"/>
     <hyperlink ref="C15" r:id="rId28" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A16" r:id="rId29" display="HFT410-4SVHE-G"/>
     <hyperlink ref="C16" r:id="rId30" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A17" r:id="rId31" display="HFT410-4SVHY-G"/>
     <hyperlink ref="C17" r:id="rId32" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A18" r:id="rId33" display="HFT410-4SVHYF-G"/>
     <hyperlink ref="C18" r:id="rId34" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A19" r:id="rId35" display="HFE212-SERIES"/>
     <hyperlink ref="A20" r:id="rId36" display="HFE206M-4SUTKX"/>
     <hyperlink ref="C20" r:id="rId37" display="Variant of HFE212-SERIES"/>
     <hyperlink ref="A21" r:id="rId38" display="HFT410-2SBJ1-G2"/>
     <hyperlink ref="C21" r:id="rId39" display="Variant of HFT410-SERIES"/>
     <hyperlink ref="A22" r:id="rId40" display="HJBE02VBDAAAAN"/>
     <hyperlink ref="A23" r:id="rId41" display="HJBE02HBDAAAAN"/>
     <hyperlink ref="A24" r:id="rId42" display="HJAE02IBDZZNNN"/>
     <hyperlink ref="A25" r:id="rId43" display="HJAE02HBDZZNNN"/>
-    <hyperlink ref="A26" r:id="rId44" display="HFT206-4SNOK6"/>
+    <hyperlink ref="A26" r:id="rId44" display="HFT206-2SBVSJ-G"/>
     <hyperlink ref="C26" r:id="rId45" display="Variant of HFT206-SERIES"/>
-    <hyperlink ref="A27" r:id="rId46" display="HFT206-4SNOK7"/>
+    <hyperlink ref="A27" r:id="rId46" display="HFT206-4SNOK6"/>
     <hyperlink ref="C27" r:id="rId47" display="Variant of HFT206-SERIES"/>
-    <hyperlink ref="A28" r:id="rId48" display="HFT206-8SB41"/>
+    <hyperlink ref="A28" r:id="rId48" display="HFT206-4SNOK7"/>
     <hyperlink ref="C28" r:id="rId49" display="Variant of HFT206-SERIES"/>
-    <hyperlink ref="A29" r:id="rId50" display="HFT410-4SNOK4"/>
-[...3 lines deleted...]
-    <hyperlink ref="A31" r:id="rId54" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="A29" r:id="rId50" display="HFT206-8SB41"/>
+    <hyperlink ref="C29" r:id="rId51" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A30" r:id="rId52" display="HFT410-4SNOK4"/>
+    <hyperlink ref="C30" r:id="rId53" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A31" r:id="rId54" display="HFT206-3SBVSJ-G"/>
     <hyperlink ref="C31" r:id="rId55" display="Variant of HFT206-SERIES"/>
-    <hyperlink ref="A32" r:id="rId56" display="HFT410-1SBJ1F-G"/>
-[...1 lines deleted...]
-    <hyperlink ref="A33" r:id="rId58" display="HFT410-1SBVE-G"/>
+    <hyperlink ref="A32" r:id="rId56" display="HFT206-4SBVSJ-G"/>
+    <hyperlink ref="C32" r:id="rId57" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A33" r:id="rId58" display="HFT410-1SBJ1F-G"/>
     <hyperlink ref="C33" r:id="rId59" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A34" r:id="rId60" display="HFT410-1SBVEF-G"/>
+    <hyperlink ref="A34" r:id="rId60" display="HFT410-1SBVE-G"/>
     <hyperlink ref="C34" r:id="rId61" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A35" r:id="rId62" display="HFT410-2SBVY-G"/>
+    <hyperlink ref="A35" r:id="rId62" display="HFT410-1SBVEF-G"/>
     <hyperlink ref="C35" r:id="rId63" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A36" r:id="rId64" display="HFT410-2SBVYF-G"/>
+    <hyperlink ref="A36" r:id="rId64" display="HFT410-2SBVY-G"/>
     <hyperlink ref="C36" r:id="rId65" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A37" r:id="rId66" display="HFT410-2SVHEF-G"/>
+    <hyperlink ref="A37" r:id="rId66" display="HFT410-2SBVYF-G"/>
     <hyperlink ref="C37" r:id="rId67" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A38" r:id="rId68" display="HFT410-2SVHYF-G"/>
+    <hyperlink ref="A38" r:id="rId68" display="HFT410-2SVHEF-G"/>
     <hyperlink ref="C38" r:id="rId69" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A39" r:id="rId70" display="HFT410-3SBJ1-G"/>
+    <hyperlink ref="A39" r:id="rId70" display="HFT410-2SVHYF-G"/>
     <hyperlink ref="C39" r:id="rId71" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A40" r:id="rId72" display="HFT410-3SBJ1F-G"/>
+    <hyperlink ref="A40" r:id="rId72" display="HFT410-3SBJ1-G"/>
     <hyperlink ref="C40" r:id="rId73" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A41" r:id="rId74" display="HFT410-3SBVE-G"/>
+    <hyperlink ref="A41" r:id="rId74" display="HFT410-3SBJ1F-G"/>
     <hyperlink ref="C41" r:id="rId75" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A42" r:id="rId76" display="HFT410-3SBVEF-G"/>
+    <hyperlink ref="A42" r:id="rId76" display="HFT410-3SBVE-G"/>
     <hyperlink ref="C42" r:id="rId77" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A43" r:id="rId78" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="A43" r:id="rId78" display="HFT410-3SBVEF-G"/>
     <hyperlink ref="C43" r:id="rId79" display="Variant of HFT410-SERIES"/>
-    <hyperlink ref="A44" r:id="rId80" display="HFT206-SERIES"/>
-[...8 lines deleted...]
-    <hyperlink ref="C50" r:id="rId89" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A44" r:id="rId80" display="HFT410-4SVHEF-G"/>
+    <hyperlink ref="C44" r:id="rId81" display="Variant of HFT410-SERIES"/>
+    <hyperlink ref="A45" r:id="rId82" display="HFT206-SERIES"/>
+    <hyperlink ref="A46" r:id="rId83" display="HFT410-SERIES"/>
+    <hyperlink ref="A47" r:id="rId84" display="HFT206-6SNC25"/>
+    <hyperlink ref="C47" r:id="rId85" display="Variant of HFT206-SERIES"/>
+    <hyperlink ref="A48" r:id="rId86" display="HFE206M-4SUT"/>
+    <hyperlink ref="C48" r:id="rId87" display="Variant of HFE212-SERIES"/>
+    <hyperlink ref="A49" r:id="rId88" display="HJBE02IBDAAAAN"/>
+    <hyperlink ref="A50" r:id="rId89" display="HJAE02VBDZZNNN"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId90"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 