--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,769 +11,2074 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1854" count="4010">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1904" count="4190">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kits</t>
+  </si>
+  <si>
+    <t>Ladder kit</t>
+  </si>
+  <si>
+    <t>PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Cable Supports</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Antenna/RRU Cable Support</t>
+  </si>
+  <si>
+    <t>ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Supports and Equipment</t>
+  </si>
+  <si>
+    <t>Roof cable supprt</t>
+  </si>
+  <si>
+    <t>RT-CT-1210-08</t>
+  </si>
+  <si>
+    <t>Variant of WALL-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Deep Wall Mount Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>Cover</t>
+  </si>
+  <si>
+    <t>860674608-012</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 12 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>Variant of HOISTING-GRIP-ANCHORS</t>
+  </si>
+  <si>
+    <t>Heavy Duty Cable Ladder Cross Member with Cable Attachment Points</t>
+  </si>
+  <si>
+    <t>Hoisting Grip Anchor</t>
+  </si>
+  <si>
+    <t>860674607-036</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,36" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 36" Face</t>
+  </si>
+  <si>
+    <t>860674607-041-42</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,41" or 42" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 41 or 42" Face</t>
+  </si>
+  <si>
+    <t>PGP-CS18</t>
+  </si>
+  <si>
+    <t>Variant of PIM-GUARD-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 18 positions / 36 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PG-CS13</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 13 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS22</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 22 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>860674608-U</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR,CABLE LADDER,40",UNIVERSAL</t>
+  </si>
+  <si>
+    <t>860669616-1035-T</t>
+  </si>
+  <si>
+    <t>TOP MOUNT KIT for MONOPOLE HOISTING GRIP ANCHOR,10"-35" - 860669616-1035 Grip Anchor Ring Mount ordered separately</t>
+  </si>
+  <si>
+    <t>PGP-CS34L</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 34 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860680188-006</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,PIPE FROM 1.5" to 8"</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Pipe/Round Members to Support Cable, 1.5" to 8" OD</t>
+  </si>
+  <si>
+    <t>PGP-CS18L</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 18 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860680188-004</t>
+  </si>
+  <si>
+    <t>ANCHOR,1.66-4.5"OD 4 TABS</t>
+  </si>
+  <si>
+    <t>Cable Support Grip Anchor for 1.66” OD to 4.5” OD round member OR  2” x 2” to 3.5” x 3.5” 90 degree angle</t>
+  </si>
+  <si>
+    <t>860674608-004</t>
+  </si>
+  <si>
+    <t>860669616-2255</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 22"-55" OD</t>
+  </si>
+  <si>
+    <t>860689555-U-L</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable, for Large Tower Leg</t>
+  </si>
+  <si>
+    <t>860669616-1040</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-40" OD</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>KwikClamp™</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
+    <t>L6CLICK</t>
+  </si>
+  <si>
+    <t>Variant of CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>STS3-12</t>
+  </si>
+  <si>
+    <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter kit for 1–2 in round members</t>
+  </si>
+  <si>
+    <t>Stand-off mount</t>
+  </si>
+  <si>
+    <t>STS3-23</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 2–3 in round members</t>
+  </si>
+  <si>
+    <t>STS3-34</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 3–4 in round members</t>
+  </si>
+  <si>
+    <t>STS3-45</t>
+  </si>
+  <si>
+    <t>Three-way Snap-in Stand-off Adapter Kit for 4–5 in round members</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>BCU158</t>
+  </si>
+  <si>
+    <t>Variant of BCU-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 14-36 mm cables, for 1-5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>Single hole grommet</t>
+  </si>
+  <si>
+    <t>CB-12-50</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-BANDING-SERIES</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x  50 ft reel (uses CB-LH-25 Locking Heads - not incl)</t>
+  </si>
+  <si>
+    <t>Banding</t>
+  </si>
+  <si>
+    <t>CT-460-100</t>
+  </si>
+  <si>
+    <t>Cable Tie, Heat Stabilized, Weather-resistant, 460 mm length, 100 pcs</t>
+  </si>
+  <si>
+    <t>Cable tie</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>SSH-78-4</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
+    <t>SSH-158</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SSH-158-3</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable, triple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>HG-091291-158</t>
+  </si>
+  <si>
+    <t>Variant of HG-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 1 X 29 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>Multi-hole grommet</t>
+  </si>
+  <si>
+    <t>SA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers, supporting three 4-17mm or two 26-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>BCU12</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 3 to 12.5 mm cables, for 1/2 in hangers</t>
+  </si>
+  <si>
+    <t>EWSH-63</t>
+  </si>
+  <si>
+    <t>Variant of EWSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>EWSH-64</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>EWSH-127A</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>EWSH-90</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>42396A-18</t>
+  </si>
+  <si>
+    <t>Variant of BUTTERFLY-HANGER-SERIES</t>
+  </si>
+  <si>
+    <t>Universal Passive bracket</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>BHD-58</t>
+  </si>
+  <si>
+    <t>Variant of BH-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 18 to 20mm Cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>SWH-200-10</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
+  </si>
+  <si>
+    <t>Cable management</t>
+  </si>
+  <si>
+    <t>SSH-411</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapTak®</t>
+  </si>
+  <si>
+    <t>WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Coaxial Cable Supports</t>
+  </si>
+  <si>
+    <t>Coaxial cable support</t>
+  </si>
+  <si>
+    <t>HK-CL-U</t>
+  </si>
+  <si>
+    <t>Variant of CABLE-LADDER</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Hardware Kit for 1 in to 4-1/2 in round or angle members</t>
+  </si>
+  <si>
+    <t>MT-357-12</t>
+  </si>
+  <si>
+    <t>Variant of WGB-AND-MISC-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, one rung</t>
+  </si>
+  <si>
+    <t>Trapeze kit</t>
+  </si>
+  <si>
+    <t>MT-365G</t>
+  </si>
+  <si>
+    <t>Variant of ROOF-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Rooftop Hood Entry Kit</t>
+  </si>
+  <si>
+    <t>Entry kit</t>
+  </si>
+  <si>
+    <t>MT-F1597</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Splice kit</t>
+  </si>
+  <si>
+    <t>MT-F1607</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1608</t>
+  </si>
+  <si>
+    <t>Splice for Wall Kit, for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1595</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for 12 coaxial cable runs,12-gauge cover</t>
+  </si>
+  <si>
+    <t>Bridge kit</t>
+  </si>
+  <si>
+    <t>PG-RMBH12</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers - Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS08</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 8 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>RT-ST</t>
+  </si>
+  <si>
+    <t>Rooftop Cable Tray Step Over</t>
+  </si>
+  <si>
+    <t>Step over</t>
+  </si>
+  <si>
+    <t>RT-CB4D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, four holes</t>
+  </si>
+  <si>
+    <t>RT-CB8D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, eight holes</t>
+  </si>
+  <si>
+    <t>SS-TB6080</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>Star Support Bracket</t>
+  </si>
+  <si>
+    <t>SS-1FB6080</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, single, for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>TL-SO6</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 6 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Waveguide stand-off bracket</t>
+  </si>
+  <si>
+    <t>VC-WGSO-7</t>
+  </si>
+  <si>
+    <t>Variant of WATER-TOWER-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, seven runs</t>
+  </si>
+  <si>
+    <t>WB-TS12</t>
+  </si>
+  <si>
+    <t>WB-TS24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, one rung</t>
+  </si>
+  <si>
+    <t>WB-TT12</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC4D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-TT24</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-T12-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 12 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WC-SC8D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-T24-3</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, triple tee, 24 in wide, three rungs</t>
+  </si>
+  <si>
+    <t>WB-TK12D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 12 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>WB-TK24D</t>
+  </si>
+  <si>
+    <t>Trapeze Kit, 24 in wide, two rungs</t>
+  </si>
+  <si>
+    <t>ZB-V12</t>
+  </si>
+  <si>
+    <t>Vertical Z-bracket, 4.3 in, for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Z-Bracket</t>
+  </si>
+  <si>
+    <t>ZB-H8</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 23 in, for 14 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ACS-4</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 4 Cables</t>
+  </si>
+  <si>
+    <t>ACS-D24</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 24 Cables</t>
+  </si>
+  <si>
+    <t>CL-0610-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 10 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0620-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 20 in x 20 ft, 6-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0910-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 30 in x 10 ft, 9-hole rung</t>
+  </si>
+  <si>
+    <t>CL-1210-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 38 in x 10 ft, 12-hole rung</t>
+  </si>
+  <si>
+    <t>CS-BL-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket</t>
+  </si>
+  <si>
+    <t>CS-B</t>
+  </si>
+  <si>
+    <t>CS-BL-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 6 in to 8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-A</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket with angle member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-R2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version</t>
+  </si>
+  <si>
+    <t>CS-B-R6</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, u-bolt for 2-3/8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CT-P4</t>
+  </si>
+  <si>
+    <t>Rubber Sleeper Pad, 4 in x 1/4 in x 10 ft roll</t>
+  </si>
+  <si>
+    <t>Rubber pad</t>
+  </si>
+  <si>
+    <t>PGP-CS08</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 8 positions / 16 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS04</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 4 positions / 8 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS12</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 12 positions / 24 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>860669616-1035</t>
+  </si>
+  <si>
+    <t>Monopole Hoisting Grip Anchor, for Monopoles 10"-35" OD</t>
+  </si>
+  <si>
+    <t>CL-0420-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit,  20 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>CL-0410-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 10 ft, 4-hole rung</t>
+  </si>
+  <si>
+    <t>B2252PGL</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for up to 10-1/2 in OD round members and up to 7 in 90 degree and up to 10-1/2 in 60 degree angle members</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, triple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>SSHR-10</t>
+  </si>
+  <si>
+    <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>209800-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Self-locking Hangers for RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>SHK-114-1-P</t>
+  </si>
+  <si>
+    <t>Variant of SHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1-1/4 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>ValuSite™</t>
+  </si>
+  <si>
+    <t>DHK-158-2-P</t>
+  </si>
+  <si>
+    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-78-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware.</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, double stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 7-22 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 7-22 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, triple stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L5SGRIP-5IK</t>
+  </si>
+  <si>
+    <t>Variant of SGRIP-SERIES-HOISTING</t>
+  </si>
+  <si>
+    <t>Support Clamp for L5SGRIP</t>
+  </si>
+  <si>
+    <t>Clamp set</t>
+  </si>
+  <si>
+    <t>19256B</t>
+  </si>
+  <si>
+    <t>Variant of HOISTING-GRIP-SERIES</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.98-1.24 in (25-35 mm) cables, elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>Hoisting grip</t>
+  </si>
+  <si>
+    <t>24312A</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 1.75-1.99 in (44.5-50.5 mm) cables and elliptical waveguide 43, 52, and 63</t>
+  </si>
+  <si>
+    <t>29961-C</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip with cable tie for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094</t>
+  </si>
+  <si>
+    <t>43094</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.62-0.74 in (15.7-18.7 mm) cables and elliptical waveguide 180 and 220</t>
+  </si>
+  <si>
+    <t>L1SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 0.32-0.44 in (8.2-11.2 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>L7SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 1.75-1.99 in (44.5-50.5 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>L6SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 1.37-1.77 in (35-45 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>35849A-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panels for elliptical waveguides</t>
+  </si>
+  <si>
+    <t>Entrance panel</t>
+  </si>
+  <si>
+    <t>SCE-12</t>
+  </si>
+  <si>
+    <t>Variant of ENTRY-PANEL-SERIES</t>
+  </si>
+  <si>
+    <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1/2" Coaxial Cable</t>
+  </si>
+  <si>
+    <t>204673-20</t>
+  </si>
+  <si>
+    <t>Twenty 4" Port Entrance Panel, 4" x 5"</t>
+  </si>
+  <si>
+    <t>245314-64</t>
+  </si>
+  <si>
+    <t>Variant of 245314-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>245314-77</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>245314-132</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>245314-90</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>245314-220</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>245314-43</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>245314-52</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>245314-63</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139</t>
+  </si>
+  <si>
+    <t>252139</t>
+  </si>
+  <si>
+    <t>Twelve 4" Port Entrance Panel, 3" x 4"</t>
+  </si>
+  <si>
+    <t>35849A-3</t>
+  </si>
+  <si>
+    <t>Variant of 35849A-SERIES</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>35849A-9</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 20</t>
+  </si>
+  <si>
+    <t>AUTOMATED-PREP-TOOLS</t>
+  </si>
+  <si>
+    <t>Automated Cable Preparation Tools</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® | HELIAX®</t>
+  </si>
+  <si>
+    <t>Tool</t>
+  </si>
+  <si>
+    <t>MANUAL-PREP-TOOLS</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tools</t>
+  </si>
+  <si>
+    <t>TORQUE-WRENCH-TOOLS</t>
+  </si>
+  <si>
+    <t>Torque Wrench Connector Preparation Tools</t>
+  </si>
+  <si>
+    <t>Wrench</t>
+  </si>
+  <si>
+    <t>243095-9</t>
+  </si>
+  <si>
+    <t>Variant of 243095-SERIES-HARDWARE</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes 3/8 in bolts and hardware, 95.25 mm (3.75 in) length</t>
+  </si>
+  <si>
+    <t>Hardware kit</t>
+  </si>
+  <si>
+    <t>243095-11</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes M10 bolts and hardware, 101.09 mm (3.98 in) length</t>
+  </si>
+  <si>
+    <t>243095-2</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers (2 stack) or 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers (4 stack), includes 3/8 in bolts and hardware, 247.65 mm (9.75 in) length</t>
+  </si>
+  <si>
+    <t>243095-5</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes 3/8 in bolts and hardware, 137.16 mm (5.4 in) length</t>
+  </si>
+  <si>
+    <t>243095-6</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers, includes 3/8 in bolts and hardware, 184.15 mm (7.25 in) length</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item244412</t>
+  </si>
+  <si>
+    <t>244412</t>
+  </si>
+  <si>
+    <t>Variant of FLANGE-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR260 or UBR260 flange</t>
+  </si>
+  <si>
+    <t>Flange hardware kit</t>
+  </si>
+  <si>
+    <t>252026-10KT-P</t>
+  </si>
+  <si>
+    <t>Variant of MCLICK-SERIES-HARDWARE</t>
+  </si>
+  <si>
+    <t>Angle Adapter for Miniature Click-on Hanger, kit of 10, (no hardware included)</t>
+  </si>
+  <si>
+    <t>245650A-40</t>
+  </si>
+  <si>
+    <t>Variant of 245650A-SERIES-WOOD-SCREWS</t>
+  </si>
+  <si>
+    <t>40 mm Wood Screw for Self-locking Hanger only</t>
+  </si>
+  <si>
+    <t>Screw</t>
+  </si>
+  <si>
+    <t>252027-10KT-P</t>
+  </si>
+  <si>
+    <t>Hardware Kit for Miniature Click-on Hanger, includes 5/16 in bolts and hardware, 3.24 in (82 mm) length, kit of 10, (no angle adapter included)</t>
+  </si>
+  <si>
+    <t>31771-4</t>
+  </si>
+  <si>
+    <t>Variant of HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit, includes 3/8 in threaded rod, ceiling mounting plate, nuts and washers, 12 in (305 mm) length</t>
+  </si>
+  <si>
+    <t>31769-5</t>
+  </si>
+  <si>
+    <t>Hardware Kit for Butterfly Hanger, includes 3/8 in x 0.75 in fillister bolt and hardware</t>
+  </si>
+  <si>
+    <t>33544-16</t>
+  </si>
+  <si>
+    <t>Variant of 33544-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit</t>
+  </si>
+  <si>
+    <t>Connector kit</t>
+  </si>
+  <si>
+    <t>33544-30</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>33544-31</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>33544-22</t>
+  </si>
+  <si>
+    <t>33544-42</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>33544-23</t>
+  </si>
+  <si>
+    <t>33544-33</t>
+  </si>
+  <si>
+    <t>33544-11</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 20</t>
+  </si>
+  <si>
+    <t>33544-24</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>33544-12</t>
+  </si>
+  <si>
+    <t>33544-44A</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>33544-25</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>33544-26</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>33544-47</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>33544-15</t>
+  </si>
+  <si>
+    <t>33544-39</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>33544-41</t>
+  </si>
+  <si>
+    <t>45592-1127</t>
+  </si>
+  <si>
+    <t>Variant of 455-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW127A Splice</t>
+  </si>
+  <si>
+    <t>45594-163B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 163 Connectors</t>
+  </si>
+  <si>
+    <t>45598-343</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for UG-343B/U flange</t>
+  </si>
+  <si>
+    <t>45594-164A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 164 Connectors</t>
+  </si>
+  <si>
+    <t>45598-541</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for UG-541A/U flange</t>
+  </si>
+  <si>
+    <t>45594-177A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 177 Connectors</t>
+  </si>
+  <si>
+    <t>45594-1180</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1180 Connectors</t>
+  </si>
+  <si>
+    <t>45598-75</t>
+  </si>
+  <si>
+    <t>Flange Hardware Kit for WR75 Pressurized Cover</t>
+  </si>
+  <si>
+    <t>45594-1220A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1220 Connectors</t>
+  </si>
+  <si>
+    <t>45594-137</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 137 Connectors</t>
+  </si>
+  <si>
+    <t>45597-112</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR112G flange</t>
+  </si>
+  <si>
+    <t>47250-5</t>
+  </si>
+  <si>
+    <t>Variant of 47250-SERIES-ACCESSORY-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX® Accessory Kit</t>
+  </si>
+  <si>
+    <t>55219-112</t>
+  </si>
+  <si>
+    <t>Variant of 552-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>55224-137</t>
+  </si>
+  <si>
+    <t>E2O® Hardware Kit for UG-343B/U or UG-344/U flange</t>
+  </si>
+  <si>
+    <t>E₂O®</t>
+  </si>
+  <si>
+    <t>55219-187</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR187G flange</t>
+  </si>
+  <si>
+    <t>55224-28</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UG-600A/U or UG-599/U flange</t>
+  </si>
+  <si>
+    <t>55224-62</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UG-541A/U or UG-419/U flange</t>
+  </si>
+  <si>
+    <t>55224-75</t>
+  </si>
+  <si>
+    <t>Hardware Kit for MIL-F-3922/59-010 or MIL-F-3922/70-016 flange</t>
+  </si>
+  <si>
+    <t>CB-12-16LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 16 in length with attached locking head, package contains 50 pieces</t>
+  </si>
+  <si>
+    <t>CB-12-27LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 27 in length with attached locking head, package contains 25 pieces</t>
+  </si>
+  <si>
+    <t>UHA-3C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Universal Three-Way Stand-off Adapter. Mounts snap-in hangers, grommets, and threaded rods onto towers with round members or 1/4" and 3/8" angle members, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>BCU158-4M10M-7X</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 4-10 mm cables, accommodates up to quantity 7ea cables, for 1-5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-MSF-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 25 mm, 1 x 14 mm, 1 x 12 mm, 1 x 10 mm, 1 x 8 mm and 1 X 6 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>SA-4C</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Four-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes four 3/4" holes for Snap-in hangers, supporting three 4-30mm or two 36-42mm cable stacks per hole</t>
+  </si>
+  <si>
+    <t>HG-064124-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm holes and 4 X 12 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HELIAX-BOOT-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX® Boot Kits</t>
+  </si>
+  <si>
+    <t>Boot assembly</t>
+  </si>
+  <si>
+    <t>HG-144-384-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm holes and 4 X 9 mm holes for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>31670-6</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 6–8 in round members</t>
+  </si>
+  <si>
+    <t>Banding clamp</t>
+  </si>
+  <si>
+    <t>SEC-SERIES-ENTRY-PANELS</t>
+  </si>
+  <si>
+    <t>SEC Series SnapSeal™ Entry Panels</t>
+  </si>
+  <si>
+    <t>Entry cushion</t>
+  </si>
+  <si>
+    <t>ENTRY-PANEL-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly and Cushion Inserts</t>
+  </si>
+  <si>
+    <t>HELIAX® | I-Line</t>
+  </si>
+  <si>
+    <t>ENTRY-PANEL-KIT-SERIES</t>
+  </si>
+  <si>
+    <t>Entry Panel Boot Kits</t>
+  </si>
+  <si>
+    <t>PLUG-12</t>
+  </si>
+  <si>
+    <t>Variant of ENTRY-PANEL-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Cushion Plugs for 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>Cushion plug</t>
+  </si>
+  <si>
+    <t>WGB5-37</t>
+  </si>
+  <si>
+    <t>Variant of WGB-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>WGB4-132</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>WGB4-85</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>WGB5-52</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>WGB4-90</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>WGB4-180</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>WGB5-63</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>WGB5-127A</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>WGB4-220</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>WGB5-132</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>WGB5-77</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>WGB5-180</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>WGB4-43</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>WGB5-220</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>WGB4-52</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>WGB5-240</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294573</t>
+  </si>
+  <si>
+    <t>294573</t>
+  </si>
+  <si>
+    <t>Variant of ENTRY-PANEL-KIT-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in</t>
+  </si>
+  <si>
+    <t>I-Line</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294701</t>
+  </si>
+  <si>
+    <t>294701</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 1 hole for 1-1/4 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>Cushion insert</t>
+  </si>
+  <si>
+    <t>294701-T</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 1 hole for HELIAX® cables (Fusion tape included)</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294702</t>
+  </si>
+  <si>
+    <t>294702</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 1 hole for 1 5/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294685</t>
+  </si>
+  <si>
+    <t>294685</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 2 holes for 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294686</t>
+  </si>
+  <si>
+    <t>294686</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 3 holes for 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294700</t>
+  </si>
+  <si>
+    <t>294700</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 4 holes for 7/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>48939A-17</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for four 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>FA-102993-HC3</t>
+  </si>
+  <si>
+    <t>HELIAX®, 11-29 mm (0.433-1.142 in) cable entry seal, entry panel port size 4 in</t>
+  </si>
+  <si>
+    <t>Cable entry seal</t>
+  </si>
+  <si>
+    <t>DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>DHK Series Double Hanger Kits</t>
+  </si>
+  <si>
+    <t>CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Series Hangers</t>
+  </si>
+  <si>
+    <t>SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapStak® | SnapTak®</t>
+  </si>
+  <si>
+    <t>BUTTERFLY-HANGER-SERIES</t>
+  </si>
+  <si>
+    <t>Butterfly Hangers and Bracket Kit</t>
+  </si>
+  <si>
+    <t>FA-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>FA-Series Hanger Kits</t>
+  </si>
+  <si>
+    <t>EWSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hangers for elliptical waveguide</t>
+  </si>
+  <si>
+    <t>244106A-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assemblies</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>L4CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1/2 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>HG-091192-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 2 X 19 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-091242-158</t>
+  </si>
+  <si>
+    <t>Grommet with 1 x 9 mm hole and 2 x 23 mm holes for 1-5/8 in SnapStak or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-24-114</t>
+  </si>
+  <si>
+    <t>Grommet with 23.6mm hole for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-10MM-12</t>
+  </si>
+  <si>
+    <t>Grommet with Single 10mm hole for 1/2 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-38-114</t>
+  </si>
+  <si>
+    <t>Grommet with 10mm hole for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-38-78</t>
+  </si>
+  <si>
+    <t>Grommet with Single 10mm hole for 7/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>HG-164-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 16mm Holes - Compatible with ANDREW 1-5/8" Hangers</t>
+  </si>
+  <si>
+    <t>HG-44MM-158</t>
+  </si>
+  <si>
+    <t>Grommet with Single 44mm hole for 1 5/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>SA-1TR</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Multifunction Adapter that threads into 3/8" &amp; 1/2" bolts &amp; U-bolts or snaps into 3/4" holes. One 3/4" hole for Snap-in style hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
+    <t>SSHA-38</t>
+  </si>
+  <si>
+    <t>Hanger Adapter Grommet for use with 3/8 in cable</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>UA-3</t>
+  </si>
+  <si>
+    <t>Variant of ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Angle Adapter, universal, snap-in, 3/4 in through hole</t>
+  </si>
+  <si>
+    <t>Angle adapter</t>
+  </si>
+  <si>
+    <t>UAAI</t>
+  </si>
+  <si>
+    <t>Universal Angle Adapter Insert</t>
+  </si>
+  <si>
+    <t>Insert</t>
+  </si>
+  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130</t>
   </si>
   <si>
     <t>252130</t>
   </si>
   <si>
-    <t>Variant of ANGLE-ADAPTER-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers, 3/8 in tapped hole insert and hardware included</t>
   </si>
   <si>
-    <t>I-Line</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562</t>
   </si>
   <si>
     <t>294562</t>
   </si>
   <si>
-    <t>Variant of STAND-OFF-ADAPTER-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Snap-In Stand-off Adapter</t>
   </si>
   <si>
-    <t>Stand-off mount</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571</t>
   </si>
   <si>
     <t>294571</t>
   </si>
   <si>
     <t>Angle Adapter with universal 3/4 in through hole for snap-in hangers (no insert included)</t>
   </si>
   <si>
     <t>31670-1</t>
   </si>
   <si>
-    <t>Variant of CABLE-BANDING-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Round Member Adapter for 1–2 in round members</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...4 lines deleted...]
-  <si>
     <t>31670-4</t>
   </si>
   <si>
     <t>Round Member Adapter for 4–5 in round members</t>
   </si>
   <si>
     <t>31670-5</t>
   </si>
   <si>
     <t>Round Member Adapter for 5–6 in round members</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417</t>
   </si>
   <si>
     <t>40417</t>
   </si>
   <si>
     <t>Weather-resistant Nylon Cable Tie, 14.25 in length</t>
   </si>
   <si>
-    <t>Cable tie</t>
-[...34 lines deleted...]
-  <si>
     <t>UA-3G</t>
   </si>
   <si>
     <t>Galvanized Steel Angle Adapter, universal, snap-in, 3/4 in through hole</t>
   </si>
   <si>
     <t>UA-3C</t>
   </si>
   <si>
     <t>PIM-Guard®, PIM free, Angle member attachment. Includes torque stop set bolt to ensure proper attachment force. Two 3/4" holes for Snap-in style hangers</t>
   </si>
   <si>
     <t>HG-091241-158</t>
   </si>
   <si>
-    <t>Variant of HG-SERIES-GROMMETS</t>
-[...1 lines deleted...]
-  <si>
     <t>Grommet with 1 x 9 mm hole and 1 X 23 mm hole for 1-5/8 in SnapStak or Click-on Hanger</t>
   </si>
   <si>
-    <t>Multi-hole grommet</t>
-[...550 lines deleted...]
-  <si>
     <t>SSH-114</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1-1/4 in coaxial cable</t>
   </si>
   <si>
     <t>SSH-12</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1/2 in coaxial cable</t>
   </si>
   <si>
     <t>1316MCLICK</t>
   </si>
   <si>
     <t>Miniature Click-on Hanger for 13–16 mm cable, Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>209800-28B</t>
   </si>
   <si>
     <t>Variant of 209800-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Self-locking Hanger for 7/8 in RXL5 RADIAX® Radiating cable</t>
@@ -787,53 +2092,50 @@
   <si>
     <t>Flex-Twist Hanger Assembly for WR137</t>
   </si>
   <si>
     <t>244106A-120</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR75</t>
   </si>
   <si>
     <t>244106A-140</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR62</t>
   </si>
   <si>
     <t>244106A-220</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR42</t>
   </si>
   <si>
     <t>42396A-16</t>
   </si>
   <si>
-    <t>Variant of BUTTERFLY-HANGER-SERIES</t>
-[...1 lines deleted...]
-  <si>
     <t>Butterfly Hanger for elliptical waveguide 43</t>
   </si>
   <si>
     <t>42396A-2</t>
   </si>
   <si>
     <t>Butterfly Hanger for 1-5/8 in coaxial cable</t>
   </si>
   <si>
     <t>42396A-5</t>
   </si>
   <si>
     <t>Butterfly Hanger for 7/8 in coaxial cable and elliptical waveguide 85 and 90</t>
   </si>
   <si>
     <t>42396A-8</t>
   </si>
   <si>
     <t>Butterfly Hanger for elliptical waveguide 52</t>
   </si>
   <si>
     <t>42396A-1</t>
   </si>
   <si>
     <t>Butterfly Hanger for 1-1/4 in coaxial cable and elliptical waveguide 64</t>
@@ -844,906 +2146,486 @@
   <si>
     <t>Butterfly Hanger for 5/8 in coaxial cable and elliptical waveguide 127 and 132</t>
   </si>
   <si>
     <t>42396A-11</t>
   </si>
   <si>
     <t>Butterfly Hanger for elliptical waveguide 77</t>
   </si>
   <si>
     <t>68MCLICK</t>
   </si>
   <si>
     <t>Miniature Click-on Hanger for 6–8 mm cable - Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>912MCLICK</t>
   </si>
   <si>
     <t>Miniature Click-on Hanger for 9–12 mm cable - Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-14</t>
   </si>
   <si>
-    <t>Variant of BH-SERIES-HANGER-BLOCKS</t>
-[...1 lines deleted...]
-  <si>
     <t>Double Block Hanger for 1/4 inch coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-158</t>
   </si>
   <si>
     <t>Double Block Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-12</t>
   </si>
   <si>
     <t>Double Block Hanger for 1/2 in coaxial cable (LDF4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-38</t>
   </si>
   <si>
     <t>Double Block Hanger for 3/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-78</t>
   </si>
   <si>
     <t>Double Block Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
-    <t>EWSH-63</t>
-[...25 lines deleted...]
-  <si>
     <t>EWSH-132</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 132</t>
   </si>
   <si>
     <t>EWSH-220</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 220</t>
   </si>
   <si>
     <t>EWSH-240</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 240</t>
   </si>
   <si>
     <t>EWSH-52</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 52</t>
   </si>
   <si>
-    <t>F4CLAMP-CNL-3B</t>
-[...2 lines deleted...]
-    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+    <t>F4-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack; includes hardware</t>
   </si>
   <si>
     <t>F4-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
-    <t>L5CLAMP-CNL-2B</t>
-[...245 lines deleted...]
-    <t>Wrench</t>
+    <t>F-CLAMP-A-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, single stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, single stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 9-12 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, double stack; includes hardware</t>
   </si>
   <si>
     <t>GKT-BK512</t>
   </si>
   <si>
     <t>Variant of GROUNDING-KIT-PREP-TOOLS</t>
   </si>
   <si>
     <t>Replacement Blade Kit for GKT-78A and GKT-L4A grounding kit preparation tools</t>
   </si>
   <si>
     <t>Tool accessory</t>
   </si>
   <si>
     <t>GKT-114SG</t>
   </si>
   <si>
     <t>Aluminum Grounding Kit Preparation Tool for 1-1/4  in corrugated cable SG series grounding kits</t>
   </si>
   <si>
     <t>GKT-F4A</t>
   </si>
   <si>
     <t>Aluminum Grounding Kit Preparation Tool for FSJ4-50B coaxial cable</t>
   </si>
   <si>
-    <t>ACS-D24</t>
-[...488 lines deleted...]
-    <t>Antenna and RRU Cable Support Bracket for up to 4 Cables</t>
+    <t>JST-400A</t>
+  </si>
+  <si>
+    <t>Variant of MANUAL-PREP-TOOLS</t>
+  </si>
+  <si>
+    <t>Jacket Stripping Tool for CNT-400 braided cable</t>
+  </si>
+  <si>
+    <t>CNT®</t>
+  </si>
+  <si>
+    <t>MCPT-1412</t>
+  </si>
+  <si>
+    <t>EASIAX® Manual Cable Preparation Tool for FSJ1-50A  and FSJ4-50B coaxial cable, PSA and F series connectors</t>
+  </si>
+  <si>
+    <t>EASIAX Plus®</t>
+  </si>
+  <si>
+    <t>MCPT-3812</t>
+  </si>
+  <si>
+    <t>EASIAX® Manual Cable Preparation Tool for FSJ2-50 and FSJ4-50B coaxial cable</t>
+  </si>
+  <si>
+    <t>MCPT-BK4</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for MCPT-L4 cable preparation tool</t>
+  </si>
+  <si>
+    <t>MCPT-L4</t>
+  </si>
+  <si>
+    <t>EASIAX® Manual Cable Preparation Tool for LDF4-50A coaxial cable, PSA and F series connectors</t>
+  </si>
+  <si>
+    <t>SHT-4</t>
+  </si>
+  <si>
+    <t>SnapStak® Installation Tool is designed to compress the hanger to aid in installation. Made of tool grade steel with rubber handles.</t>
+  </si>
+  <si>
+    <t>HELIAX® | SnapStak®</t>
+  </si>
+  <si>
+    <t>TW-158-EZFC</t>
+  </si>
+  <si>
+    <t>Variant of TORQUE-WRENCH-TOOLS</t>
+  </si>
+  <si>
+    <t>Torque Wrench for 1-5/8 in EZfit® connectors, 60 mm</t>
+  </si>
+  <si>
+    <t>TW-4310</t>
+  </si>
+  <si>
+    <t>Torque Wrench for coupling torque of 4.3-10 connectors, 22 mm opening</t>
+  </si>
+  <si>
+    <t>TW-78-EZFC</t>
+  </si>
+  <si>
+    <t>Torque Wrench for 7/8 in EZfit® connectors, 34 mm</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item209874</t>
+  </si>
+  <si>
+    <t>209874</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for MCPT-1412 and MCPT-3812 cutting tools</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244379</t>
+  </si>
+  <si>
+    <t>244379</t>
+  </si>
+  <si>
+    <t>Torque Wrench for coupling torque of Type N connectors, 13/16 in opening</t>
+  </si>
+  <si>
+    <t>78-HPT</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for 7/8 in coaxial cable, EZfit®, S and F series connectors</t>
+  </si>
+  <si>
+    <t>EZfit®</t>
+  </si>
+  <si>
+    <t>CPT-78U</t>
+  </si>
+  <si>
+    <t>Variant of AUTOMATED-PREP-TOOLS</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 7/8 in coaxial cable, PSA series connectors</t>
+  </si>
+  <si>
+    <t>CPT-BK</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-F4 automated cable preparation  tool</t>
+  </si>
+  <si>
+    <t>CPT-L4-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1/2 in coaxial cable, D series connectors</t>
+  </si>
+  <si>
+    <t>CPT-F2-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for FSJ2-50 coaxial cable with D-Class connectors</t>
+  </si>
+  <si>
+    <t>CPT-BK5</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-78U automated cable preparation tool</t>
+  </si>
+  <si>
+    <t>CPT-BK7</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-158U automated cable preparation tool</t>
+  </si>
+  <si>
+    <t>CPT-F4B</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for FSJ4-50B coaxial cable, PSA, C, HC and F4HM-F series connectors</t>
+  </si>
+  <si>
+    <t>CPT-114U</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1-1/4 in corrugated cable, PSA series connectors</t>
+  </si>
+  <si>
+    <t>CPT-LSF2-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for LSF2-50   connectors</t>
+  </si>
+  <si>
+    <t>CPT-BKSF4</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-F4B and CPT-F4-D automated cable preparation tools</t>
+  </si>
+  <si>
+    <t>CPT-L1</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for LDF1-50 Type N connectors</t>
+  </si>
+  <si>
+    <t>CPT-L1-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for LDF1-50 4.3-10 connectors</t>
+  </si>
+  <si>
+    <t>CPT-L2</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for LDF2-50 DIN connectors</t>
+  </si>
+  <si>
+    <t>CTBC</t>
+  </si>
+  <si>
+    <t>Crimping Tool for CNT-300 and CNT-400 connectors</t>
+  </si>
+  <si>
+    <t>TW-18N</t>
+  </si>
+  <si>
+    <t>Torque Wrench for coupling torque of Type N connectors, 18mm opening</t>
+  </si>
+  <si>
+    <t>BK-A5FXEZPT-JC</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for A5FX-EZPT automated cable preparation tool</t>
+  </si>
+  <si>
+    <t>BK-A6A7EZPT-JC</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for A6-EZPT and A7-EZPT automated cable preparation tool</t>
+  </si>
+  <si>
+    <t>TW-4310-SP</t>
+  </si>
+  <si>
+    <t>Slim profile coupling torque wrench for 4.3-10 connectors, 22 mm opening, 8Nm torque</t>
+  </si>
+  <si>
+    <t>CPT-BKD</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-F1/F2/LSF2-D automated cable preparation  tool</t>
+  </si>
+  <si>
+    <t>CPT-L4-H-F</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1/2 in coaxial cable, 4.3-10 Interface, F series connectors</t>
+  </si>
+  <si>
+    <t>HSR-ANCHOR-SW-S</t>
+  </si>
+  <si>
+    <t>Variant of HSR-SERIES-HARDWARE</t>
+  </si>
+  <si>
+    <t>Stainless Steel Spring Washer</t>
+  </si>
+  <si>
+    <t>Washer</t>
+  </si>
+  <si>
+    <t>HSR-ANCHOR-CS-S25</t>
+  </si>
+  <si>
+    <t>Stainless Steel Countersunk Screw</t>
+  </si>
+  <si>
+    <t>100845-11</t>
+  </si>
+  <si>
+    <t>Variant of 1008-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR140 or UBR140 flange</t>
+  </si>
+  <si>
+    <t>100845-12</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR84 or UBR84 flange</t>
+  </si>
+  <si>
+    <t>100845-3</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR120 or UDR120 flange</t>
+  </si>
+  <si>
+    <t>100845-7</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR140 or UDR140 flange</t>
+  </si>
+  <si>
+    <t>100899-5</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR40 or UDR40 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106803</t>
+  </si>
+  <si>
+    <t>106803</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR70 or UDR70 flange</t>
   </si>
   <si>
     <t>FA-FWS-E-250</t>
   </si>
   <si>
     <t>Variant of FA-SERIES-SHROUD-BOOTS</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material</t>
   </si>
   <si>
     <t>Weatherproofing shroud</t>
   </si>
   <si>
     <t>FA-FWS-E-250-1C</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot 250mm length, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
   </si>
   <si>
     <t>FA-R2CT</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with ALU fiber interfaces, dust cap included</t>
   </si>
@@ -1774,53 +2656,50 @@
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172</t>
   </si>
   <si>
     <t>245172</t>
   </si>
   <si>
     <t>Cold shrink Kit for 0.29 in (7.37 mm) to 2.48 in (63 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174</t>
   </si>
   <si>
     <t>245174</t>
   </si>
   <si>
     <t>Cold shrink Kit for 1.1 in (27.99 mm) to 0.53 in (13.46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
   </si>
   <si>
     <t>455-SERIES-HARDWARE-KITS</t>
   </si>
   <si>
     <t>455 Series Hardware Kits</t>
   </si>
   <si>
-    <t>Hardware kit</t>
-[...1 lines deleted...]
-  <si>
     <t>HSR-SERIES-HARDWARE</t>
   </si>
   <si>
     <t>HSR Series Hardware Components</t>
   </si>
   <si>
     <t>Hardware</t>
   </si>
   <si>
     <t>SAW-GUIDE</t>
   </si>
   <si>
     <t>Saw Guides for elliptical waveguide</t>
   </si>
   <si>
     <t>Saw guide</t>
   </si>
   <si>
     <t>BENDING-TOOL-KIT</t>
   </si>
   <si>
     <t>Bending Tool Kits for elliptical waveguide</t>
   </si>
   <si>
     <t>Bending tool kit</t>
@@ -2182,1178 +3061,2642 @@
   <si>
     <t>Variant of WEATHERPROOFING-TAPE-SERIES</t>
   </si>
   <si>
     <t>Butyl Rubber Tape, 24 in</t>
   </si>
   <si>
     <t>FA-SERIES-SHROUD-BOOTS</t>
   </si>
   <si>
     <t>HELIAX® Weatherproofing Shroud Boot</t>
   </si>
   <si>
     <t>HSG-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports.</t>
   </si>
   <si>
     <t>HELIAX® | SureGuard®</t>
   </si>
   <si>
     <t>Weatherproofing boot</t>
   </si>
   <si>
-    <t>F4CLAMP-CNL-1B</t>
-[...779 lines deleted...]
-    <t>EASIAX Plus® Automated Cable Preparation Tool for FSJ4-50B coaxial cable, PSA, C, HC and F4HM-F series connectors</t>
+    <t>860674608-006</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 6 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>860674608-009</t>
+  </si>
+  <si>
+    <t>GRIP ANCHOR, FOR 9 HOLE CABLE LADDER</t>
+  </si>
+  <si>
+    <t>860674607-048</t>
+  </si>
+  <si>
+    <t>HG ANCHOR,GUYED-TOWER,48" FACE</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed Towers to Support Cable, 48" Face</t>
+  </si>
+  <si>
+    <t>PGP-CS38-R</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Cable Support Bracket - Extra wide with Reverse orientation for use under both Antenna and RRU - 38 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS20-R</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Cable Support Bracket with Reverse orientation for use under RRUs - 20 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS16L</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 16 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>MPH-001</t>
+  </si>
+  <si>
+    <t>Monopole Port Hole Grip Anchor - Fits hand holes 2.25" to 5.25" deep with thickness up to .5"</t>
+  </si>
+  <si>
+    <t>PGP-CS10-R</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with Reverse orientation for use under RRUs - 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS36</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket - Extra Wide with 36 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>CL-0820-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 26 in x 20 ft, 8-hole rung</t>
+  </si>
+  <si>
+    <t>860689555-U</t>
+  </si>
+  <si>
+    <t>Cable Support Mount for Guyed &amp; Self-Support Towers to Support Cable</t>
+  </si>
+  <si>
+    <t>PGP-RC-10</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Radius Control Bracket for Antenna and RRU Cable Support with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>CL2001</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Side Rail Only,  20 ft long</t>
+  </si>
+  <si>
+    <t>EX-P1060</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>Ex-Press® Expansion/Compression Coaxial Cable Mounting Band;</t>
+  </si>
+  <si>
+    <t>Mounting band</t>
+  </si>
+  <si>
+    <t>MT-F1598</t>
+  </si>
+  <si>
+    <t>PVC Roof Sleeper, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Roof sleeper</t>
+  </si>
+  <si>
+    <t>HG-064164-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 4 X 16 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768</t>
+  </si>
+  <si>
+    <t>7703768</t>
+  </si>
+  <si>
+    <t>Variant of HELIAX-BOOT-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Low Inductance Boot Kit.  MOQ 600</t>
+  </si>
+  <si>
+    <t>CB-12-18LH</t>
+  </si>
+  <si>
+    <t>Heat-stabilized weather resistant acetal cable banding, 1/2 in x 18 in length with attached locking head, package contains 100 pieces</t>
+  </si>
+  <si>
+    <t>31768A</t>
+  </si>
+  <si>
+    <t>Angle Adapter, standard, 3/8 in tapped hole</t>
+  </si>
+  <si>
+    <t>HG-064103-114</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 3 X 10 mm hole for 1-1/4 in SnapStack or Click-on Hanger (photo illustrates typical grommet)</t>
+  </si>
+  <si>
+    <t>HG-064114-158</t>
+  </si>
+  <si>
+    <t>Grommet with 4 x 6 mm hole and 4 X 11 mm hole for 1-5/8 in SnapStack or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>SEC-1114</t>
+  </si>
+  <si>
+    <t>Variant of SEC-SERIES-ENTRY-PANELS</t>
+  </si>
+  <si>
+    <t>SnapSeal™ Entry Cushion with 1 hole for 1-1/4 in corrugated coaxial cable for 4" port entrance panel</t>
+  </si>
+  <si>
+    <t>SEC-412</t>
+  </si>
+  <si>
+    <t>SnapSeal™ Entry Cushion with 4 holes for 1/2 in corrugated coaxial cable for 4" port entrance panel</t>
+  </si>
+  <si>
+    <t>SEC-614</t>
+  </si>
+  <si>
+    <t>SnapSeal™ Entry Cushion with 6 holes for 1/4 in corrugated coaxial cable for 4" port entrance panel</t>
+  </si>
+  <si>
+    <t>SEC-638</t>
+  </si>
+  <si>
+    <t>SnapSeal™ Entry Cushion with 6 holes for 3/8 in corrugated coaxial cable for 4" port entrance panel</t>
+  </si>
+  <si>
+    <t>SEC-378</t>
+  </si>
+  <si>
+    <t>SnapSeal™ Entry Cushion with 3 holes for 7/8 in corrugated coaxial cable for 4" port entrance panel</t>
+  </si>
+  <si>
+    <t>WGB4-63</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>WGB4-64</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>WGB4-127A</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>WGB4-77</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>WGB5-43</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>WGB5-64</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in, for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>WGB4-240</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>WGB4-37</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 4 in, for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294574</t>
+  </si>
+  <si>
+    <t>294574</t>
+  </si>
+  <si>
+    <t>Boot Assembly, 5 in</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294687</t>
+  </si>
+  <si>
+    <t>294687</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 4 holes for 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294682</t>
+  </si>
+  <si>
+    <t>294682</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 3 holes for 3/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294697</t>
+  </si>
+  <si>
+    <t>294697</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 1 hole for 7/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294684</t>
+  </si>
+  <si>
+    <t>294684</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 1 hole for 1/2 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294698</t>
+  </si>
+  <si>
+    <t>294698</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 2 holes for 7/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294699</t>
+  </si>
+  <si>
+    <t>294699</t>
+  </si>
+  <si>
+    <t>4 in boot cushion insert with 3 holes for 7/8 in corrugated coaxial cable</t>
+  </si>
+  <si>
+    <t>FA-6627-3315-GKHP</t>
+  </si>
+  <si>
+    <t>Variant of FA-SERIES-INSERTS</t>
+  </si>
+  <si>
+    <t>HELIAX®, High Power jumper seal kit for Raycap 6627 &amp; 3315 OVP, M75 three hole with plugs</t>
+  </si>
+  <si>
+    <t>FA-102997-HC3</t>
+  </si>
+  <si>
+    <t>HELIAX®, 24-54 mm (0.945-2.126 in) cable entry seal, entry panel port size 4 in</t>
+  </si>
+  <si>
+    <t>WGB-INSERTS-SERIES</t>
+  </si>
+  <si>
+    <t>Boot Assembly for elliptical waveguides</t>
+  </si>
+  <si>
+    <t>FA-SERIES-INSERTS</t>
+  </si>
+  <si>
+    <t>HELIAX® cable entry ports and seal kits</t>
+  </si>
+  <si>
+    <t>ECI-10-292-4</t>
+  </si>
+  <si>
+    <t>HELIAX® 4" Boot Assembly for one 10 mm fiber cable and one or two 29 mm power cables</t>
+  </si>
+  <si>
+    <t>SHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>SHK-Series Hanger Kits</t>
+  </si>
+  <si>
+    <t>BH-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>BH-Series Single and Double Block Hangers</t>
+  </si>
+  <si>
+    <t>CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>CLICK-Series Click-on Hangers</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLICKB</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BCU-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>BCU Series Grommets</t>
+  </si>
+  <si>
+    <t>Grommet</t>
+  </si>
+  <si>
+    <t>HG-SERIES-GROMMETS</t>
+  </si>
+  <si>
+    <t>HG Series Grommets</t>
+  </si>
+  <si>
+    <t>ANGLE-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>Angle Adapters</t>
+  </si>
+  <si>
+    <t>HELIAX® | PIM-Guard®</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>SSH-M</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus Adjustable Hanger for 14mm to 25mm Cable - No Grommets Required.  For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus</t>
+  </si>
+  <si>
+    <t>TTS3-56</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 5–6 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-7515</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter for 0.75–1.5 in round members, includes UAAI insert</t>
+  </si>
+  <si>
+    <t>TTS3-153</t>
+  </si>
+  <si>
+    <t>Three-way Stand-off Adapter Kit for 1.5–3 in round members, includes UAAI insert</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684</t>
   </si>
   <si>
     <t>243684</t>
   </si>
   <si>
     <t>Angle Adapter, compact 3/8 in tapped hole</t>
   </si>
   <si>
     <t>Compact angle adapter</t>
   </si>
   <si>
     <t>243684-M</t>
   </si>
   <si>
     <t>Angle Adapter, compact, M10 tapped hole</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572</t>
   </si>
   <si>
     <t>294572</t>
   </si>
   <si>
     <t>Angle Adapter, 3/8 in tapped hole</t>
   </si>
   <si>
     <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561</t>
   </si>
   <si>
     <t>294561</t>
   </si>
   <si>
     <t>Stand-off Adapter, 3/8 in tapped hole. Provides 2 inches of standoff from round member.</t>
   </si>
   <si>
     <t>31670-2</t>
   </si>
   <si>
     <t>Round Member Adapter for 2–3 in round members</t>
   </si>
   <si>
-    <t>SEC-378</t>
-[...110 lines deleted...]
-    <t>HELIAX® | PIM-Guard®</t>
+    <t>31670-3</t>
+  </si>
+  <si>
+    <t>Round Member Adapter for 3–4 in round members</t>
+  </si>
+  <si>
+    <t>31768A-M</t>
+  </si>
+  <si>
+    <t>Angle Adapter, standard, M10 tapped hole</t>
+  </si>
+  <si>
+    <t>ARA-22</t>
+  </si>
+  <si>
+    <t>Anchor Rail Adapter, 22 mm</t>
+  </si>
+  <si>
+    <t>Anchor</t>
+  </si>
+  <si>
+    <t>BCU114</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 14-25 mm cables, for 1-1/4 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>BCU78</t>
+  </si>
+  <si>
+    <t>Grommet - Universal barrel cushion for 4-14mm cables, for 7/8 in Standard or Click-on Hanger</t>
+  </si>
+  <si>
+    <t>CB-LH-25</t>
+  </si>
+  <si>
+    <t>Locking Heads for Cable Banding CB-12-50, 25 pcs (uses CB-IT installation tool - not incl)</t>
+  </si>
+  <si>
+    <t>42396A-7</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>43211A</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1/2 in or 3/8 in coaxial cable and elliptical waveguide 180, 220, and 240</t>
+  </si>
+  <si>
+    <t>BHD-12S</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1/2 in coaxial cable (FSJ4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-114</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>BHD-4MM</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 5 - 7 mm fiber cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHS-114</t>
+  </si>
+  <si>
+    <t>Single  Block Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>EWSH-77</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>EWSH-85</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>EWSH-180</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>FA-3540-STH</t>
+  </si>
+  <si>
+    <t>Variant of FA-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Standard Butterfly Hanger and Grommet kit for HELIAX® Cables, 35-40mm</t>
+  </si>
+  <si>
+    <t>SSH-1117</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double block (alongside each other); single block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, double block (alongside each other); single block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 9-12 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-1B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2CC-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, one 4.5-9 mm hole and one 22-34 mm hole (alongside each other), quadruple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2A2CC-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, one 7-9 mm hole and one 22-34 mm hole (alongside each other), quadruple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, quadruple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-2B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, triple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-2B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-3B</t>
+  </si>
+  <si>
+    <t>SH-CLAMP-6F4P-5B</t>
+  </si>
+  <si>
+    <t>Double Hanger kits for six Fiber 4-7mm and four Power cables 9-11mm, three 4-7mm and two 9-11mm holes (along side each other), double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>SSH-2630</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>SSH-3642</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>SA-ISO</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM-free, isolator snaps in between hanger and mounting surface, and between stacked hangers to remove metal to metal contact</t>
+  </si>
+  <si>
+    <t>SSH-1724</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>CH-1-58-SERIES-HANGER-KITS</t>
+  </si>
+  <si>
+    <t>Hanger Kits for RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>RADIAX®</t>
+  </si>
+  <si>
+    <t>SHK-12-2-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, double stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-3-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-158-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-12-3-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-12-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-2-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, double stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-12-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-158-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>HOISTING-GRIP-ANCHORS</t>
+  </si>
+  <si>
+    <t>Hoisting Grip Anchors</t>
+  </si>
+  <si>
+    <t>WALL-CABLE-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Wall cable support</t>
+  </si>
+  <si>
+    <t>WATER-TOWER-SUPPORTS</t>
+  </si>
+  <si>
+    <t>Water Tower Supports and Brackets</t>
+  </si>
+  <si>
+    <t>Water tower support</t>
+  </si>
+  <si>
+    <t>HKL-CL-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Hardware Kit for up to 8 inch round or angle members</t>
+  </si>
+  <si>
+    <t>MT-357-24</t>
+  </si>
+  <si>
+    <t>MT-F1574</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1585</t>
+  </si>
+  <si>
+    <t>PVC Roof Sleeper, no holes, 8 ft</t>
+  </si>
+  <si>
+    <t>MT-F1542-11</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for four coaxial cable runs, 12-gauge cover</t>
+  </si>
+  <si>
+    <t>MT-F1543</t>
+  </si>
+  <si>
+    <t>Rooftop Coaxial Cable Bridge Kit, for eight coaxial cable runs, 12-gauge cover</t>
+  </si>
+  <si>
+    <t>MT-F1589</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Wall Support Bracket</t>
+  </si>
+  <si>
+    <t>MT-F1637</t>
+  </si>
+  <si>
+    <t>Rubber Mat, 1/2 in x 18 in x 48 in</t>
+  </si>
+  <si>
+    <t>Rubber mat</t>
+  </si>
+  <si>
+    <t>MT-F1590</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1703</t>
+  </si>
+  <si>
+    <t>Extension Kit for Bridge Kit for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1591</t>
+  </si>
+  <si>
+    <t>Wall Coaxial Cable Support Kit, self-splicing, for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1573-11</t>
+  </si>
+  <si>
+    <t>Adjustable Splice for Bridge Kit for four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>MT-F1704</t>
+  </si>
+  <si>
+    <t>Extension Kit for Bridge Kit for eight coaxial cable runs</t>
+  </si>
+  <si>
+    <t>PG-RM06</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket 6 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 5 to 7 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>PG-RMBH12-BP</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Round Member Cable Support Bracket for Block Hangers (pkg of 10)- Two 3/8" threaded rods for up to 12 hangers. Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements.</t>
+  </si>
+  <si>
+    <t>PG-CS23</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Antenna and RRU Cable Support Bracket with 23 ports for stackable hangers (up to 3 per port). Install with torque wrench set at 10 to 15 ft-lb to meet carrier PIM requirements. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>PG-CSEB17</t>
+  </si>
+  <si>
+    <t>PIM-Guard® Expansion Bracket - expands PG-CS08 Cable Support Bracket to 23 Ports. For patents, see www.cs-pat.com</t>
+  </si>
+  <si>
+    <t>RM-USBG</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket for six coaxial cable runs</t>
+  </si>
+  <si>
+    <t>Round Member Support Bracket</t>
+  </si>
+  <si>
+    <t>RM-USBG-3</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket for three coaxial cable runs</t>
+  </si>
+  <si>
+    <t>RT-CB12D</t>
+  </si>
+  <si>
+    <t>Rooftop Cover Kits for SnapStak® Snap-in Hangers, 12 holes</t>
+  </si>
+  <si>
+    <t>SS-2FB6080</t>
+  </si>
+  <si>
+    <t>Star Support  Face Bracket, dual, for 4 in to 10-3/4 in OD round members and 4 in to 8 in angle members</t>
+  </si>
+  <si>
+    <t>SS-TB2550</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>SS-1FB2550</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, single, for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>SS-2FB2550</t>
+  </si>
+  <si>
+    <t>Star Support Face Bracket, dual,  for 1-1/2 in to 5-9/16 in OD round members and 2-1/2 in to 5 in angle members</t>
+  </si>
+  <si>
+    <t>TL-SO12</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 12 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>TL-SO9</t>
+  </si>
+  <si>
+    <t>Waveguide Stand-Off Bracket for 9 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-12</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, 12 runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-2</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, two runs</t>
+  </si>
+  <si>
+    <t>VC-WGSO-4</t>
+  </si>
+  <si>
+    <t>Water Tower Waveguide Stand-Off Bracket for coaxial cable, four runs</t>
+  </si>
+  <si>
+    <t>WC-SC12D</t>
+  </si>
+  <si>
+    <t>Z-bracket, Wall Coaxial Cable Support Covers for SnapStak® Snap-in Hangers, four coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WB-TD12</t>
+  </si>
+  <si>
+    <t>WB-TD24</t>
+  </si>
+  <si>
+    <t>WP-USBG-3</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket, wood pole, for three coaxial cable runs</t>
+  </si>
+  <si>
+    <t>WP-USBG-6</t>
+  </si>
+  <si>
+    <t>Universal Round Member Support Bracket, wood pole, for six coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-V6</t>
+  </si>
+  <si>
+    <t>Vertical Z-bracket, 3.8 in, for 6 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-H12</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 35 in, for 22 coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ZB-H4</t>
+  </si>
+  <si>
+    <t>Horizontal Z-bracket, 11 in, for seven coaxial cable runs</t>
+  </si>
+  <si>
+    <t>ACS-12</t>
+  </si>
+  <si>
+    <t>Antenna and RRU Cable Support Bracket for up to 12 Cables</t>
+  </si>
+  <si>
+    <t>CL-0920-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 30 in x 20 ft, 9-hole rung</t>
+  </si>
+  <si>
+    <t>CL-1220-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit, 38 in x 20 ft, 12-hole rung</t>
+  </si>
+  <si>
+    <t>CS-BL</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, angle member attachment</t>
+  </si>
+  <si>
+    <t>CS-BL-2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, large version, 2 in to 5 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-BL-R2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, 2 in to 5 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>CS-B-2</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, u-bolt for 2-3/8 in OD round member attachment</t>
+  </si>
+  <si>
+    <t>B2211</t>
+  </si>
+  <si>
+    <t>Cluster Support Bracket, Large</t>
+  </si>
+  <si>
+    <t>PGP-CS10</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 10 positions / 20 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS16</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 16 positions / 32 cables for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>PGP-CS02</t>
+  </si>
+  <si>
+    <t>Polymer PIM-Guard® Antenna and RRU Cable Support Bracket with 2 positions for stackable hangers (up to 2 per position)</t>
+  </si>
+  <si>
+    <t>CL-0220-U</t>
+  </si>
+  <si>
+    <t>Universal Cable Ladder Kit,  20 ft, 2-hole rung</t>
+  </si>
+  <si>
+    <t>B2252PG</t>
+  </si>
+  <si>
+    <t>Star Support Tee Bracket for 1-1/2 in to 5-1/2 in OD round members and up to 5 in 90 degree and up to  7 in 60 degree angle members</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware. 2 Boxes of 50 pieces</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-EB</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware. 4 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-E3B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E1B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>SGRIP-SERIES-HOISTING</t>
+  </si>
+  <si>
+    <t>SGRIP Series Hoisting Grips and Clamps</t>
+  </si>
+  <si>
+    <t>HOISTING-GRIP-SERIES</t>
+  </si>
+  <si>
+    <t>Standard Hoisting Grips</t>
+  </si>
+  <si>
+    <t>LUHG-38</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.40-0.56 in (10.2-14.2 mm) cable including all RFFT discrete trunk series cables</t>
+  </si>
+  <si>
+    <t>19256B-C</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip with tie wrap for HELIAX® 0.98-1.37 in (25-35 mm) cables, elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958</t>
+  </si>
+  <si>
+    <t>29958</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
+  </si>
+  <si>
+    <t>29958-C</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip with cable tie for HELIAX® 0.75-0.99 in (19-25.1 mm) cables and elliptical waveguide 85, 90, 127A, 132-144, PWRT-606-S</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961</t>
+  </si>
+  <si>
+    <t>29961</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 1.37-1.77 in (35-45 mm) cables and elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535</t>
+  </si>
+  <si>
+    <t>31535</t>
+  </si>
+  <si>
+    <t>Lace-up Hoisting Grip for HELIAX® 1.50-1.74 in (38.1-63.5 mm) cables and elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>3CCGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip for 0.27-0.35 in (7.0-9.0 mm) cables and ATCB-B01 series RET cable</t>
+  </si>
+  <si>
+    <t>L2SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 0.4-0.56 in (10.2-14.2 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>L4SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 0.62-0.74 in (15.7-18.7 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>L5SGRIP</t>
+  </si>
+  <si>
+    <t>Support Hoisting Grip with clamp for 0.98-1.37 in (25-35 mm) coaxial cable</t>
+  </si>
+  <si>
+    <t>ENTRY-PANEL-SERIES</t>
+  </si>
+  <si>
+    <t>Cable Entrance Panels and Hardware</t>
+  </si>
+  <si>
+    <t>245314-SERIES</t>
+  </si>
+  <si>
+    <t>SCE-78</t>
+  </si>
+  <si>
+    <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 7/8" Coaxial Cable</t>
+  </si>
+  <si>
+    <t>SCE-114</t>
+  </si>
+  <si>
+    <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1-1/4" Coaxial Cable</t>
+  </si>
+  <si>
+    <t>SCE-158</t>
+  </si>
+  <si>
+    <t>4" Port Entrance Panel 5.5" x 5.5", Includes Single Entrance Assembly for 1-5/8" Coaxial Cable</t>
+  </si>
+  <si>
+    <t>204673-4</t>
+  </si>
+  <si>
+    <t>Four 4" Port Entrance Panel, 1" x 4"</t>
+  </si>
+  <si>
+    <t>204673-24</t>
+  </si>
+  <si>
+    <t>Twenty four 4" Port Entrance Panel, 4" x 6"</t>
+  </si>
+  <si>
+    <t>204673-2A</t>
+  </si>
+  <si>
+    <t>Two 4" Port Entrance Panel, 1" x 2"</t>
+  </si>
+  <si>
+    <t>204673-3</t>
+  </si>
+  <si>
+    <t>Three 4" Port Entrance Panel, 1" x 3"</t>
+  </si>
+  <si>
+    <t>245314-127A</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>245314-85</t>
+  </si>
+  <si>
+    <t>245314-180</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>245314-240</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>245314-37</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138</t>
+  </si>
+  <si>
+    <t>252138</t>
+  </si>
+  <si>
+    <t>Eight 4" Port Entrance Panel, 2" x 4"</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134</t>
+  </si>
+  <si>
+    <t>252134</t>
+  </si>
+  <si>
+    <t>One 4" Port Entrance Panel 5.5" x 5.5"</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135</t>
+  </si>
+  <si>
+    <t>252135</t>
+  </si>
+  <si>
+    <t>One 4" Port Entrance Panel 7" x 7"</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137</t>
+  </si>
+  <si>
+    <t>252137</t>
+  </si>
+  <si>
+    <t>Six 4" Port Entrance Panel, 2" x 3"</t>
+  </si>
+  <si>
+    <t>35849A-10</t>
+  </si>
+  <si>
+    <t>Single Entrance Panel for elliptical waveguide 17</t>
+  </si>
+  <si>
+    <t>CAP-4</t>
+  </si>
+  <si>
+    <t>Snap-in Entry Port Cap, 4"</t>
+  </si>
+  <si>
+    <t>Port cap</t>
+  </si>
+  <si>
+    <t>GROUNDING-KIT-PREP-TOOLS</t>
+  </si>
+  <si>
+    <t>Grounding Kit Preparation Tools</t>
+  </si>
+  <si>
+    <t>243095-7</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes M10 bolts and hardware, 140.97 mm (5.55 in) length</t>
+  </si>
+  <si>
+    <t>243095-1</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes 3/8 in bolts and hardware, 177.8 mm (7 in) length</t>
+  </si>
+  <si>
+    <t>243095-8</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers, includes M10 bolts and hardware, 185.92 mm (7.32 in) length</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item242208</t>
+  </si>
+  <si>
+    <t>242208</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR58 flange</t>
+  </si>
+  <si>
+    <t>243095-10</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers, includes 3/8 in bolts and hardware, 120.65 mm (4.75 in) length</t>
+  </si>
+  <si>
+    <t>243095-12</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers, includes M10 bolts and hardware, 125.98 mm (4.96 in) length</t>
+  </si>
+  <si>
+    <t>243095-3</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers, includes M10 bolts and hardware, 181.10 mm (7.13 in) length</t>
+  </si>
+  <si>
+    <t>243095-4</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers (2 stack) or 4 mm, 3/8 in, 5/8 in, 1/2 in or 7/8 in Block style hangers (4 stack), includes M10 bolts and hardware, 250.95 mm (9.88 in) length</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item249973</t>
+  </si>
+  <si>
+    <t>249973</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR180 flange</t>
+  </si>
+  <si>
+    <t>252028-10KT-P</t>
+  </si>
+  <si>
+    <t>Hardware Kit for Miniature Click-on Hangers, includes 5/16 in bolts and hardware, 4.97 in (126 mm) length, kit of 10, (no angle adapter included)</t>
+  </si>
+  <si>
+    <t>252029-10KT-P</t>
+  </si>
+  <si>
+    <t>Hardware Kit for Miniature Click-on Hangers, includes 5/16 in bolts and hardware, 6.72 in (170 mm) length, kit of 10, (no angle adapter included)</t>
+  </si>
+  <si>
+    <t>31771-6</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit, includes 3/8 in threaded rod, ceiling mounting plate, nuts and washers, 24 in (609 mm) length</t>
+  </si>
+  <si>
+    <t>31769-1</t>
+  </si>
+  <si>
+    <t>Hardware Kit for Butterfly Hangers, includes 3/8 in x 1 in fillister bolt and hardware</t>
+  </si>
+  <si>
+    <t>33544-17</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>33544-18</t>
+  </si>
+  <si>
+    <t>33544-32</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 44</t>
+  </si>
+  <si>
+    <t>33544-10</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 17</t>
+  </si>
+  <si>
+    <t>33544-43</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 34</t>
+  </si>
+  <si>
+    <t>33544-34</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>33544-44</t>
+  </si>
+  <si>
+    <t>33544-35</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>33544-13</t>
+  </si>
+  <si>
+    <t>33544-37</t>
+  </si>
+  <si>
+    <t>33544-45</t>
+  </si>
+  <si>
+    <t>Connector Reattachment Kit for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>33544-38</t>
+  </si>
+  <si>
+    <t>45594-152B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 152 or 252 Connectors</t>
+  </si>
+  <si>
+    <t>45593-137</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW37 Splice</t>
+  </si>
+  <si>
+    <t>45593-163</t>
+  </si>
+  <si>
+    <t>Hardware Kit for EW63 Splice</t>
+  </si>
+  <si>
+    <t>45594-1132A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1132 or 2132 Connectors</t>
+  </si>
+  <si>
+    <t>45594-190A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 190 Connectors</t>
+  </si>
+  <si>
+    <t>45595-1127B</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 1127 Connectors</t>
+  </si>
+  <si>
+    <t>45594-143</t>
+  </si>
+  <si>
+    <t>Hardware Kit for 143 Connectors</t>
+  </si>
+  <si>
+    <t>45597-220</t>
+  </si>
+  <si>
+    <t>Connector Hardware Kit for PBR220 flange</t>
+  </si>
+  <si>
+    <t>47250-9</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item520699</t>
+  </si>
+  <si>
+    <t>520699</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UDR70 flange</t>
+  </si>
+  <si>
+    <t>55219-137</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR137G flange</t>
+  </si>
+  <si>
+    <t>55219-159</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR159G flange</t>
+  </si>
+  <si>
+    <t>55224-112</t>
+  </si>
+  <si>
+    <t>E2O® Hardware Kit for UG-52B/U or UG-51/U flange</t>
+  </si>
+  <si>
+    <t>55219-229</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR229G flange</t>
+  </si>
+  <si>
+    <t>55219-284</t>
+  </si>
+  <si>
+    <t>Hardware Kit for CPR284G flange</t>
+  </si>
+  <si>
+    <t>55224-28A</t>
+  </si>
+  <si>
+    <t>Hardware Kit for WR28 Pressurized Cover flange</t>
+  </si>
+  <si>
+    <t>55224-42</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UG-596A/U or UG-595/U flange</t>
+  </si>
+  <si>
+    <t>55219-90</t>
+  </si>
+  <si>
+    <t>E2O® Hardware Kit for CPR90G flange</t>
+  </si>
+  <si>
+    <t>GKT-78SG</t>
+  </si>
+  <si>
+    <t>Aluminum Grounding Kit Preparation Tool for 7/8 in corrugated cable SG series grounding kits</t>
+  </si>
+  <si>
+    <t>GBK-SG114158</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for GKT-114SG and GKT-158SG  grounding kit preparation tools</t>
+  </si>
+  <si>
+    <t>GBK-SG1278</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for GKT-78SG and GKT-L4SG grounding kit preparation tools accommodates SG and CSG grounding kits.</t>
+  </si>
+  <si>
+    <t>GKT-158SG</t>
+  </si>
+  <si>
+    <t>Aluminum Grounding Kit Preparation Tool for 1-5/8  in corrugated cable SG series grounding kits</t>
+  </si>
+  <si>
+    <t>GKT-L4SG</t>
+  </si>
+  <si>
+    <t>Aluminum Grounding Kit Preparation Tool for 1/2 in corrugated cable SG series grounding kits</t>
+  </si>
+  <si>
+    <t>HPT-BK1278</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for 1/2 in and 7/8 in HPT tools</t>
+  </si>
+  <si>
+    <t>MCPT-114158-S</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for 1-1/4 in and 1-5/8 in coaxial cable, S series connectors</t>
+  </si>
+  <si>
+    <t>MCPT-L5-S</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for 7/8 in coaxial cable LDF5 connectors</t>
+  </si>
+  <si>
+    <t>MCPT-78</t>
+  </si>
+  <si>
+    <t>EASIAX® Manual Cable Preparation Tool for 7/8 in coaxial cable, PSA series connectors</t>
+  </si>
+  <si>
+    <t>MCPT-A5-D</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for 7/8 in coaxial cable, D and S series connectors</t>
+  </si>
+  <si>
+    <t>MCPT-BK5</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for MCPT-78 cable preparation tool</t>
+  </si>
+  <si>
+    <t>TT-4310</t>
+  </si>
+  <si>
+    <t>4.3-10 coupling nut tightening tool</t>
+  </si>
+  <si>
+    <t>TW-N10</t>
+  </si>
+  <si>
+    <t>Torque Wrench for coupling torque of Nex10 connectors, 11 mm opening</t>
+  </si>
+  <si>
+    <t>TW-114-EZFC</t>
+  </si>
+  <si>
+    <t>Torque Wrench for 1-1/4 in EZfit® connectors, 45 mm</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224363</t>
+  </si>
+  <si>
+    <t>224363</t>
+  </si>
+  <si>
+    <t>Flare Tool for 1/2 in coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224368</t>
+  </si>
+  <si>
+    <t>224368</t>
+  </si>
+  <si>
+    <t>Flare Tool for 7/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244377</t>
+  </si>
+  <si>
+    <t>244377</t>
+  </si>
+  <si>
+    <t>Torque Wrench for coupling torque of 7-16 DIN connectors, 1-1/4 in opening</t>
+  </si>
+  <si>
+    <t>A5FX-EZPT</t>
+  </si>
+  <si>
+    <t>EZfit® Automated Cable Preparation Tool for AVA5-50FX and AVA5-50 coaxial cable, EZfit® and F series connectors</t>
+  </si>
+  <si>
+    <t>A6-EZPT</t>
+  </si>
+  <si>
+    <t>Automated Cable Preparation Tool for AVA6-50 coaxial cable, EZfit® series connectors</t>
+  </si>
+  <si>
+    <t>A7-EZPT</t>
+  </si>
+  <si>
+    <t>Automated Cable Preparation Tool for AVA7-50 coaxial cable, EZfit® series connectors</t>
+  </si>
+  <si>
+    <t>BCPT-3400</t>
+  </si>
+  <si>
+    <t>Cable Preparation Tool for CNT-300 braided cable</t>
+  </si>
+  <si>
+    <t>CB-IT</t>
+  </si>
+  <si>
+    <t>Installation Tool for Cable Banding CB-12-50 and Locking Heads CB-LH-25</t>
+  </si>
+  <si>
+    <t>CPT-E2L2N</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for EFX2-50 and LDF2-50 Type N connectors</t>
+  </si>
+  <si>
+    <t>CPT-F1-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for FSJ1-50 coaxial cable with D-Class connectors</t>
+  </si>
+  <si>
+    <t>CPT-BK12U</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-12U and CPT-L4-D automated cable preparation tools</t>
+  </si>
+  <si>
+    <t>CPT-BK6</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-114U automated cable preparation tool</t>
+  </si>
+  <si>
+    <t>CPT-L4ARC1</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1/2 in coaxial cable, PSA, PS, C and BHC series connectors</t>
+  </si>
+  <si>
+    <t>CPT-F4-D</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for FSJ4-50B coaxial cable, D series connectors</t>
+  </si>
+  <si>
+    <t>CPT-BKS1</t>
+  </si>
+  <si>
+    <t>Replacement Blade Kit for CPT-L4ARC1, CPT-L45ARC, CPT-L1, CPT-L2, CPT-E2L2N, and CPT-E2L2DIN automated cable preparation tools</t>
+  </si>
+  <si>
+    <t>CPT-HANDL</t>
+  </si>
+  <si>
+    <t>Handle for cable preparation tools. Allows drill operated tools to be used by hand</t>
+  </si>
+  <si>
+    <t>CPT-12U</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1/2 in coaxial cable, PSA series connectors</t>
+  </si>
+  <si>
+    <t>CPT-158U</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1-5/8 in coaxial cable, PSA series connectors</t>
+  </si>
+  <si>
+    <t>CTBC-2</t>
+  </si>
+  <si>
+    <t>Crimping Tool for CNT-195 and CNT-240 connectors</t>
+  </si>
+  <si>
+    <t>CT-7812</t>
+  </si>
+  <si>
+    <t>Combination Tool (open end wrench for connector body, chamfer tool, file, inner conductor gauge, jacket cut-off gauge) for 1/2 in and 7/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>F4310-GT</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for FSJ4-50A coaxial cabletors, S and F series connectors</t>
+  </si>
+  <si>
+    <t>L4310-GT</t>
+  </si>
+  <si>
+    <t>Manual Cable Preparation Tool for LDF4-50A coaxial cables, S and HM-F and HF-F series connectors</t>
+  </si>
+  <si>
+    <t>TW-4310-8NM</t>
+  </si>
+  <si>
+    <t>CPT-L4-ND-F</t>
+  </si>
+  <si>
+    <t>EASIAX Plus® Automated Cable Preparation Tool for 1/2 in coaxial cable, N and DIN Interface, F series connectors</t>
+  </si>
+  <si>
+    <t>243095-SERIES-HARDWARE</t>
+  </si>
+  <si>
+    <t>243095 Series Stainless Steel Hardware Kits for BH-SERIES and CLICK-SERIES Hanger Blocks</t>
+  </si>
+  <si>
+    <t>HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Hardware Kits</t>
+  </si>
+  <si>
+    <t>MCLICK-SERIES-HARDWARE</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kits for Miniature Click-on Hanger Blocks</t>
+  </si>
+  <si>
+    <t>HSR-ANCHOR-W-S</t>
+  </si>
+  <si>
+    <t>Stainless Steel Flat Washer</t>
+  </si>
+  <si>
+    <t>HSR-ANCHOR-FHS-S</t>
+  </si>
+  <si>
+    <t>Stainless Steel Socket Cap Screw</t>
+  </si>
+  <si>
+    <t>HSR-ANCHOR-S</t>
+  </si>
+  <si>
+    <t>Stainless Steel Stud Anchor with washer and hex nut</t>
+  </si>
+  <si>
+    <t>100845-13</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR100 or UBR100 flange</t>
+  </si>
+  <si>
+    <t>100845-6</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR84 or UDR84 flange</t>
+  </si>
+  <si>
+    <t>100845-8</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR120 or UBR120 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107031</t>
+  </si>
+  <si>
+    <t>107031</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR320 or UBR320 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106858</t>
+  </si>
+  <si>
+    <t>106858</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR220 or UDR220 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107263</t>
+  </si>
+  <si>
+    <t>107263</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UBR180 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107132</t>
+  </si>
+  <si>
+    <t>107132</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR100 or UDR100 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107681</t>
+  </si>
+  <si>
+    <t>107681</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR180 or UDR180 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107709</t>
+  </si>
+  <si>
+    <t>107709</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PDR48 or UDR48 flange</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item114598</t>
+  </si>
+  <si>
+    <t>114598</t>
+  </si>
+  <si>
+    <t>Hardware Kit for PBR220 or UBR220 flange</t>
+  </si>
+  <si>
+    <t>HSG-M29-ADPT</t>
+  </si>
+  <si>
+    <t>Variant of HSG-ADAPTER-SERIES</t>
+  </si>
+  <si>
+    <t>HELIAX® SureGuard® sealing adpapter for fully threaded device ports that will form a weather seal with the HELIAX® SureGuard Boots (HSG-LDF4, HSG-LDF4-DR, HSG-FSJ4 and HSG-FSJ4-DR)</t>
+  </si>
+  <si>
+    <t>HSG-M29-ADPT-L</t>
+  </si>
+  <si>
+    <t>FA-FWS-E-1C</t>
+  </si>
+  <si>
+    <t>HELIAX® Weatherproofing Shroud Boot, protection for fiber connectors from dust and water for RRUs and FTTA connectivity, compatible with Ericsson fiber interfaces, UL94 V0, PPS material, dust cap included</t>
+  </si>
+  <si>
+    <t>WPB-F1XM-HS</t>
+  </si>
+  <si>
+    <t>HELIAX® SureGuard® Boot for 1/4 in jumpers to antennas or devices</t>
+  </si>
+  <si>
+    <t>COLD-SHRINK-SERIES</t>
+  </si>
+  <si>
+    <t>Cold Shrink Kits for Coaxial Connections</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171</t>
+  </si>
+  <si>
+    <t>245171</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.29 in (7.37 mm) to 1.81in (46 mm) product diameters; includes foam tape to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173</t>
+  </si>
+  <si>
+    <t>245173</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.62 in (16 mm) to 0.41 in (10.54 mm) product diameters; includes two foam tapes to achieve minimum sealing requirements</t>
+  </si>
+  <si>
+    <t>CS-PWRCN</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.41 in (10.4 mm) to 1.185 in (30.1 mm) product diameters</t>
+  </si>
+  <si>
+    <t>CS-PWRCN-XL</t>
+  </si>
+  <si>
+    <t>Cold shrink Kit for 0.5 in (12.7 mm) to 1.575 in (40 mm) product diameters; fits over Ericsson larger RRU power connector</t>
+  </si>
+  <si>
+    <t>55224-90</t>
+  </si>
+  <si>
+    <t>Hardware Kit for UG-40B/U or UG-39/U flange</t>
+  </si>
+  <si>
+    <t>CSK4-TORX</t>
+  </si>
+  <si>
+    <t>Enclosure Theft Deterrent Hardware</t>
+  </si>
+  <si>
+    <t>243095-38</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers (3 stack), includes 3/8 in bolts and hardware, 305 mm (11.87 in) length</t>
+  </si>
+  <si>
+    <t>243095-37</t>
+  </si>
+  <si>
+    <t>Stainless Steel Hardware Kit for 1-1/4 in or 1-5/8 in Block style hangers (3 stack), includes M10 bolts and hardware, 305 mm (11.87 in) length</t>
+  </si>
+  <si>
+    <t>245650A-SERIES-WOOD-SCREWS</t>
+  </si>
+  <si>
+    <t>Wood Screws</t>
+  </si>
+  <si>
+    <t>1008-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>1008 Series Hardware Kits</t>
+  </si>
+  <si>
+    <t>552-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>552 Series Hardware Kits</t>
+  </si>
+  <si>
+    <t>33544-SERIES-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>33544 Series Connector Reattachment Kits</t>
+  </si>
+  <si>
+    <t>47250-SERIES-ACCESSORY-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX® Accessory Kits</t>
+  </si>
+  <si>
+    <t>FLANGE-HARDWARE-KITS</t>
+  </si>
+  <si>
+    <t>Flange Hardware Kits</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item245311</t>
+  </si>
+  <si>
+    <t>245311</t>
+  </si>
+  <si>
+    <t>Saw Guide for elliptical waveguide 52, 63, 64, and 77</t>
+  </si>
+  <si>
+    <t>33586-11</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguide 34</t>
+  </si>
+  <si>
+    <t>EWBTK-1</t>
+  </si>
+  <si>
+    <t>Bending Tool Kit for elliptical waveguides 90 to 240</t>
+  </si>
+  <si>
+    <t>FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, Fiber interface cleaners</t>
+  </si>
+  <si>
+    <t>Fiber cleaning kit</t>
+  </si>
+  <si>
+    <t>FCCT-L</t>
+  </si>
+  <si>
+    <t>Variant of FCCT-SERIES-CLEANING-KITS</t>
+  </si>
+  <si>
+    <t>HELIAX®, DLC interface cleaner, 525 engagements</t>
+  </si>
+  <si>
+    <t>MT-584-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, black jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-584G-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, green jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586-250</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, black jacket, 250 ft roll</t>
+  </si>
+  <si>
+    <t>MT-584G-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, stranded insulated, green jacket, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-100</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 100 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-60</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 60 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586G-100</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, green jacket, 100 ft roll</t>
+  </si>
+  <si>
+    <t>MT-586G-500</t>
+  </si>
+  <si>
+    <t>Ground Wire, #6 AWG, stranded insulated, green jacket, 500 ft roll</t>
+  </si>
+  <si>
+    <t>MT-585T-001</t>
+  </si>
+  <si>
+    <t>Ground Wire, #2 AWG, solid tinned copper, 1 ft</t>
+  </si>
+  <si>
+    <t>GK-SUNV-1M</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for 1/4 in through 5/8 in corrugated coaxial cable, 1 m</t>
+  </si>
+  <si>
+    <t>GND-1M</t>
+  </si>
+  <si>
+    <t>Ground Lead with Lugs, 1.08  meter</t>
+  </si>
+  <si>
+    <t>SG114-06B2A</t>
+  </si>
+  <si>
+    <t>SureGround® Grounding Kit for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SG114-12B2U</t>
+  </si>
+  <si>
+    <t>SG12-06B2A</t>
+  </si>
+  <si>
+    <t>UG12158-15B4-T</t>
+  </si>
+  <si>
+    <t>Universal Grounding Kit for HELIAX® 1/2 in through 1-5/8 in corrugated and smoothwall coaxial cable, elliptical waveguide 63 through 180 and Hybrid cables</t>
+  </si>
+  <si>
+    <t>204989-10</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>223700-724</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 2-1/4 in and 3 in corrugated coaxial cable and elliptical waveguide 28 and 37</t>
+  </si>
+  <si>
+    <t>241088-2</t>
+  </si>
+  <si>
+    <t>241088-3</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241545</t>
+  </si>
+  <si>
+    <t>241545</t>
+  </si>
+  <si>
+    <t>Standard Grounding Kit for 1/2 in corrugated coaxial cable and elliptical waveguide 180 and 220</t>
+  </si>
+  <si>
+    <t>241088-1</t>
+  </si>
+  <si>
+    <t>CSG12-12B2U</t>
+  </si>
+  <si>
+    <t>CSG158-12B2U</t>
+  </si>
+  <si>
+    <t>SureGround® Universal Compact Grounding Kit for 1-5/8 in corrugated and smoothwall coaxial cable</t>
+  </si>
+  <si>
+    <t>UGBKIT-0412-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 4 in x 12 in (6.4 mm x 101.6 mm x 304.8 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0210-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 2 in x 10 in (6.4 mm x 50.8 mm x 254.0 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0414</t>
+  </si>
+  <si>
+    <t>Copper Ground Buss Bar, 1/4 in x 4 in x 14 in (6.4 mm x 101.6 mm x 355.6 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0212</t>
+  </si>
+  <si>
+    <t>Copper Ground Buss Bar, 1/4 in x 2 in x 12 in (6.4 mm x 50.8 mm x 304.8 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0414-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 4 in x 14 in (6.4 mm x 101.6 mm x 355.6 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0214</t>
+  </si>
+  <si>
+    <t>Copper Ground Buss Bar, 1/4 in x 2 in x 14 in (6.4 mm x 50.8 mm x 355.6 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0420-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 4 in x 20 in (6.4 mm x 101.6 mm x 508.0 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0424-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 4 in x 24 in (6.4 mm x 101.6 mm x 609.8 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 2-1/2 in x 19-1/2 in (6.4 mm x 63.5 mm x 495.3 mm)</t>
+  </si>
+  <si>
+    <t>UGBKIT-0210-G</t>
+  </si>
+  <si>
+    <t>Galvanized Ground Buss Bar Kit, 1/4 in x 2 in x 10 in</t>
+  </si>
+  <si>
+    <t>UGBKIT-0412-G</t>
+  </si>
+  <si>
+    <t>Galvanized Ground Buss Bar Kit, 1/4 in x 4 in x 12 in</t>
+  </si>
+  <si>
+    <t>UGBKIT-0420-G</t>
+  </si>
+  <si>
+    <t>Galvanized Ground Buss Bar Kit, 1/4 in x 4 in x 20 in</t>
+  </si>
+  <si>
+    <t>UGB-0214-G</t>
+  </si>
+  <si>
+    <t>Galvanized Ground Buss Bar (no HW), 1/4 in x 2 in x 14 in</t>
+  </si>
+  <si>
+    <t>UGB-0210-G</t>
+  </si>
+  <si>
+    <t>Galvanized Ground Buss Bar (no HW), 1/4 in x 2 in x 10 in</t>
+  </si>
+  <si>
+    <t>MTC9748</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 2 in x 6 in (Buss Bar Only)</t>
+  </si>
+  <si>
+    <t>CBB-0210N-1PU</t>
+  </si>
+  <si>
+    <t>Copper Ground Buss Bar, 1/4 in x 2 in x 10 in with Universal HW</t>
+  </si>
+  <si>
+    <t>CBB-0412N-1MU</t>
+  </si>
+  <si>
+    <t>Copper Ground Buss Bar, 1/4 in x 4 in x 12 in with Universal HW</t>
+  </si>
+  <si>
+    <t>MTC6715T</t>
+  </si>
+  <si>
+    <t>Tinned Copper Lower Buss Bar, 1/4 in x 4 in x 18 in</t>
+  </si>
+  <si>
+    <t>CBB-0210T-1MU</t>
+  </si>
+  <si>
+    <t>Tinned Copper Ground Buss Bar, 1/4 in x 2 in x 10 in with Universal HW</t>
+  </si>
+  <si>
+    <t>MTC97681</t>
+  </si>
+  <si>
+    <t>Grounding Vault with lid</t>
+  </si>
+  <si>
+    <t>MTC97681324</t>
+  </si>
+  <si>
+    <t>Grounding Vault with lid, 13 in x 24 in</t>
+  </si>
+  <si>
+    <t>FT-TB</t>
+  </si>
+  <si>
+    <t>Black Self-fusing Tape, 15 ft</t>
+  </si>
+  <si>
+    <t>WK-CNT</t>
+  </si>
+  <si>
+    <t>Weatherproofing Kit for Connectors and Splices, includes butyl rubber and PVC tape</t>
+  </si>
+  <si>
+    <t>https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213</t>
+  </si>
+  <si>
+    <t>221213</t>
+  </si>
+  <si>
+    <t>9905-41</t>
+  </si>
+  <si>
+    <t>Black 3/4 in PVC Tape, 66 ft</t>
+  </si>
+  <si>
+    <t>9905-71</t>
+  </si>
+  <si>
+    <t>Black 2 in PVC Tape, 20 ft</t>
+  </si>
+  <si>
+    <t>L7CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>STAND-OFF-ADAPTER-SERIES</t>
   </si>
   <si>
     <t>Stand-Off Adapters</t>
   </si>
   <si>
     <t>CABLE-BANDING-SERIES</t>
   </si>
   <si>
     <t>Cable Banding Series</t>
   </si>
   <si>
     <t>HG-23MM-78</t>
   </si>
   <si>
     <t>Single Cable Grommet for a 7/8 in Snap-in or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-58-114</t>
   </si>
   <si>
     <t>Grommet with 19mm hole for 1-1/4 in SnapStak or polymer block hanger</t>
   </si>
   <si>
     <t>HG-5MM-12</t>
   </si>
   <si>
     <t>Grommet with Single 5mm hole for 1/2 in Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-27MM-114</t>
   </si>
   <si>
     <t>Single Cable Grommet with 27mm hole  for a 1-1/4 in. Standard or Click-on Hanger</t>
   </si>
   <si>
     <t>HG-15MM-78</t>
   </si>
   <si>
     <t>MF39901-10</t>
   </si>
   <si>
     <t>Clamp Head</t>
   </si>
   <si>
+    <t>SA-1C</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
+  </si>
+  <si>
     <t>SA-38</t>
   </si>
   <si>
     <t>Three-Way Snap-in Stand-off Adapter has two slots for round member attachment and 3/8" holes for angle adapter integration. It includes three 3/4" holes for Snap-in hangers</t>
   </si>
   <si>
     <t>TTS3-34</t>
   </si>
   <si>
     <t>Three-way Stand-off Adapter Kit for 3–4 in round members, includes UAAI insert</t>
   </si>
   <si>
     <t>TTS3-45</t>
   </si>
   <si>
     <t>Three-way Stand-off Adapter Kit for 4–5 in round members, includes UAAI insert</t>
   </si>
   <si>
-    <t>TTS3-56</t>
-[...124 lines deleted...]
-  <si>
     <t>SSH-XL</t>
   </si>
   <si>
     <t>SnapStak® Plus Adjustable Hanger for 36mm to 51mm Cable - No Grommets Required. For patents, see www.cs-pat.com.</t>
   </si>
   <si>
     <t>SSH-114-3</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1-1/4 in coaxial cable, triple stack capability, includes reinforcement bar</t>
   </si>
   <si>
     <t>SSHAK-3812</t>
   </si>
   <si>
     <t>SnapStak® Hanger Kit for 3/8 in RET cable</t>
   </si>
   <si>
     <t>SSH-12-4</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1/2 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
   </si>
   <si>
     <t>SSH-78</t>
@@ -3376,2247 +5719,54 @@
   <si>
     <t>244106A-100</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR90</t>
   </si>
   <si>
     <t>244106A-320</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR28</t>
   </si>
   <si>
     <t>244106A-48</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR187</t>
   </si>
   <si>
     <t>42396A-4</t>
   </si>
   <si>
     <t>Butterfly Hanger for 2-1/4 in coaxial cable and elliptical waveguide 37</t>
   </si>
   <si>
-    <t>42396A-7</t>
-[...1549 lines deleted...]
-  <si>
     <t>UAAI-G</t>
   </si>
   <si>
     <t>Universal Angle Adapter Insert, Galvanized</t>
-  </si>
-[...640 lines deleted...]
-    <t>PIM-Guard®, Single-Way Snap-in Stand-off Adapter has a two slots for round member attachment. It includes one 3/4" hole for Snap-in hangers, supporting three stacks for 4-17mm or two stacks for 26-40mm cables</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -5717,75 +5867,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J845" totalsRowShown="0">
-  <autoFilter ref="A1:J845"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J881" totalsRowShown="0">
+  <autoFilter ref="A1:J881"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemplug-12" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-37" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-132" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-85" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-52" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-90" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-180" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-63" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-127a" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-220" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-132" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-77" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-180" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-43" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-220" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-52" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-240" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294573" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294701" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294701-t" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294702" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294685" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294686" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294700" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item48939a-17" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-102993-hc3" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip-5ik" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item24312a" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961-c" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml1sgrip" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml7sgrip" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml6sgrip" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-bk512" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-114sg" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-f4a" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-octis" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item245312" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-4" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-5" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-2" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-3" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-250" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-800" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-100" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-5000" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-001" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-12b2u" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-06b2a" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-06b2a" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-12b2u" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-12b2u" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-7" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220497" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220498" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-2" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-4" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-4" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-60" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item242948" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-06b1a" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-06b1a" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-12b2u" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212-t" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-t" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2t" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgb-hk-dpu" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-g" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0420-g" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0412-g" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412t-1mu" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0424n-1mu" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6714t" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc99920420t" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681730" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item245529-10" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemjst-400a" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-1412" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-3812" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-bk4" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-l4" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemsht-4" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-158-ezfc" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-78-ezfc" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item209874" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244379" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item78-hpt" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-78u" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-d" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f2-d" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk5" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk7" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-114u" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-lsf2-d" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bksf4" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l1" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l1-d" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l2" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemctbc" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-18n" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembk-a5fxezpt-jc" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembk-a6a7ezpt-jc" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310-sp" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bkd" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-h-f" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-sw-s" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-cs-s25" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-11" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-12" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-3" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-7" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100899-5" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106803" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-9" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-11" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-2" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-5" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-6" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item244412" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252026-10kt-p" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item245650a-40" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/245650a-series-wood-screws" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252027-10kt-p" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31771-4" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31769-5" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-16" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-30" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-31" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-22" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-42" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-23" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-33" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-11" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-24" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-12" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-44a" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-25" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-26" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-47" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-15" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-39" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-41" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45592-1127" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-163b" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-343" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-164a" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-541" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-177a" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1180" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-75" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1220a" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-137" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45597-112" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item47250-5" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-112" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-137" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-187" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-28" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-62" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-75" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f4b" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-378" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-63" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-64" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-127a" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-77" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-43" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-64" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294682" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294697" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294684" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294698" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294699" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-6627-3315-gkhp" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/fa-series-inserts" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-102997-hc3" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/fa-series-inserts" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemeci-10-292-4" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/itemluhg-38" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b-c" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item3ccgrip" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml2sgrip" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml4sgrip" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107031" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106858" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107263" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107132" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107681" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107709" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item114598" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-7" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-1" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-8" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item242208" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-10" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-12" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-3" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-4" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item249973" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252028-10kt-p" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252029-10kt-p" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31771-6" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31769-1" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-17" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-18" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-32" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-10" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-43" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-34" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-44" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-35" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-13" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-37" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-45" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-38" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-152b" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45593-137" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45593-163" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1132a" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-190a" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45595-1127b" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-143" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45597-220" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item47250-9" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item520699" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-137" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-159" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-112" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-229" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-284" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-28a" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-42" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-90" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-90" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemcsk4-torx" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-38" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-37" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/245650a-series-wood-screws" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item245311" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-11" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-1" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-250" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-250" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-250" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-250" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-500" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-100" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-500" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-60" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-100" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-500" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-001" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgnd-1m" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-06b2a" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-12b2u" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-06b2a" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-10" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223700-724" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-2" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-3" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241545" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-1" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-12b2u" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg158-12b2u" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-t" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-t" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414-t" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-t" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424-t" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-t" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-g" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-g" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-g" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0214-g" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0210-g" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc9748" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210n-1pu" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412n-1mu" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6715t" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210t-1mu" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681324" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-1114" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-412" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-614" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-638" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-240" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-37" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294574" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294687" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958-c" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-78sg" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgbk-sg114158" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgbk-sg1278" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-158sg" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-l4sg" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemhpt-bk1278" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-114158-s" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-l5-s" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-78" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-a5-d" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-bk5" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtt-4310" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-n10" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-114-ezfc" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224363" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224368" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244377" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema5fx-ezpt" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema6-ezpt" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema7-ezpt" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembcpt-3400" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcb-it" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-e2l2n" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f1-d" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk12u" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk6" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4arc1" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f4-d" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bks1" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-handl" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-12u" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-158u" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemctbc-2" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemct-7812" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemf4310-gt" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/iteml4310-gt" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310-8nm" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-nd-f" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-w-s" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-fhs-s" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-s" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-13" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-6" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-8" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-ct-1210-08" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-012" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-036" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-041-42" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs18" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs13" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs22" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-u" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1035-t" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs34l" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860680188-006" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs18l" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860680188-004" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-004" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-2255" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860689555-u-l" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1040" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-12" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-23" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-34" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsts3-45" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-50" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemct-460-100" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091291-158" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-3c" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu12" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemhk-cl-u" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-357-12" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-365g" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1597" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1607" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1608" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1595" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rmbh12" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs08" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-st" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb4d" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb8d" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-tb6080" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-1fb6080" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so6" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-7" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-ts12" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-ts24" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tt12" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc4d" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tt24" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-t12-3" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc8d" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-t24-3" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tk12d" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-tk24d" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-v12" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h8" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-4" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-d24" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0610-u" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0620-u" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0910-u" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-1210-u" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-a" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-r6" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-a" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-r2" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-r6" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemct-p4" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs08" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs04" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs12" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860669616-1035" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0420-u" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0410-u" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2252pgl" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e2b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e1b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e3b" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e4b" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e1b" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e2b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e2b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e1b" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e2b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e2b" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e2b" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e2b" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e3b" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e2b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e3b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e1b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e2b" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip-5ik" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item24312a" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961-c" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item43094" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml1sgrip" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml7sgrip" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml6sgrip" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-12" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-20" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-64" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-77" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-132" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-90" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-220" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-43" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-52" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-63" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252139" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-3" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-9" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-9" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-11" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-2" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-5" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-6" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item244412" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252026-10kt-p" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item245650a-40" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/245650a-series-wood-screws" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252027-10kt-p" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31771-4" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31769-5" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-16" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-30" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-31" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-22" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-42" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-23" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-33" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-11" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-24" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-12" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-44a" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-25" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-26" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-47" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-15" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-39" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-41" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45592-1127" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-163b" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-343" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-164a" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-541" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-177a" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1180" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45598-75" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1220a" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-137" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45597-112" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item47250-5" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-112" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-137" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-187" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-28" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-62" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-75" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-16lh" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-27lh" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuha-3c" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu158-4m10m-7x" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-msf-158" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-4c" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064124-158" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-144-384-158" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-6" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemplug-12" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-37" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-132" TargetMode="External" /><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-85" TargetMode="External" /><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-52" TargetMode="External" /><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-90" TargetMode="External" /><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-180" TargetMode="External" /><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-63" TargetMode="External" /><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-127a" TargetMode="External" /><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-220" TargetMode="External" /><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-132" TargetMode="External" /><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-77" TargetMode="External" /><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-180" TargetMode="External" /><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-43" TargetMode="External" /><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-220" TargetMode="External" /><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-52" TargetMode="External" /><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-240" TargetMode="External" /><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294573" TargetMode="External" /><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294701" TargetMode="External" /><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294701-t" TargetMode="External" /><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294702" TargetMode="External" /><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294685" TargetMode="External" /><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294686" TargetMode="External" /><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294700" TargetMode="External" /><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item48939a-17" TargetMode="External" /><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-102993-hc3" TargetMode="External" /><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091192-158" TargetMode="External" /><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091242-158" TargetMode="External" /><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-24-114" TargetMode="External" /><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-10mm-12" TargetMode="External" /><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-114" TargetMode="External" /><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-38-78" TargetMode="External" /><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-164-158" TargetMode="External" /><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-44mm-158" TargetMode="External" /><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1tr" TargetMode="External" /><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemssha-38" TargetMode="External" /><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3" TargetMode="External" /><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai" TargetMode="External" /><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item252130" TargetMode="External" /><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294562" TargetMode="External" /><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294571" TargetMode="External" /><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-1" TargetMode="External" /><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-4" TargetMode="External" /><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-5" TargetMode="External" /><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item40417" TargetMode="External" /><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3g" TargetMode="External" /><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemua-3c" TargetMode="External" /><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-091241-158" TargetMode="External" /><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-bk512" TargetMode="External" /><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-114sg" TargetMode="External" /><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-f4a" TargetMode="External" /><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemjst-400a" TargetMode="External" /><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-1412" TargetMode="External" /><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-3812" TargetMode="External" /><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-bk4" TargetMode="External" /><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-l4" TargetMode="External" /><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemsht-4" TargetMode="External" /><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-158-ezfc" TargetMode="External" /><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310" TargetMode="External" /><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-78-ezfc" TargetMode="External" /><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item209874" TargetMode="External" /><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244379" TargetMode="External" /><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item78-hpt" TargetMode="External" /><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-78u" TargetMode="External" /><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk" TargetMode="External" /><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-d" TargetMode="External" /><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f2-d" TargetMode="External" /><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk5" TargetMode="External" /><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk7" TargetMode="External" /><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f4b" TargetMode="External" /><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-114u" TargetMode="External" /><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-lsf2-d" TargetMode="External" /><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bksf4" TargetMode="External" /><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l1" TargetMode="External" /><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l1-d" TargetMode="External" /><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l2" TargetMode="External" /><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemctbc" TargetMode="External" /><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-18n" TargetMode="External" /><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembk-a5fxezpt-jc" TargetMode="External" /><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembk-a6a7ezpt-jc" TargetMode="External" /><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310-sp" TargetMode="External" /><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bkd" TargetMode="External" /><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-h-f" TargetMode="External" /><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-sw-s" TargetMode="External" /><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-cs-s25" TargetMode="External" /><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-11" TargetMode="External" /><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-12" TargetMode="External" /><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-3" TargetMode="External" /><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-7" TargetMode="External" /><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100899-5" TargetMode="External" /><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106803" TargetMode="External" /><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250" TargetMode="External" /><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-250-1c" TargetMode="External" /><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-r2ct" TargetMode="External" /><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1" TargetMode="External" /><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-octis" TargetMode="External" /><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item241475-13" TargetMode="External" /><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245172" TargetMode="External" /><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245174" TargetMode="External" /><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item245312" TargetMode="External" /><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-4" TargetMode="External" /><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-5" TargetMode="External" /><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-2" TargetMode="External" /><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-3" TargetMode="External" /><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-250" TargetMode="External" /><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-800" TargetMode="External" /><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-100" TargetMode="External" /><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-5000" TargetMode="External" /><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-001" TargetMode="External" /><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv" TargetMode="External" /><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-12b2u" TargetMode="External" /><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-06b2a" TargetMode="External" /><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-06b2a" TargetMode="External" /><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg78-12b2u" TargetMode="External" /><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg158-12b2u" TargetMode="External" /><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-7" TargetMode="External" /><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220497" TargetMode="External" /><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item220498" TargetMode="External" /><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-2" TargetMode="External" /><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223158-4" TargetMode="External" /><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-4" TargetMode="External" /><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-60" TargetMode="External" /><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item242948" TargetMode="External" /><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-06b1a" TargetMode="External" /><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-06b1a" TargetMode="External" /><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg78-12b2u" TargetMode="External" /><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210" TargetMode="External" /><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212-t" TargetMode="External" /><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420" TargetMode="External" /><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-t" TargetMode="External" /><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412" TargetMode="External" /><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424" TargetMode="External" /><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2" TargetMode="External" /><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-2t" TargetMode="External" /><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgb-hk-dpu" TargetMode="External" /><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214-g" TargetMode="External" /><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0420-g" TargetMode="External" /><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0412-g" TargetMode="External" /><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412t-1mu" TargetMode="External" /><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0424n-1mu" TargetMode="External" /><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6714t" TargetMode="External" /><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc99920420t" TargetMode="External" /><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681730" TargetMode="External" /><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item245529-10" TargetMode="External" /><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-lug-series" TargetMode="External" /><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item42615-10" TargetMode="External" /><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-006" TargetMode="External" /><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674608-009" TargetMode="External" /><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860674607-048" TargetMode="External" /><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs38-r" TargetMode="External" /><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs20-r" TargetMode="External" /><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs16l" TargetMode="External" /><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmph-001" TargetMode="External" /><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs10-r" TargetMode="External" /><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs36" TargetMode="External" /><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0820-u" TargetMode="External" /><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/item860689555-u" TargetMode="External" /><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-rc-10" TargetMode="External" /><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl2001" TargetMode="External" /><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemex-p1060" TargetMode="External" /><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1598" TargetMode="External" /><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064164-158" TargetMode="External" /><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item7703768" TargetMode="External" /><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/heliax-boot-kits" TargetMode="External" /><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-12-18lh" TargetMode="External" /><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a" TargetMode="External" /><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064103-114" TargetMode="External" /><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-064114-158" TargetMode="External" /><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-1114" TargetMode="External" /><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-412" TargetMode="External" /><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-614" TargetMode="External" /><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-638" TargetMode="External" /><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemsec-378" TargetMode="External" /><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/sec-series-entry-panels" TargetMode="External" /><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-63" TargetMode="External" /><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-64" TargetMode="External" /><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-127a" TargetMode="External" /><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-77" TargetMode="External" /><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-43" TargetMode="External" /><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb5-64" TargetMode="External" /><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-240" TargetMode="External" /><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemwgb4-37" TargetMode="External" /><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294574" TargetMode="External" /><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294687" TargetMode="External" /><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294682" TargetMode="External" /><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294697" TargetMode="External" /><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294684" TargetMode="External" /><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294698" TargetMode="External" /><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/item294699" TargetMode="External" /><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-inserts-series" TargetMode="External" /><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-6627-3315-gkhp" TargetMode="External" /><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/fa-series-inserts" TargetMode="External" /><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemfa-102997-hc3" TargetMode="External" /><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/wgb-inserts-series" TargetMode="External" /><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/fa-series-inserts" TargetMode="External" /><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/itemeci-10-292-4" TargetMode="External" /><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/boot-assemblies/entry-panel-kit-series" TargetMode="External" /><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-56" TargetMode="External" /><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-7515" TargetMode="External" /><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-153" TargetMode="External" /><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684" TargetMode="External" /><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item243684-m" TargetMode="External" /><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294572" TargetMode="External" /><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item294561" TargetMode="External" /><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-2" TargetMode="External" /><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31670-3" TargetMode="External" /><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/item31768a-m" TargetMode="External" /><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemara-22" TargetMode="External" /><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu114" TargetMode="External" /><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itembcu78" TargetMode="External" /><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/bcu-series-grommets" TargetMode="External" /><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemcb-lh-25" TargetMode="External" /><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/hoisting-grip-anchors" TargetMode="External" /><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemhkl-cl-u" TargetMode="External" /><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-357-24" TargetMode="External" /><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1574" TargetMode="External" /><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1585" TargetMode="External" /><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1542-11" TargetMode="External" /><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1543" TargetMode="External" /><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1589" TargetMode="External" /><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1637" TargetMode="External" /><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1590" TargetMode="External" /><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1703" TargetMode="External" /><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1591" TargetMode="External" /><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1573-11" TargetMode="External" /><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemmt-f1704" TargetMode="External" /><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rm06" TargetMode="External" /><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-rmbh12-bp" TargetMode="External" /><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cs23" TargetMode="External" /><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempg-cseb17" TargetMode="External" /><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrm-usbg" TargetMode="External" /><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrm-usbg-3" TargetMode="External" /><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemrt-cb12d" TargetMode="External" /><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/roof-cable-supports" TargetMode="External" /><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-2fb6080" TargetMode="External" /><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-tb2550" TargetMode="External" /><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-1fb2550" TargetMode="External" /><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemss-2fb2550" TargetMode="External" /><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so12" TargetMode="External" /><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemtl-so9" TargetMode="External" /><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-12" TargetMode="External" /><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-2" TargetMode="External" /><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemvc-wgso-4" TargetMode="External" /><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/water-tower-supports" TargetMode="External" /><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwc-sc12d" TargetMode="External" /><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wall-cable-supports" TargetMode="External" /><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-td12" TargetMode="External" /><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwb-td24" TargetMode="External" /><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwp-usbg-3" TargetMode="External" /><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemwp-usbg-6" TargetMode="External" /><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-v6" TargetMode="External" /><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h12" TargetMode="External" /><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemzb-h4" TargetMode="External" /><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemacs-12" TargetMode="External" /><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0920-u" TargetMode="External" /><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-1220-u" TargetMode="External" /><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl" TargetMode="External" /><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-2" TargetMode="External" /><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-bl-r2" TargetMode="External" /><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcs-b-2" TargetMode="External" /><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2211" TargetMode="External" /><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs10" TargetMode="External" /><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs16" TargetMode="External" /><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itempgp-cs02" TargetMode="External" /><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/pim-guard-cable-supports" TargetMode="External" /><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemcl-0220-u" TargetMode="External" /><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/cable-ladder" TargetMode="External" /><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/itemb2252pg" TargetMode="External" /><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/cable-support-brackets/wgb-and-misc-cable-supports" TargetMode="External" /><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e3b" TargetMode="External" /><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e4b" TargetMode="External" /><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e1b" TargetMode="External" /><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e2b" TargetMode="External" /><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e3b" TargetMode="External" /><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e4b" TargetMode="External" /><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e2b" TargetMode="External" /><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e4b" TargetMode="External" /><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e3b" TargetMode="External" /><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e1b" TargetMode="External" /><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e3b" TargetMode="External" /><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-eb" TargetMode="External" /><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e3b" TargetMode="External" /><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e4b" TargetMode="External" /><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e1b" TargetMode="External" /><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e3b" TargetMode="External" /><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e3b" TargetMode="External" /><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e1b" TargetMode="External" /><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e3b" TargetMode="External" /><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/itemluhg-38" TargetMode="External" /><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item19256b-c" TargetMode="External" /><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958" TargetMode="External" /><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29958-c" TargetMode="External" /><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item29961" TargetMode="External" /><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item31535" TargetMode="External" /><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/hoisting-grip-series" TargetMode="External" /><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/item3ccgrip" TargetMode="External" /><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml2sgrip" TargetMode="External" /><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml4sgrip" TargetMode="External" /><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/iteml5sgrip" TargetMode="External" /><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/hoisting-support-grips/sgrip-series-hoisting" TargetMode="External" /><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-78" TargetMode="External" /><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-114" TargetMode="External" /><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemsce-158" TargetMode="External" /><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-4" TargetMode="External" /><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-24" TargetMode="External" /><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-2a" TargetMode="External" /><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item204673-3" TargetMode="External" /><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-127a" TargetMode="External" /><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-85" TargetMode="External" /><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-180" TargetMode="External" /><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-240" TargetMode="External" /><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item245314-37" TargetMode="External" /><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/245314-series" TargetMode="External" /><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252138" TargetMode="External" /><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252134" TargetMode="External" /><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252135" TargetMode="External" /><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item252137" TargetMode="External" /><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/item35849a-10" TargetMode="External" /><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/35849a-series" TargetMode="External" /><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/itemcap-4" TargetMode="External" /><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/entry-panels/entry-panel-series" TargetMode="External" /><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-7" TargetMode="External" /><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-1" TargetMode="External" /><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-8" TargetMode="External" /><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item242208" TargetMode="External" /><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-10" TargetMode="External" /><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-12" TargetMode="External" /><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-3" TargetMode="External" /><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-4" TargetMode="External" /><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item249973" TargetMode="External" /><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252028-10kt-p" TargetMode="External" /><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item252029-10kt-p" TargetMode="External" /><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31771-6" TargetMode="External" /><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item31769-1" TargetMode="External" /><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-17" TargetMode="External" /><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-18" TargetMode="External" /><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-32" TargetMode="External" /><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-10" TargetMode="External" /><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-43" TargetMode="External" /><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-34" TargetMode="External" /><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-44" TargetMode="External" /><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-35" TargetMode="External" /><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-13" TargetMode="External" /><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-37" TargetMode="External" /><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-45" TargetMode="External" /><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item33544-38" TargetMode="External" /><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-152b" TargetMode="External" /><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45593-137" TargetMode="External" /><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45593-163" TargetMode="External" /><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-1132a" TargetMode="External" /><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-190a" TargetMode="External" /><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45595-1127b" TargetMode="External" /><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45594-143" TargetMode="External" /><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item45597-220" TargetMode="External" /><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/455-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item47250-9" TargetMode="External" /><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item520699" TargetMode="External" /><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-137" TargetMode="External" /><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-159" TargetMode="External" /><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-112" TargetMode="External" /><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-229" TargetMode="External" /><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-284" TargetMode="External" /><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-28a" TargetMode="External" /><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-42" TargetMode="External" /><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55219-90" TargetMode="External" /><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-78sg" TargetMode="External" /><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgbk-sg114158" TargetMode="External" /><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgbk-sg1278" TargetMode="External" /><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-158sg" TargetMode="External" /><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemgkt-l4sg" TargetMode="External" /><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/grounding-kit-prep-tools" TargetMode="External" /><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemhpt-bk1278" TargetMode="External" /><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-114158-s" TargetMode="External" /><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-l5-s" TargetMode="External" /><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-78" TargetMode="External" /><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-a5-d" TargetMode="External" /><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemmcpt-bk5" TargetMode="External" /><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtt-4310" TargetMode="External" /><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-n10" TargetMode="External" /><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-114-ezfc" TargetMode="External" /><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224363" TargetMode="External" /><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item224368" TargetMode="External" /><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item244377" TargetMode="External" /><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema5fx-ezpt" TargetMode="External" /><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema6-ezpt" TargetMode="External" /><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itema7-ezpt" TargetMode="External" /><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itembcpt-3400" TargetMode="External" /><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcb-it" TargetMode="External" /><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-e2l2n" TargetMode="External" /><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f1-d" TargetMode="External" /><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk12u" TargetMode="External" /><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bk6" TargetMode="External" /><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4arc1" TargetMode="External" /><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-f4-d" TargetMode="External" /><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-bks1" TargetMode="External" /><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-handl" TargetMode="External" /><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-12u" TargetMode="External" /><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-158u" TargetMode="External" /><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemctbc-2" TargetMode="External" /><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemct-7812" TargetMode="External" /><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemf4310-gt" TargetMode="External" /><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/iteml4310-gt" TargetMode="External" /><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/manual-prep-tools" TargetMode="External" /><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemtw-4310-8nm" TargetMode="External" /><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/torque-wrench-tools" TargetMode="External" /><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemcpt-l4-nd-f" TargetMode="External" /><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/automated-prep-tools" TargetMode="External" /><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/mclick-series-hardware" TargetMode="External" /><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-w-s" TargetMode="External" /><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-fhs-s" TargetMode="External" /><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemhsr-anchor-s" TargetMode="External" /><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hsr-series-hardware" TargetMode="External" /><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-13" TargetMode="External" /><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-6" TargetMode="External" /><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item100845-8" TargetMode="External" /><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107031" TargetMode="External" /><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item106858" TargetMode="External" /><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107263" TargetMode="External" /><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107132" TargetMode="External" /><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107681" TargetMode="External" /><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item107709" TargetMode="External" /><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item114598" TargetMode="External" /><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt" TargetMode="External" /><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemhsg-m29-adpt-l" TargetMode="External" /><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemfa-fws-e-1c" TargetMode="External" /><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/fa-series-shroud-boots" TargetMode="External" /><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwpb-f1xm-hs" TargetMode="External" /><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/hsg-adapter-series" TargetMode="External" /><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245171" TargetMode="External" /><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item245173" TargetMode="External" /><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn" TargetMode="External" /><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemcs-pwrcn-xl" TargetMode="External" /><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/cold-shrink-series" TargetMode="External" /><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item55224-90" TargetMode="External" /><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/itemcsk4-torx" TargetMode="External" /><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/hardware-kits" TargetMode="External" /><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-38" TargetMode="External" /><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/item243095-37" TargetMode="External" /><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/243095-series-hardware" TargetMode="External" /><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/245650a-series-wood-screws" TargetMode="External" /><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/1008-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/552-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/33544-series-hardware-kits" TargetMode="External" /><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/47250-series-accessory-kits" TargetMode="External" /><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-hardware/flange-hardware-kits" TargetMode="External" /><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item245311" TargetMode="External" /><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/saw-guide" TargetMode="External" /><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/item33586-11" TargetMode="External" /><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemewbtk-1" TargetMode="External" /><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/bending-tool-kit" TargetMode="External" /><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/itemfcct-l" TargetMode="External" /><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/installation-tools/fcct-series-cleaning-kits" TargetMode="External" /><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584-250" TargetMode="External" /><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-250" TargetMode="External" /><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-250" TargetMode="External" /><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586-250" TargetMode="External" /><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-584g-500" TargetMode="External" /><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-100" TargetMode="External" /><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-500" TargetMode="External" /><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-60" TargetMode="External" /><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-100" TargetMode="External" /><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-586g-500" TargetMode="External" /><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmt-585t-001" TargetMode="External" /><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mt-58-ground-wire-series" TargetMode="External" /><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgk-sunv-1m" TargetMode="External" /><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemgnd-1m" TargetMode="External" /><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-06b2a" TargetMode="External" /><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg114-12b2u" TargetMode="External" /><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemsg12-06b2a" TargetMode="External" /><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemug12158-15b4-t" TargetMode="External" /><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item204989-10" TargetMode="External" /><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item223700-724" TargetMode="External" /><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-2" TargetMode="External" /><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-3" TargetMode="External" /><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241545" TargetMode="External" /><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/item241088-1" TargetMode="External" /><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-series" TargetMode="External" /><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg12-12b2u" TargetMode="External" /><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcsg158-12b2u" TargetMode="External" /><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/sureground-grounding-series" TargetMode="External" /><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-t" TargetMode="External" /><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-t" TargetMode="External" /><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414" TargetMode="External" /><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0212" TargetMode="External" /><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0414-t" TargetMode="External" /><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0214" TargetMode="External" /><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-t" TargetMode="External" /><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0424-t" TargetMode="External" /><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-t" TargetMode="External" /><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0210-g" TargetMode="External" /><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0412-g" TargetMode="External" /><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugbkit-0420-g" TargetMode="External" /><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0214-g" TargetMode="External" /><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemugb-0210-g" TargetMode="External" /><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc9748" TargetMode="External" /><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210n-1pu" TargetMode="External" /><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0412n-1mu" TargetMode="External" /><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc6715t" TargetMode="External" /><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemcbb-0210t-1mu" TargetMode="External" /><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/grounding-buss-series" TargetMode="External" /><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/itemmtc97681324" TargetMode="External" /><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/grounding-equipment/mtc97681" TargetMode="External" /><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemft-tb" TargetMode="External" /><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/itemwk-cnt" TargetMode="External" /><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item221213" TargetMode="External" /><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-41" TargetMode="External" /><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/item9905-71" TargetMode="External" /><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/weatherproofing/weatherproofing-tape-series" TargetMode="External" /><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/cable-banding-series" TargetMode="External" /><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-23mm-78" TargetMode="External" /><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-58-114" TargetMode="External" /><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-5mm-12" TargetMode="External" /><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-27mm-114" TargetMode="External" /><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemhg-15mm-78" TargetMode="External" /><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/hg-series-grommets" TargetMode="External" /><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemmf39901-10" TargetMode="External" /><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-1c" TargetMode="External" /><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemsa-38" TargetMode="External" /><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-34" TargetMode="External" /><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemtts3-45" TargetMode="External" /><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/stand-off-adapter-series" TargetMode="External" /><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/itemuaai-g" TargetMode="External" /><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-adapters/angle-adapter-series" TargetMode="External" /><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J845"/>
+  <dimension ref="A1:J881"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="36.140625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="45.27734375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.41796875" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="215.27734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -5795,15190 +5945,15874 @@
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="D2" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="C3" t="s">
+        <v>11</v>
+      </c>
+      <c r="D3" t="s">
+        <v>15</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="H3" t="s">
         <v>17</v>
-      </c>
-[...10 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>18</v>
+      </c>
+      <c r="C4" t="s">
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>23</v>
+      </c>
+      <c r="H5" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="B6" t="s">
+        <v>26</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
         <v>29</v>
-      </c>
-[...10 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>32</v>
       </c>
-      <c r="F7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="B8" t="s">
         <v>34</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>35</v>
       </c>
-      <c r="F8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H8" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="1" t="s">
+      <c r="D9" t="s">
         <v>38</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>16</v>
+      </c>
+      <c r="H10" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="12.75">
+      <c r="A11" s="1" t="s">
         <v>41</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="C11" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="F10" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H11" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H12" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="H13" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F14" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>56</v>
+        <v>49</v>
+      </c>
+      <c r="B15" t="s">
+        <v>50</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="H15" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>58</v>
+        <v>52</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>53</v>
       </c>
       <c r="F16" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="H16" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>60</v>
+        <v>54</v>
+      </c>
+      <c r="B17" t="s">
+        <v>55</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D17" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="H17" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D18" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="H18" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D19" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>59</v>
       </c>
       <c r="H19" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D20" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>61</v>
       </c>
       <c r="H20" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="D21" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>63</v>
       </c>
       <c r="H21" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="D22" t="s">
-        <v>71</v>
+        <v>66</v>
       </c>
       <c r="F22" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H22" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="F23" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H23" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C24" s="1" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D24" t="s">
         <v>75</v>
       </c>
       <c r="F24" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H24" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C25" t="s">
         <v>77</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>74</v>
       </c>
       <c r="D25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H25" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" t="s">
         <v>80</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F26" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H26" t="s">
-        <v>55</v>
+        <v>76</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D27" t="s">
         <v>82</v>
       </c>
-      <c r="C27" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H27" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D28" t="s">
         <v>84</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F28" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H28" t="s">
-        <v>86</v>
+        <v>68</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>85</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D29" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="F29" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="H29" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>87</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="F30" t="s">
-        <v>89</v>
+        <v>67</v>
       </c>
       <c r="H30" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" t="s">
+        <v>91</v>
+      </c>
+      <c r="F31" t="s">
+        <v>72</v>
+      </c>
+      <c r="H31" t="s">
         <v>92</v>
-      </c>
-[...10 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D32" t="s">
+        <v>95</v>
+      </c>
+      <c r="F32" t="s">
+        <v>16</v>
+      </c>
+      <c r="H32" t="s">
         <v>96</v>
       </c>
-      <c r="C32" s="1" t="s">
+    </row>
+    <row r="33" spans="1:10" ht="12.75">
+      <c r="A33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D32" t="s">
+      <c r="C33" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" t="s">
         <v>98</v>
       </c>
-      <c r="H32" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="F33" t="s">
+        <v>72</v>
+      </c>
+      <c r="H33" t="s">
         <v>99</v>
       </c>
-      <c r="C33" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D33" t="s">
+      <c r="J33" t="s">
         <v>100</v>
       </c>
-      <c r="H33" t="s">
-[...3 lines deleted...]
-    <row r="34" spans="1:10" ht="12.75">
+    </row>
+    <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>103</v>
+      </c>
+      <c r="F34" t="s">
+        <v>104</v>
       </c>
       <c r="H34" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D35" t="s">
+        <v>106</v>
+      </c>
+      <c r="F35" t="s">
         <v>104</v>
       </c>
       <c r="H35" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D36" t="s">
-        <v>106</v>
+        <v>108</v>
+      </c>
+      <c r="F36" t="s">
+        <v>104</v>
       </c>
       <c r="H36" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>111</v>
+      </c>
+      <c r="F37" t="s">
+        <v>72</v>
       </c>
       <c r="H37" t="s">
-        <v>79</v>
+        <v>112</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>97</v>
+        <v>74</v>
       </c>
       <c r="D38" t="s">
-        <v>110</v>
+        <v>114</v>
+      </c>
+      <c r="F38" t="s">
+        <v>16</v>
       </c>
       <c r="H38" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D39" t="s">
-        <v>112</v>
+        <v>116</v>
+      </c>
+      <c r="F39" t="s">
+        <v>72</v>
       </c>
       <c r="H39" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="D40" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
       <c r="H40" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>115</v>
+        <v>120</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
-        <v>116</v>
+        <v>121</v>
       </c>
       <c r="H41" t="s">
-        <v>79</v>
+        <v>68</v>
+      </c>
+      <c r="J41" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>117</v>
+        <v>122</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="D42" t="s">
-        <v>118</v>
+        <v>123</v>
       </c>
       <c r="H42" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>97</v>
+        <v>118</v>
       </c>
       <c r="D43" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H43" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>97</v>
+        <v>127</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>128</v>
+      </c>
+      <c r="F44" t="s">
+        <v>72</v>
       </c>
       <c r="H44" t="s">
-        <v>79</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>123</v>
+        <v>130</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="D45" t="s">
-        <v>124</v>
+        <v>132</v>
+      </c>
+      <c r="F45" t="s">
+        <v>72</v>
       </c>
       <c r="H45" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D46" t="s">
-        <v>126</v>
+        <v>134</v>
+      </c>
+      <c r="F46" t="s">
+        <v>16</v>
       </c>
       <c r="H46" t="s">
-        <v>79</v>
+        <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="D47" t="s">
-        <v>128</v>
+        <v>137</v>
+      </c>
+      <c r="F47" t="s">
+        <v>138</v>
       </c>
       <c r="H47" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-        <v>131</v>
+        <v>139</v>
+      </c>
+      <c r="C48" t="s">
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>140</v>
       </c>
       <c r="H48" t="s">
-        <v>79</v>
+        <v>141</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>93</v>
+        <v>143</v>
       </c>
       <c r="D49" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>144</v>
       </c>
       <c r="H49" t="s">
-        <v>136</v>
+        <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>93</v>
+        <v>146</v>
       </c>
       <c r="D50" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>147</v>
       </c>
       <c r="H50" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>140</v>
+        <v>149</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>93</v>
+        <v>150</v>
       </c>
       <c r="D51" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="H51" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>143</v>
+        <v>153</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>93</v>
+        <v>150</v>
       </c>
       <c r="D52" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="H52" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D53" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>157</v>
       </c>
       <c r="H53" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D54" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>159</v>
       </c>
       <c r="H54" t="s">
-        <v>136</v>
+        <v>155</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>151</v>
+        <v>160</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>131</v>
+        <v>150</v>
       </c>
       <c r="D55" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="H55" t="s">
-        <v>79</v>
+        <v>162</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>131</v>
+        <v>37</v>
       </c>
       <c r="D56" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H56" t="s">
-        <v>155</v>
+        <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D57" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="F57" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H57" t="s">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="H58" t="s">
-        <v>55</v>
+        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>171</v>
       </c>
       <c r="H59" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>53</v>
+        <v>150</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>173</v>
       </c>
       <c r="H60" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D61" t="s">
-        <v>165</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>175</v>
       </c>
       <c r="H61" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>166</v>
+        <v>177</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D62" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>178</v>
       </c>
       <c r="H62" t="s">
-        <v>40</v>
+        <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>168</v>
+        <v>179</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>180</v>
       </c>
       <c r="H63" t="s">
-        <v>55</v>
+        <v>181</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>53</v>
+        <v>183</v>
       </c>
       <c r="D64" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>184</v>
       </c>
       <c r="H64" t="s">
-        <v>40</v>
+        <v>129</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>172</v>
+        <v>185</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D65" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="H65" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>53</v>
+        <v>146</v>
       </c>
       <c r="D66" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>187</v>
       </c>
       <c r="H66" t="s">
-        <v>40</v>
+        <v>148</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D67" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>189</v>
       </c>
       <c r="H67" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>178</v>
+        <v>190</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D68" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>191</v>
       </c>
       <c r="H68" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>180</v>
+        <v>192</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D69" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>193</v>
       </c>
       <c r="H69" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>18</v>
+        <v>146</v>
       </c>
       <c r="D70" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>195</v>
       </c>
       <c r="H70" t="s">
-        <v>20</v>
+        <v>148</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>184</v>
+        <v>196</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="D71" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>197</v>
       </c>
       <c r="H71" t="s">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>186</v>
+        <v>198</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>12</v>
+        <v>146</v>
       </c>
       <c r="D72" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>199</v>
       </c>
       <c r="H72" t="s">
-        <v>188</v>
+        <v>148</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>200</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D73" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>201</v>
       </c>
       <c r="H73" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>202</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D74" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="H74" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>204</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D75" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="H75" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>207</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D76" t="s">
-        <v>200</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>208</v>
       </c>
       <c r="H76" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>209</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D77" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>210</v>
       </c>
       <c r="H77" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>211</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>146</v>
       </c>
       <c r="D78" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="H78" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>213</v>
+      </c>
+      <c r="C79" s="1" t="s">
+        <v>143</v>
       </c>
       <c r="D79" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
       <c r="H79" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="D80" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>216</v>
       </c>
       <c r="H80" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="D81" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>218</v>
       </c>
       <c r="H81" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>208</v>
+        <v>143</v>
       </c>
       <c r="D82" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>220</v>
       </c>
       <c r="H82" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="D83" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>222</v>
       </c>
       <c r="H83" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>211</v>
+        <v>146</v>
       </c>
       <c r="D84" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>223</v>
       </c>
       <c r="H84" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>219</v>
+        <v>225</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="D85" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>226</v>
       </c>
       <c r="H85" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>221</v>
+        <v>227</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="D86" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>228</v>
       </c>
       <c r="H86" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="D87" t="s">
+        <v>230</v>
+      </c>
+      <c r="H87" t="s">
         <v>223</v>
-      </c>
-[...10 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>225</v>
+        <v>231</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>208</v>
+        <v>146</v>
       </c>
       <c r="D88" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>232</v>
       </c>
       <c r="H88" t="s">
-        <v>192</v>
+        <v>223</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>227</v>
+        <v>233</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>208</v>
+        <v>150</v>
       </c>
       <c r="D89" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>234</v>
       </c>
       <c r="H89" t="s">
-        <v>192</v>
+        <v>235</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>208</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="F90" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="H90" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>231</v>
+        <v>238</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D91" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="F91" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="H91" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>235</v>
+        <v>240</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>232</v>
+        <v>37</v>
       </c>
       <c r="D92" t="s">
-        <v>236</v>
+        <v>241</v>
       </c>
       <c r="F92" t="s">
-        <v>234</v>
+        <v>16</v>
       </c>
       <c r="H92" t="s">
-        <v>192</v>
+        <v>17</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>237</v>
+        <v>242</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>232</v>
+        <v>27</v>
       </c>
       <c r="D93" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="H93" t="s">
-        <v>192</v>
+        <v>29</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>232</v>
+        <v>143</v>
       </c>
       <c r="D94" t="s">
-        <v>240</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>245</v>
       </c>
       <c r="H94" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>232</v>
+        <v>143</v>
       </c>
       <c r="D95" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H95" t="s">
-        <v>192</v>
+        <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>211</v>
+        <v>146</v>
       </c>
       <c r="D96" t="s">
-        <v>244</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>249</v>
       </c>
       <c r="H96" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="97" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>246</v>
+        <v>65</v>
       </c>
       <c r="D97" t="s">
-        <v>247</v>
+        <v>251</v>
+      </c>
+      <c r="F97" t="s">
+        <v>67</v>
       </c>
       <c r="H97" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>249</v>
+        <v>65</v>
       </c>
       <c r="D98" t="s">
-        <v>250</v>
+        <v>253</v>
+      </c>
+      <c r="F98" t="s">
+        <v>67</v>
       </c>
       <c r="H98" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>249</v>
+        <v>65</v>
       </c>
       <c r="D99" t="s">
-        <v>252</v>
+        <v>255</v>
+      </c>
+      <c r="F99" t="s">
+        <v>67</v>
       </c>
       <c r="H99" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>249</v>
+        <v>65</v>
       </c>
       <c r="D100" t="s">
-        <v>254</v>
+        <v>257</v>
+      </c>
+      <c r="F100" t="s">
+        <v>67</v>
       </c>
       <c r="H100" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>249</v>
+        <v>65</v>
       </c>
       <c r="D101" t="s">
-        <v>256</v>
+        <v>259</v>
+      </c>
+      <c r="F101" t="s">
+        <v>67</v>
       </c>
       <c r="H101" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>258</v>
+        <v>102</v>
       </c>
       <c r="D102" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="F102" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="H102" t="s">
-        <v>192</v>
+        <v>262</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>263</v>
+      </c>
+      <c r="C103" t="s">
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>264</v>
       </c>
       <c r="H103" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="D104" t="s">
-        <v>263</v>
+        <v>267</v>
       </c>
       <c r="F104" t="s">
-        <v>27</v>
+        <v>268</v>
       </c>
       <c r="H104" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D105" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="F105" t="s">
-        <v>27</v>
+        <v>268</v>
       </c>
       <c r="H105" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="D106" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="F106" t="s">
-        <v>27</v>
+        <v>268</v>
       </c>
       <c r="H106" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>258</v>
+        <v>65</v>
       </c>
       <c r="D107" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="F107" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H107" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>270</v>
+        <v>276</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>258</v>
+        <v>65</v>
       </c>
       <c r="D108" t="s">
-        <v>271</v>
+        <v>277</v>
       </c>
       <c r="F108" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H108" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>272</v>
+        <v>278</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="D109" t="s">
-        <v>273</v>
+        <v>279</v>
       </c>
       <c r="F109" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H109" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>274</v>
+        <v>280</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>211</v>
+        <v>65</v>
       </c>
       <c r="D110" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="F110" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H110" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D111" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="F111" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H111" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D112" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="F112" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H112" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D113" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
       <c r="F113" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H113" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D114" t="s">
-        <v>284</v>
+        <v>289</v>
       </c>
       <c r="F114" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H114" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D115" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="F115" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H115" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
+        <v>292</v>
+      </c>
+      <c r="C116" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D116" t="s">
+        <v>283</v>
+      </c>
+      <c r="F116" t="s">
+        <v>67</v>
+      </c>
+      <c r="H116" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" ht="12.75">
+      <c r="A117" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D117" t="s">
         <v>287</v>
       </c>
-      <c r="C116" s="1" t="s">
-[...17 lines deleted...]
-        <v>291</v>
+      <c r="F117" t="s">
+        <v>67</v>
       </c>
       <c r="H117" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>292</v>
+        <v>294</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D118" t="s">
-        <v>293</v>
+        <v>295</v>
+      </c>
+      <c r="F118" t="s">
+        <v>67</v>
       </c>
       <c r="H118" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>294</v>
+        <v>296</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D119" t="s">
-        <v>295</v>
+        <v>277</v>
+      </c>
+      <c r="F119" t="s">
+        <v>67</v>
       </c>
       <c r="H119" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D120" t="s">
-        <v>297</v>
+        <v>279</v>
+      </c>
+      <c r="F120" t="s">
+        <v>67</v>
       </c>
       <c r="H120" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
         <v>298</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D121" t="s">
         <v>299</v>
       </c>
+      <c r="F121" t="s">
+        <v>67</v>
+      </c>
       <c r="H121" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
         <v>300</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D122" t="s">
         <v>301</v>
       </c>
+      <c r="F122" t="s">
+        <v>67</v>
+      </c>
       <c r="H122" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
         <v>302</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>288</v>
+        <v>65</v>
       </c>
       <c r="D123" t="s">
         <v>303</v>
       </c>
+      <c r="F123" t="s">
+        <v>67</v>
+      </c>
       <c r="H123" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
         <v>304</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D124" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="F124" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H124" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D125" t="s">
-        <v>307</v>
+        <v>279</v>
       </c>
       <c r="F125" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H125" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D126" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
       <c r="F126" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H126" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D127" t="s">
-        <v>311</v>
+        <v>309</v>
       </c>
       <c r="F127" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H127" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>312</v>
+        <v>310</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D128" t="s">
-        <v>313</v>
+        <v>311</v>
       </c>
       <c r="F128" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H128" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>314</v>
+        <v>312</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D129" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="F129" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H129" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>316</v>
+        <v>314</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D130" t="s">
-        <v>317</v>
+        <v>315</v>
       </c>
       <c r="F130" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H130" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D131" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="F131" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H131" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D132" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F132" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H132" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D133" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="F133" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H133" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>324</v>
+        <v>322</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D134" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="F134" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H134" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D135" t="s">
-        <v>305</v>
+        <v>325</v>
       </c>
       <c r="F135" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H135" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C136" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D136" t="s">
         <v>327</v>
       </c>
-      <c r="C136" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F136" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H136" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
         <v>328</v>
       </c>
       <c r="C137" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D137" t="s">
         <v>329</v>
       </c>
-      <c r="D137" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F137" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H137" t="s">
-        <v>331</v>
+        <v>68</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>332</v>
+        <v>330</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>333</v>
+        <v>65</v>
       </c>
       <c r="D138" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="F138" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H138" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="C139" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D139" t="s">
         <v>333</v>
       </c>
-      <c r="D139" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F139" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H139" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>333</v>
+        <v>65</v>
       </c>
       <c r="D140" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="F140" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H140" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>333</v>
+        <v>65</v>
       </c>
       <c r="D141" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F141" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H141" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>343</v>
+        <v>338</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>329</v>
+        <v>65</v>
       </c>
       <c r="D142" t="s">
-        <v>344</v>
+        <v>339</v>
       </c>
       <c r="F142" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H142" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>329</v>
+        <v>341</v>
       </c>
       <c r="D143" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F143" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H143" t="s">
-        <v>335</v>
+        <v>343</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C144" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D144" t="s">
+        <v>346</v>
+      </c>
+      <c r="F144" t="s">
+        <v>72</v>
+      </c>
+      <c r="H144" t="s">
         <v>347</v>
-      </c>
-[...10 lines deleted...]
-        <v>335</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="D145" t="s">
         <v>349</v>
       </c>
-      <c r="C145" t="s">
-[...3 lines deleted...]
-        <v>350</v>
+      <c r="F145" t="s">
+        <v>72</v>
       </c>
       <c r="H145" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D146" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="F146" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H146" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D147" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F147" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H147" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="D148" t="s">
-        <v>359</v>
+        <v>356</v>
+      </c>
+      <c r="F148" t="s">
+        <v>72</v>
       </c>
       <c r="H148" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="C149" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="D149" t="s">
         <v>358</v>
       </c>
-      <c r="D149" t="s">
-        <v>361</v>
+      <c r="F149" t="s">
+        <v>72</v>
       </c>
       <c r="H149" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>358</v>
+        <v>341</v>
       </c>
       <c r="D150" t="s">
-        <v>363</v>
+        <v>360</v>
+      </c>
+      <c r="F150" t="s">
+        <v>72</v>
       </c>
       <c r="H150" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>358</v>
+        <v>361</v>
+      </c>
+      <c r="C151" t="s">
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="H151" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C152" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D152" t="s">
         <v>366</v>
       </c>
-      <c r="C152" s="1" t="s">
-[...3 lines deleted...]
-        <v>367</v>
+      <c r="F152" t="s">
+        <v>72</v>
       </c>
       <c r="H152" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="C153" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="D153" t="s">
         <v>368</v>
       </c>
-      <c r="C153" s="1" t="s">
-[...3 lines deleted...]
-        <v>369</v>
+      <c r="F153" t="s">
+        <v>72</v>
       </c>
       <c r="H153" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C154" s="1" t="s">
         <v>370</v>
-      </c>
-[...1 lines deleted...]
-        <v>358</v>
       </c>
       <c r="D154" t="s">
         <v>371</v>
       </c>
       <c r="H154" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
         <v>372</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>358</v>
+        <v>370</v>
       </c>
       <c r="D155" t="s">
         <v>373</v>
       </c>
       <c r="H155" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C156" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D156" t="s">
         <v>375</v>
       </c>
-      <c r="C156" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H156" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C157" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="D157" t="s">
         <v>377</v>
       </c>
-      <c r="C157" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H157" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>380</v>
+        <v>378</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>378</v>
+        <v>370</v>
       </c>
       <c r="D158" t="s">
-        <v>381</v>
+        <v>379</v>
       </c>
       <c r="H158" t="s">
-        <v>351</v>
+        <v>363</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>382</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>380</v>
+      </c>
+      <c r="C159" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D159" t="s">
-        <v>383</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="H159" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>386</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>382</v>
+      </c>
+      <c r="C160" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D160" t="s">
-        <v>387</v>
-[...2 lines deleted...]
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="H160" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>388</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>384</v>
+      </c>
+      <c r="C161" s="1" t="s">
+        <v>370</v>
       </c>
       <c r="D161" t="s">
-        <v>389</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>385</v>
       </c>
       <c r="H161" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>392</v>
+        <v>365</v>
       </c>
       <c r="D162" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="F162" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H162" t="s">
-        <v>394</v>
+        <v>363</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>395</v>
+        <v>389</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D163" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>391</v>
       </c>
       <c r="H163" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="D164" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>393</v>
       </c>
       <c r="H164" t="s">
-        <v>385</v>
+        <v>363</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>394</v>
+      </c>
+      <c r="C165" t="s">
+        <v>11</v>
       </c>
       <c r="D165" t="s">
-        <v>401</v>
+        <v>395</v>
+      </c>
+      <c r="F165" t="s">
+        <v>396</v>
       </c>
       <c r="H165" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>398</v>
+      </c>
+      <c r="C166" t="s">
+        <v>11</v>
       </c>
       <c r="D166" t="s">
-        <v>405</v>
+        <v>399</v>
+      </c>
+      <c r="F166" t="s">
+        <v>396</v>
       </c>
       <c r="H166" t="s">
-        <v>406</v>
+        <v>397</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>400</v>
+      </c>
+      <c r="C167" t="s">
+        <v>11</v>
       </c>
       <c r="D167" t="s">
-        <v>408</v>
+        <v>401</v>
+      </c>
+      <c r="F167" t="s">
+        <v>72</v>
       </c>
       <c r="H167" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>409</v>
+        <v>403</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D168" t="s">
-        <v>410</v>
+        <v>405</v>
+      </c>
+      <c r="F168" t="s">
+        <v>72</v>
       </c>
       <c r="H168" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>404</v>
       </c>
       <c r="D169" t="s">
-        <v>412</v>
+        <v>408</v>
+      </c>
+      <c r="F169" t="s">
+        <v>72</v>
       </c>
       <c r="H169" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D170" t="s">
-        <v>414</v>
+        <v>410</v>
+      </c>
+      <c r="F170" t="s">
+        <v>72</v>
       </c>
       <c r="H170" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D171" t="s">
-        <v>415</v>
+        <v>412</v>
+      </c>
+      <c r="F171" t="s">
+        <v>72</v>
       </c>
       <c r="H171" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>400</v>
+        <v>404</v>
       </c>
       <c r="D172" t="s">
-        <v>418</v>
+        <v>414</v>
+      </c>
+      <c r="F172" t="s">
+        <v>72</v>
       </c>
       <c r="H172" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="C173" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="D173" t="s">
+        <v>418</v>
+      </c>
+      <c r="H173" t="s">
         <v>419</v>
-      </c>
-[...7 lines deleted...]
-        <v>415</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
+        <v>420</v>
+      </c>
+      <c r="C174" s="1" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="D174" t="s">
         <v>422</v>
       </c>
+      <c r="F174" t="s">
+        <v>72</v>
+      </c>
       <c r="H174" t="s">
-        <v>415</v>
+        <v>262</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
         <v>423</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>400</v>
+        <v>424</v>
       </c>
       <c r="D175" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H175" t="s">
-        <v>415</v>
+        <v>426</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>425</v>
+        <v>427</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="D176" t="s">
-        <v>427</v>
+        <v>428</v>
+      </c>
+      <c r="F176" t="s">
+        <v>72</v>
       </c>
       <c r="H176" t="s">
-        <v>428</v>
+        <v>406</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
         <v>429</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D177" t="s">
         <v>431</v>
       </c>
       <c r="F177" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H177" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
         <v>432</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>430</v>
       </c>
       <c r="D178" t="s">
         <v>433</v>
       </c>
       <c r="F178" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H178" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:8" ht="12.75">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="12.75">
       <c r="A179" s="1" t="s">
         <v>434</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D179" t="s">
-        <v>435</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>436</v>
       </c>
       <c r="H179" t="s">
-        <v>402</v>
+        <v>437</v>
+      </c>
+      <c r="J179" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="C180" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D180" t="s">
+        <v>439</v>
+      </c>
+      <c r="H180" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
         <v>440</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="D181" t="s">
         <v>441</v>
       </c>
       <c r="H181" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" ht="12.75">
       <c r="A182" s="1" t="s">
         <v>442</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="D182" t="s">
-        <v>443</v>
+        <v>436</v>
       </c>
       <c r="H182" t="s">
-        <v>406</v>
+        <v>437</v>
+      </c>
+      <c r="J182" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D183" t="s">
         <v>444</v>
       </c>
-      <c r="C183" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D183" t="s">
+      <c r="H183" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" ht="12.75">
+      <c r="A184" s="1" t="s">
         <v>445</v>
       </c>
-      <c r="H183" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="C184" s="1" t="s">
-        <v>448</v>
+        <v>435</v>
       </c>
       <c r="D184" t="s">
-        <v>449</v>
+        <v>436</v>
       </c>
       <c r="H184" t="s">
-        <v>450</v>
+        <v>437</v>
+      </c>
+      <c r="J184" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>451</v>
-[...2 lines deleted...]
-        <v>452</v>
+        <v>446</v>
       </c>
       <c r="C185" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D185" t="s">
+        <v>439</v>
+      </c>
+      <c r="H185" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>454</v>
-[...2 lines deleted...]
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="C186" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D186" t="s">
+        <v>448</v>
+      </c>
+      <c r="H186" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>457</v>
-[...2 lines deleted...]
-        <v>458</v>
+        <v>449</v>
       </c>
       <c r="C187" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D187" t="s">
+        <v>450</v>
+      </c>
+      <c r="H187" t="s">
         <v>437</v>
       </c>
-      <c r="D187" t="s">
-[...6 lines deleted...]
-    <row r="188" spans="1:8" ht="12.75">
+    </row>
+    <row r="188" spans="1:10" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>460</v>
+        <v>451</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D188" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>436</v>
       </c>
       <c r="H188" t="s">
-        <v>402</v>
+        <v>437</v>
+      </c>
+      <c r="J188" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>462</v>
+        <v>452</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D189" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>453</v>
       </c>
       <c r="H189" t="s">
-        <v>402</v>
+        <v>437</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>464</v>
+        <v>454</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D190" t="s">
-        <v>465</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>455</v>
       </c>
       <c r="H190" t="s">
-        <v>402</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="C191" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D191" t="s">
+        <v>457</v>
+      </c>
+      <c r="H191" t="s">
         <v>437</v>
       </c>
-      <c r="D191" t="s">
-[...3 lines deleted...]
-        <v>439</v>
+      <c r="J191" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>468</v>
+        <v>458</v>
       </c>
       <c r="C192" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D192" t="s">
+        <v>459</v>
+      </c>
+      <c r="H192" t="s">
         <v>437</v>
       </c>
-      <c r="D192" t="s">
-[...6 lines deleted...]
-    <row r="193" spans="1:8" ht="12.75">
+    </row>
+    <row r="193" spans="1:10" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>470</v>
+        <v>460</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D193" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>436</v>
       </c>
       <c r="H193" t="s">
-        <v>402</v>
+        <v>437</v>
+      </c>
+      <c r="J193" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>472</v>
-[...2 lines deleted...]
-        <v>473</v>
+        <v>461</v>
       </c>
       <c r="C194" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D194" t="s">
+        <v>462</v>
+      </c>
+      <c r="H194" t="s">
         <v>437</v>
-      </c>
-[...4 lines deleted...]
-        <v>439</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>475</v>
+        <v>463</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="D195" t="s">
-        <v>476</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>441</v>
       </c>
       <c r="H195" t="s">
-        <v>402</v>
+        <v>437</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>464</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D196" t="s">
-        <v>479</v>
+        <v>466</v>
       </c>
       <c r="H196" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>480</v>
+        <v>467</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D197" t="s">
-        <v>453</v>
+        <v>468</v>
       </c>
       <c r="H197" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>481</v>
+        <v>469</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D198" t="s">
-        <v>482</v>
+        <v>470</v>
       </c>
       <c r="H198" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D199" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="H199" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>485</v>
+        <v>473</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D200" t="s">
-        <v>486</v>
+        <v>474</v>
       </c>
       <c r="H200" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>475</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D201" t="s">
-        <v>488</v>
+        <v>476</v>
       </c>
       <c r="H201" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>477</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D202" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>478</v>
       </c>
       <c r="H202" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>479</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D203" t="s">
-        <v>492</v>
+        <v>480</v>
       </c>
       <c r="H203" t="s">
-        <v>493</v>
+        <v>419</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
-        <v>494</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>481</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="D204" t="s">
-        <v>495</v>
+        <v>482</v>
       </c>
       <c r="H204" t="s">
-        <v>496</v>
+        <v>406</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
-        <v>497</v>
+        <v>483</v>
       </c>
       <c r="C205" s="1" t="s">
-        <v>404</v>
+        <v>465</v>
       </c>
       <c r="D205" t="s">
-        <v>498</v>
+        <v>484</v>
       </c>
       <c r="H205" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
-        <v>499</v>
+        <v>485</v>
       </c>
       <c r="C206" s="1" t="s">
-        <v>400</v>
+        <v>465</v>
       </c>
       <c r="D206" t="s">
-        <v>500</v>
+        <v>486</v>
       </c>
       <c r="H206" t="s">
-        <v>501</v>
+        <v>419</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
-        <v>502</v>
+        <v>487</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>426</v>
+        <v>488</v>
       </c>
       <c r="D207" t="s">
-        <v>503</v>
+        <v>489</v>
+      </c>
+      <c r="F207" t="s">
+        <v>72</v>
       </c>
       <c r="H207" t="s">
-        <v>504</v>
+        <v>406</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>505</v>
+        <v>490</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>426</v>
+        <v>491</v>
       </c>
       <c r="D208" t="s">
-        <v>506</v>
+        <v>486</v>
       </c>
       <c r="H208" t="s">
-        <v>507</v>
+        <v>419</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>508</v>
+        <v>492</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>448</v>
+        <v>491</v>
       </c>
       <c r="D209" t="s">
-        <v>509</v>
+        <v>493</v>
+      </c>
+      <c r="F209" t="s">
+        <v>494</v>
       </c>
       <c r="H209" t="s">
-        <v>507</v>
+        <v>419</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>510</v>
+        <v>495</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>448</v>
+        <v>491</v>
       </c>
       <c r="D210" t="s">
-        <v>511</v>
+        <v>496</v>
       </c>
       <c r="H210" t="s">
-        <v>507</v>
+        <v>419</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>512</v>
+        <v>497</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>426</v>
+        <v>491</v>
       </c>
       <c r="D211" t="s">
-        <v>513</v>
+        <v>498</v>
       </c>
       <c r="H211" t="s">
-        <v>514</v>
+        <v>419</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
-        <v>515</v>
+        <v>499</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D212" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>500</v>
       </c>
       <c r="H212" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>517</v>
+        <v>501</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D213" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>502</v>
       </c>
       <c r="H213" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
-        <v>519</v>
+        <v>503</v>
       </c>
       <c r="C214" s="1" t="s">
-        <v>426</v>
+        <v>94</v>
       </c>
       <c r="D214" t="s">
-        <v>520</v>
+        <v>504</v>
+      </c>
+      <c r="F214" t="s">
+        <v>16</v>
       </c>
       <c r="H214" t="s">
-        <v>521</v>
+        <v>99</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
-        <v>522</v>
+        <v>505</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>426</v>
+        <v>94</v>
       </c>
       <c r="D215" t="s">
-        <v>523</v>
+        <v>506</v>
+      </c>
+      <c r="F215" t="s">
+        <v>16</v>
       </c>
       <c r="H215" t="s">
-        <v>450</v>
+        <v>99</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
-        <v>524</v>
+        <v>507</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>426</v>
+        <v>74</v>
       </c>
       <c r="D216" t="s">
-        <v>525</v>
+        <v>508</v>
+      </c>
+      <c r="F216" t="s">
+        <v>16</v>
       </c>
       <c r="H216" t="s">
-        <v>450</v>
+        <v>76</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
-        <v>526</v>
+        <v>509</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>400</v>
+        <v>90</v>
       </c>
       <c r="D217" t="s">
-        <v>527</v>
+        <v>510</v>
+      </c>
+      <c r="F217" t="s">
+        <v>72</v>
       </c>
       <c r="H217" t="s">
-        <v>446</v>
+        <v>112</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
-        <v>528</v>
+        <v>511</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>400</v>
+        <v>110</v>
       </c>
       <c r="D218" t="s">
-        <v>529</v>
+        <v>512</v>
+      </c>
+      <c r="F218" t="s">
+        <v>72</v>
       </c>
       <c r="H218" t="s">
-        <v>446</v>
+        <v>112</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
-        <v>530</v>
+        <v>513</v>
       </c>
       <c r="C219" s="1" t="s">
-        <v>400</v>
+        <v>74</v>
       </c>
       <c r="D219" t="s">
-        <v>531</v>
+        <v>514</v>
+      </c>
+      <c r="F219" t="s">
+        <v>16</v>
       </c>
       <c r="H219" t="s">
-        <v>532</v>
+        <v>76</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>533</v>
+        <v>515</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>534</v>
+        <v>110</v>
       </c>
       <c r="D220" t="s">
-        <v>535</v>
+        <v>516</v>
+      </c>
+      <c r="F220" t="s">
+        <v>72</v>
       </c>
       <c r="H220" t="s">
-        <v>536</v>
+        <v>112</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>517</v>
+      </c>
+      <c r="C221" t="s">
+        <v>11</v>
       </c>
       <c r="D221" t="s">
-        <v>500</v>
+        <v>518</v>
+      </c>
+      <c r="F221" t="s">
+        <v>72</v>
       </c>
       <c r="H221" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>538</v>
+        <v>520</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>400</v>
+        <v>110</v>
       </c>
       <c r="D222" t="s">
-        <v>539</v>
+        <v>521</v>
+      </c>
+      <c r="F222" t="s">
+        <v>72</v>
       </c>
       <c r="H222" t="s">
-        <v>501</v>
+        <v>112</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>540</v>
+        <v>522</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>400</v>
+        <v>94</v>
       </c>
       <c r="D223" t="s">
-        <v>541</v>
+        <v>523</v>
+      </c>
+      <c r="F223" t="s">
+        <v>72</v>
       </c>
       <c r="H223" t="s">
-        <v>501</v>
+        <v>524</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-        <v>448</v>
+        <v>525</v>
+      </c>
+      <c r="C224" t="s">
+        <v>11</v>
       </c>
       <c r="D224" t="s">
-        <v>543</v>
+        <v>526</v>
+      </c>
+      <c r="F224" t="s">
+        <v>72</v>
       </c>
       <c r="H224" t="s">
-        <v>450</v>
+        <v>527</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>528</v>
+      </c>
+      <c r="C225" t="s">
+        <v>11</v>
       </c>
       <c r="D225" t="s">
-        <v>545</v>
+        <v>529</v>
+      </c>
+      <c r="F225" t="s">
+        <v>530</v>
       </c>
       <c r="H225" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>531</v>
+      </c>
+      <c r="C226" t="s">
+        <v>11</v>
       </c>
       <c r="D226" t="s">
-        <v>547</v>
+        <v>532</v>
+      </c>
+      <c r="F226" t="s">
+        <v>530</v>
       </c>
       <c r="H226" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>548</v>
+        <v>533</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>448</v>
+        <v>534</v>
       </c>
       <c r="D227" t="s">
-        <v>549</v>
+        <v>535</v>
+      </c>
+      <c r="F227" t="s">
+        <v>72</v>
       </c>
       <c r="H227" t="s">
-        <v>450</v>
+        <v>536</v>
       </c>
     </row>
     <row r="228" spans="1:8" ht="12.75">
       <c r="A228" s="1" t="s">
-        <v>550</v>
+        <v>537</v>
       </c>
       <c r="C228" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D228" t="s">
-        <v>551</v>
+        <v>539</v>
       </c>
       <c r="H228" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="229" spans="1:8" ht="12.75">
       <c r="A229" s="1" t="s">
-        <v>552</v>
+        <v>540</v>
       </c>
       <c r="C229" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D229" t="s">
-        <v>553</v>
+        <v>541</v>
       </c>
       <c r="H229" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:8" ht="12.75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="12.75">
       <c r="A230" s="1" t="s">
-        <v>554</v>
+        <v>542</v>
       </c>
       <c r="C230" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D230" t="s">
-        <v>555</v>
+        <v>543</v>
       </c>
       <c r="H230" t="s">
-        <v>501</v>
+        <v>519</v>
+      </c>
+      <c r="J230" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="231" spans="1:8" ht="12.75">
       <c r="A231" s="1" t="s">
-        <v>556</v>
+        <v>544</v>
       </c>
       <c r="C231" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D231" t="s">
-        <v>557</v>
+        <v>545</v>
       </c>
       <c r="H231" t="s">
-        <v>558</v>
+        <v>519</v>
       </c>
     </row>
     <row r="232" spans="1:8" ht="12.75">
       <c r="A232" s="1" t="s">
-        <v>559</v>
+        <v>546</v>
       </c>
       <c r="C232" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D232" t="s">
-        <v>560</v>
+        <v>547</v>
       </c>
       <c r="H232" t="s">
-        <v>558</v>
+        <v>519</v>
       </c>
     </row>
     <row r="233" spans="1:8" ht="12.75">
       <c r="A233" s="1" t="s">
-        <v>561</v>
+        <v>548</v>
       </c>
       <c r="C233" s="1" t="s">
-        <v>400</v>
+        <v>538</v>
       </c>
       <c r="D233" t="s">
-        <v>562</v>
+        <v>549</v>
       </c>
       <c r="H233" t="s">
-        <v>402</v>
+        <v>519</v>
       </c>
     </row>
     <row r="234" spans="1:8" ht="12.75">
       <c r="A234" s="1" t="s">
-        <v>563</v>
+        <v>550</v>
       </c>
       <c r="C234" s="1" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="D234" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>551</v>
       </c>
       <c r="H234" t="s">
-        <v>566</v>
+        <v>519</v>
       </c>
     </row>
     <row r="235" spans="1:8" ht="12.75">
       <c r="A235" s="1" t="s">
-        <v>567</v>
+        <v>552</v>
       </c>
       <c r="C235" s="1" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="D235" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>553</v>
       </c>
       <c r="H235" t="s">
-        <v>566</v>
+        <v>519</v>
       </c>
     </row>
     <row r="236" spans="1:8" ht="12.75">
       <c r="A236" s="1" t="s">
-        <v>569</v>
+        <v>554</v>
       </c>
       <c r="C236" s="1" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="D236" t="s">
-        <v>570</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>555</v>
       </c>
       <c r="H236" t="s">
-        <v>566</v>
+        <v>519</v>
       </c>
     </row>
     <row r="237" spans="1:8" ht="12.75">
       <c r="A237" s="1" t="s">
-        <v>571</v>
+        <v>556</v>
       </c>
       <c r="C237" s="1" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="D237" t="s">
-        <v>572</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>557</v>
       </c>
       <c r="H237" t="s">
-        <v>566</v>
+        <v>519</v>
       </c>
     </row>
     <row r="238" spans="1:8" ht="12.75">
       <c r="A238" s="1" t="s">
-        <v>573</v>
+        <v>558</v>
       </c>
       <c r="C238" s="1" t="s">
-        <v>564</v>
+        <v>538</v>
       </c>
       <c r="D238" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>559</v>
       </c>
       <c r="H238" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:10" ht="12.75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" ht="12.75">
       <c r="A239" s="1" t="s">
-        <v>575</v>
+        <v>560</v>
       </c>
       <c r="C239" s="1" t="s">
-        <v>576</v>
+        <v>538</v>
       </c>
       <c r="D239" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>561</v>
       </c>
       <c r="H239" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>519</v>
       </c>
     </row>
     <row r="240" spans="1:8" ht="12.75">
       <c r="A240" s="1" t="s">
-        <v>580</v>
+        <v>562</v>
       </c>
       <c r="C240" s="1" t="s">
-        <v>576</v>
+        <v>538</v>
       </c>
       <c r="D240" t="s">
-        <v>581</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>563</v>
       </c>
       <c r="H240" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
     </row>
     <row r="241" spans="1:8" ht="12.75">
       <c r="A241" s="1" t="s">
-        <v>583</v>
+        <v>564</v>
       </c>
       <c r="C241" s="1" t="s">
-        <v>576</v>
+        <v>538</v>
       </c>
       <c r="D241" t="s">
-        <v>584</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>565</v>
       </c>
       <c r="H241" t="s">
-        <v>578</v>
+        <v>519</v>
       </c>
     </row>
     <row r="242" spans="1:8" ht="12.75">
       <c r="A242" s="1" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>566</v>
+      </c>
+      <c r="C242" s="1" t="s">
+        <v>538</v>
       </c>
       <c r="D242" t="s">
-        <v>586</v>
+        <v>567</v>
       </c>
       <c r="H242" t="s">
-        <v>587</v>
+        <v>519</v>
       </c>
     </row>
     <row r="243" spans="1:8" ht="12.75">
       <c r="A243" s="1" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>568</v>
+      </c>
+      <c r="C243" s="1" t="s">
+        <v>538</v>
       </c>
       <c r="D243" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="H243" t="s">
-        <v>590</v>
+        <v>519</v>
       </c>
     </row>
     <row r="244" spans="1:8" ht="12.75">
       <c r="A244" s="1" t="s">
-        <v>591</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>571</v>
+      </c>
+      <c r="C244" s="1" t="s">
+        <v>572</v>
       </c>
       <c r="D244" t="s">
-        <v>592</v>
+        <v>573</v>
+      </c>
+      <c r="F244" t="s">
+        <v>574</v>
       </c>
       <c r="H244" t="s">
-        <v>593</v>
+        <v>519</v>
       </c>
     </row>
     <row r="245" spans="1:8" ht="12.75">
       <c r="A245" s="1" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>576</v>
+      </c>
+      <c r="C245" s="1" t="s">
+        <v>534</v>
       </c>
       <c r="D245" t="s">
-        <v>595</v>
+        <v>577</v>
+      </c>
+      <c r="F245" t="s">
+        <v>574</v>
       </c>
       <c r="H245" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
     </row>
     <row r="246" spans="1:8" ht="12.75">
       <c r="A246" s="1" t="s">
-        <v>598</v>
+        <v>579</v>
       </c>
       <c r="C246" s="1" t="s">
-        <v>599</v>
+        <v>534</v>
       </c>
       <c r="D246" t="s">
-        <v>600</v>
+        <v>580</v>
+      </c>
+      <c r="F246" t="s">
+        <v>574</v>
       </c>
       <c r="H246" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
     </row>
     <row r="247" spans="1:8" ht="12.75">
       <c r="A247" s="1" t="s">
-        <v>601</v>
+        <v>582</v>
       </c>
       <c r="C247" s="1" t="s">
-        <v>602</v>
+        <v>534</v>
       </c>
       <c r="D247" t="s">
-        <v>603</v>
+        <v>583</v>
+      </c>
+      <c r="F247" t="s">
+        <v>574</v>
       </c>
       <c r="H247" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
     </row>
     <row r="248" spans="1:8" ht="12.75">
       <c r="A248" s="1" t="s">
-        <v>604</v>
+        <v>585</v>
       </c>
       <c r="C248" s="1" t="s">
-        <v>602</v>
+        <v>534</v>
       </c>
       <c r="D248" t="s">
-        <v>605</v>
+        <v>586</v>
+      </c>
+      <c r="F248" t="s">
+        <v>574</v>
       </c>
       <c r="H248" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
     </row>
     <row r="249" spans="1:8" ht="12.75">
       <c r="A249" s="1" t="s">
-        <v>606</v>
+        <v>588</v>
       </c>
       <c r="C249" s="1" t="s">
-        <v>602</v>
+        <v>534</v>
       </c>
       <c r="D249" t="s">
-        <v>607</v>
+        <v>589</v>
+      </c>
+      <c r="F249" t="s">
+        <v>574</v>
       </c>
       <c r="H249" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
     </row>
     <row r="250" spans="1:8" ht="12.75">
       <c r="A250" s="1" t="s">
-        <v>608</v>
+        <v>591</v>
       </c>
       <c r="C250" s="1" t="s">
-        <v>602</v>
+        <v>534</v>
       </c>
       <c r="D250" t="s">
-        <v>609</v>
+        <v>592</v>
+      </c>
+      <c r="F250" t="s">
+        <v>574</v>
       </c>
       <c r="H250" t="s">
-        <v>596</v>
+        <v>578</v>
       </c>
     </row>
     <row r="251" spans="1:8" ht="12.75">
       <c r="A251" s="1" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>593</v>
+      </c>
+      <c r="C251" s="1" t="s">
+        <v>572</v>
       </c>
       <c r="D251" t="s">
-        <v>611</v>
+        <v>594</v>
+      </c>
+      <c r="F251" t="s">
+        <v>72</v>
       </c>
       <c r="H251" t="s">
-        <v>612</v>
+        <v>519</v>
       </c>
     </row>
     <row r="252" spans="1:8" ht="12.75">
       <c r="A252" s="1" t="s">
-        <v>613</v>
+        <v>595</v>
       </c>
       <c r="C252" s="1" t="s">
-        <v>614</v>
+        <v>572</v>
       </c>
       <c r="D252" t="s">
-        <v>615</v>
+        <v>596</v>
+      </c>
+      <c r="F252" t="s">
+        <v>72</v>
       </c>
       <c r="H252" t="s">
-        <v>612</v>
+        <v>597</v>
       </c>
     </row>
     <row r="253" spans="1:8" ht="12.75">
       <c r="A253" s="1" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>598</v>
+      </c>
+      <c r="C253" t="s">
+        <v>11</v>
       </c>
       <c r="D253" t="s">
-        <v>617</v>
+        <v>599</v>
+      </c>
+      <c r="F253" t="s">
+        <v>268</v>
       </c>
       <c r="H253" t="s">
-        <v>612</v>
+        <v>68</v>
       </c>
     </row>
     <row r="254" spans="1:8" ht="12.75">
       <c r="A254" s="1" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>600</v>
+      </c>
+      <c r="C254" t="s">
+        <v>11</v>
       </c>
       <c r="D254" t="s">
-        <v>619</v>
+        <v>601</v>
+      </c>
+      <c r="F254" t="s">
+        <v>67</v>
       </c>
       <c r="H254" t="s">
-        <v>612</v>
+        <v>68</v>
       </c>
     </row>
     <row r="255" spans="1:8" ht="12.75">
       <c r="A255" s="1" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>602</v>
+      </c>
+      <c r="C255" t="s">
+        <v>11</v>
       </c>
       <c r="D255" t="s">
-        <v>621</v>
+        <v>603</v>
+      </c>
+      <c r="F255" t="s">
+        <v>604</v>
       </c>
       <c r="H255" t="s">
-        <v>612</v>
+        <v>68</v>
       </c>
     </row>
     <row r="256" spans="1:8" ht="12.75">
       <c r="A256" s="1" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>605</v>
+      </c>
+      <c r="C256" t="s">
+        <v>11</v>
       </c>
       <c r="D256" t="s">
-        <v>623</v>
+        <v>606</v>
+      </c>
+      <c r="F256" t="s">
+        <v>72</v>
       </c>
       <c r="H256" t="s">
-        <v>612</v>
+        <v>68</v>
       </c>
     </row>
     <row r="257" spans="1:8" ht="12.75">
       <c r="A257" s="1" t="s">
-        <v>624</v>
+        <v>607</v>
       </c>
       <c r="C257" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D257" t="s">
-        <v>625</v>
+        <v>608</v>
       </c>
       <c r="F257" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H257" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="258" spans="1:8" ht="12.75">
       <c r="A258" s="1" t="s">
-        <v>628</v>
+        <v>609</v>
       </c>
       <c r="C258" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D258" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>610</v>
       </c>
       <c r="H258" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="259" spans="1:8" ht="12.75">
       <c r="A259" s="1" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-        <v>631</v>
+        <v>611</v>
+      </c>
+      <c r="C259" t="s">
+        <v>11</v>
       </c>
       <c r="D259" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>612</v>
       </c>
       <c r="H259" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="260" spans="1:8" ht="12.75">
       <c r="A260" s="1" t="s">
-        <v>633</v>
+        <v>613</v>
       </c>
       <c r="C260" s="1" t="s">
-        <v>634</v>
+        <v>65</v>
       </c>
       <c r="D260" t="s">
-        <v>635</v>
+        <v>311</v>
       </c>
       <c r="F260" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="H260" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="261" spans="1:8" ht="12.75">
       <c r="A261" s="1" t="s">
-        <v>636</v>
+        <v>614</v>
       </c>
       <c r="C261" s="1" t="s">
-        <v>634</v>
+        <v>70</v>
       </c>
       <c r="D261" t="s">
-        <v>637</v>
+        <v>615</v>
       </c>
       <c r="F261" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H261" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="262" spans="1:8" ht="12.75">
       <c r="A262" s="1" t="s">
-        <v>638</v>
+        <v>616</v>
       </c>
       <c r="C262" s="1" t="s">
-        <v>634</v>
+        <v>65</v>
       </c>
       <c r="D262" t="s">
-        <v>639</v>
+        <v>315</v>
       </c>
       <c r="F262" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="H262" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="263" spans="1:8" ht="12.75">
       <c r="A263" s="1" t="s">
-        <v>640</v>
+        <v>617</v>
       </c>
       <c r="C263" s="1" t="s">
-        <v>634</v>
+        <v>110</v>
       </c>
       <c r="D263" t="s">
-        <v>637</v>
+        <v>618</v>
       </c>
       <c r="F263" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H263" t="s">
-        <v>627</v>
+        <v>112</v>
       </c>
     </row>
     <row r="264" spans="1:8" ht="12.75">
       <c r="A264" s="1" t="s">
-        <v>641</v>
+        <v>619</v>
       </c>
       <c r="C264" s="1" t="s">
-        <v>634</v>
+        <v>110</v>
       </c>
       <c r="D264" t="s">
-        <v>639</v>
+        <v>620</v>
       </c>
       <c r="F264" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H264" t="s">
-        <v>627</v>
+        <v>112</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="12.75">
       <c r="A265" s="1" t="s">
-        <v>642</v>
+        <v>621</v>
       </c>
       <c r="C265" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D265" t="s">
-        <v>643</v>
+        <v>622</v>
       </c>
       <c r="F265" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H265" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="12.75">
       <c r="A266" s="1" t="s">
-        <v>645</v>
+        <v>623</v>
       </c>
       <c r="C266" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D266" t="s">
-        <v>646</v>
+        <v>624</v>
       </c>
       <c r="F266" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H266" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="12.75">
       <c r="A267" s="1" t="s">
-        <v>648</v>
+        <v>625</v>
       </c>
       <c r="C267" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D267" t="s">
-        <v>649</v>
+        <v>626</v>
       </c>
       <c r="F267" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H267" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="12.75">
       <c r="A268" s="1" t="s">
-        <v>650</v>
+        <v>627</v>
       </c>
       <c r="C268" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D268" t="s">
-        <v>651</v>
+        <v>628</v>
       </c>
       <c r="F268" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H268" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="12.75">
       <c r="A269" s="1" t="s">
-        <v>652</v>
+        <v>629</v>
       </c>
       <c r="C269" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D269" t="s">
-        <v>653</v>
+        <v>630</v>
       </c>
       <c r="F269" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H269" t="s">
-        <v>627</v>
+        <v>112</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="12.75">
       <c r="A270" s="1" t="s">
-        <v>654</v>
+        <v>631</v>
       </c>
       <c r="C270" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D270" t="s">
-        <v>649</v>
+        <v>632</v>
       </c>
       <c r="F270" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H270" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="12.75">
       <c r="A271" s="1" t="s">
-        <v>655</v>
+        <v>633</v>
       </c>
       <c r="C271" s="1" t="s">
-        <v>631</v>
+        <v>74</v>
       </c>
       <c r="D271" t="s">
-        <v>656</v>
+        <v>634</v>
       </c>
       <c r="F271" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H271" t="s">
-        <v>627</v>
+        <v>76</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="12.75">
       <c r="A272" s="1" t="s">
-        <v>658</v>
+        <v>635</v>
       </c>
       <c r="C272" s="1" t="s">
-        <v>631</v>
+        <v>110</v>
       </c>
       <c r="D272" t="s">
-        <v>659</v>
+        <v>636</v>
       </c>
       <c r="F272" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H272" t="s">
-        <v>627</v>
+        <v>92</v>
       </c>
     </row>
     <row r="273" spans="1:8" ht="12.75">
       <c r="A273" s="1" t="s">
-        <v>660</v>
+        <v>637</v>
       </c>
       <c r="C273" s="1" t="s">
-        <v>634</v>
+        <v>65</v>
       </c>
       <c r="D273" t="s">
-        <v>661</v>
+        <v>638</v>
       </c>
       <c r="F273" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="H273" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="274" spans="1:8" ht="12.75">
       <c r="A274" s="1" t="s">
-        <v>662</v>
+        <v>639</v>
       </c>
       <c r="C274" s="1" t="s">
-        <v>634</v>
+        <v>65</v>
       </c>
       <c r="D274" t="s">
-        <v>663</v>
+        <v>640</v>
       </c>
       <c r="F274" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="H274" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="275" spans="1:8" ht="12.75">
       <c r="A275" s="1" t="s">
-        <v>664</v>
+        <v>641</v>
       </c>
       <c r="C275" s="1" t="s">
-        <v>634</v>
+        <v>65</v>
       </c>
       <c r="D275" t="s">
-        <v>663</v>
+        <v>642</v>
       </c>
       <c r="F275" t="s">
-        <v>626</v>
+        <v>67</v>
       </c>
       <c r="H275" t="s">
-        <v>627</v>
+        <v>68</v>
       </c>
     </row>
     <row r="276" spans="1:8" ht="12.75">
       <c r="A276" s="1" t="s">
-        <v>665</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>643</v>
+      </c>
+      <c r="C276" s="1" t="s">
+        <v>644</v>
       </c>
       <c r="D276" t="s">
-        <v>666</v>
+        <v>645</v>
       </c>
       <c r="F276" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H276" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
     </row>
     <row r="277" spans="1:8" ht="12.75">
       <c r="A277" s="1" t="s">
-        <v>668</v>
+        <v>647</v>
       </c>
       <c r="C277" s="1" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="D277" t="s">
-        <v>670</v>
+        <v>648</v>
       </c>
       <c r="F277" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H277" t="s">
-        <v>667</v>
+        <v>649</v>
       </c>
     </row>
     <row r="278" spans="1:8" ht="12.75">
       <c r="A278" s="1" t="s">
-        <v>671</v>
+        <v>651</v>
       </c>
       <c r="C278" s="1" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="D278" t="s">
-        <v>672</v>
+        <v>652</v>
       </c>
       <c r="F278" t="s">
-        <v>27</v>
+        <v>574</v>
       </c>
       <c r="H278" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
     </row>
     <row r="279" spans="1:8" ht="12.75">
       <c r="A279" s="1" t="s">
-        <v>673</v>
+        <v>654</v>
       </c>
       <c r="C279" s="1" t="s">
-        <v>669</v>
+        <v>74</v>
       </c>
       <c r="D279" t="s">
-        <v>674</v>
+        <v>655</v>
       </c>
       <c r="F279" t="s">
-        <v>27</v>
+        <v>574</v>
       </c>
       <c r="H279" t="s">
-        <v>667</v>
+        <v>76</v>
       </c>
     </row>
     <row r="280" spans="1:8" ht="12.75">
       <c r="A280" s="1" t="s">
-        <v>675</v>
+        <v>657</v>
       </c>
       <c r="C280" s="1" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="D280" t="s">
-        <v>676</v>
+        <v>658</v>
       </c>
       <c r="F280" t="s">
-        <v>27</v>
+        <v>574</v>
       </c>
       <c r="H280" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
     </row>
     <row r="281" spans="1:8" ht="12.75">
       <c r="A281" s="1" t="s">
-        <v>677</v>
+        <v>659</v>
       </c>
       <c r="C281" s="1" t="s">
-        <v>669</v>
+        <v>94</v>
       </c>
       <c r="D281" t="s">
-        <v>678</v>
+        <v>660</v>
       </c>
       <c r="F281" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H281" t="s">
-        <v>667</v>
+        <v>524</v>
       </c>
     </row>
     <row r="282" spans="1:8" ht="12.75">
       <c r="A282" s="1" t="s">
-        <v>679</v>
+        <v>661</v>
       </c>
       <c r="C282" s="1" t="s">
-        <v>669</v>
+        <v>94</v>
       </c>
       <c r="D282" t="s">
-        <v>680</v>
+        <v>662</v>
       </c>
       <c r="F282" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H282" t="s">
-        <v>667</v>
+        <v>524</v>
       </c>
     </row>
     <row r="283" spans="1:8" ht="12.75">
       <c r="A283" s="1" t="s">
-        <v>681</v>
+        <v>663</v>
       </c>
       <c r="C283" s="1" t="s">
-        <v>669</v>
+        <v>94</v>
       </c>
       <c r="D283" t="s">
-        <v>682</v>
+        <v>664</v>
       </c>
       <c r="F283" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H283" t="s">
-        <v>667</v>
+        <v>524</v>
       </c>
     </row>
     <row r="284" spans="1:8" ht="12.75">
       <c r="A284" s="1" t="s">
-        <v>683</v>
+        <v>666</v>
       </c>
       <c r="C284" s="1" t="s">
-        <v>669</v>
+        <v>94</v>
       </c>
       <c r="D284" t="s">
-        <v>684</v>
+        <v>667</v>
       </c>
       <c r="F284" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H284" t="s">
-        <v>667</v>
+        <v>99</v>
       </c>
     </row>
     <row r="285" spans="1:8" ht="12.75">
       <c r="A285" s="1" t="s">
-        <v>685</v>
+        <v>668</v>
       </c>
       <c r="C285" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D285" t="s">
         <v>669</v>
       </c>
-      <c r="D285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F285" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H285" t="s">
-        <v>687</v>
+        <v>646</v>
       </c>
     </row>
     <row r="286" spans="1:8" ht="12.75">
       <c r="A286" s="1" t="s">
-        <v>688</v>
+        <v>670</v>
       </c>
       <c r="C286" s="1" t="s">
-        <v>669</v>
+        <v>644</v>
       </c>
       <c r="D286" t="s">
-        <v>689</v>
+        <v>671</v>
       </c>
       <c r="F286" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H286" t="s">
-        <v>667</v>
+        <v>646</v>
       </c>
     </row>
     <row r="287" spans="1:8" ht="12.75">
       <c r="A287" s="1" t="s">
-        <v>690</v>
+        <v>672</v>
       </c>
       <c r="C287" s="1" t="s">
-        <v>669</v>
+        <v>110</v>
       </c>
       <c r="D287" t="s">
-        <v>691</v>
+        <v>673</v>
       </c>
       <c r="F287" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H287" t="s">
-        <v>667</v>
+        <v>112</v>
       </c>
     </row>
     <row r="288" spans="1:8" ht="12.75">
       <c r="A288" s="1" t="s">
-        <v>692</v>
+        <v>674</v>
       </c>
       <c r="C288" s="1" t="s">
-        <v>669</v>
+        <v>102</v>
       </c>
       <c r="D288" t="s">
-        <v>693</v>
+        <v>675</v>
       </c>
       <c r="F288" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="H288" t="s">
-        <v>667</v>
+        <v>68</v>
       </c>
     </row>
     <row r="289" spans="1:8" ht="12.75">
       <c r="A289" s="1" t="s">
-        <v>694</v>
+        <v>676</v>
       </c>
       <c r="C289" s="1" t="s">
-        <v>669</v>
+        <v>102</v>
       </c>
       <c r="D289" t="s">
-        <v>695</v>
+        <v>677</v>
       </c>
       <c r="F289" t="s">
-        <v>27</v>
+        <v>104</v>
       </c>
       <c r="H289" t="s">
-        <v>667</v>
+        <v>68</v>
       </c>
     </row>
     <row r="290" spans="1:8" ht="12.75">
       <c r="A290" s="1" t="s">
-        <v>696</v>
+        <v>678</v>
       </c>
       <c r="C290" s="1" t="s">
-        <v>669</v>
+        <v>70</v>
       </c>
       <c r="D290" t="s">
-        <v>697</v>
+        <v>679</v>
       </c>
       <c r="F290" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H290" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="291" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" ht="12.75">
       <c r="A291" s="1" t="s">
-        <v>698</v>
+        <v>680</v>
       </c>
       <c r="C291" s="1" t="s">
-        <v>669</v>
+        <v>681</v>
       </c>
       <c r="D291" t="s">
-        <v>699</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>682</v>
       </c>
       <c r="H291" t="s">
-        <v>667</v>
+        <v>68</v>
+      </c>
+      <c r="J291" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="292" spans="1:8" ht="12.75">
       <c r="A292" s="1" t="s">
-        <v>700</v>
+        <v>683</v>
       </c>
       <c r="C292" s="1" t="s">
-        <v>669</v>
+        <v>684</v>
       </c>
       <c r="D292" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>685</v>
       </c>
       <c r="H292" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="293" spans="1:10" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" ht="12.75">
       <c r="A293" s="1" t="s">
-        <v>702</v>
+        <v>686</v>
       </c>
       <c r="C293" s="1" t="s">
-        <v>703</v>
+        <v>684</v>
       </c>
       <c r="D293" t="s">
-        <v>704</v>
+        <v>687</v>
       </c>
       <c r="H293" t="s">
-        <v>705</v>
-[...5 lines deleted...]
-    <row r="294" spans="1:4" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" ht="12.75">
       <c r="A294" s="1" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>688</v>
+      </c>
+      <c r="C294" s="1" t="s">
+        <v>684</v>
       </c>
       <c r="D294" t="s">
-        <v>707</v>
+        <v>689</v>
+      </c>
+      <c r="H294" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="295" spans="1:8" ht="12.75">
       <c r="A295" s="1" t="s">
-        <v>708</v>
+        <v>690</v>
       </c>
       <c r="C295" s="1" t="s">
-        <v>709</v>
+        <v>684</v>
       </c>
       <c r="D295" t="s">
-        <v>707</v>
+        <v>691</v>
       </c>
       <c r="H295" t="s">
-        <v>710</v>
+        <v>68</v>
       </c>
     </row>
     <row r="296" spans="1:8" ht="12.75">
       <c r="A296" s="1" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>692</v>
+      </c>
+      <c r="C296" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D296" t="s">
-        <v>712</v>
+        <v>693</v>
       </c>
       <c r="F296" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H296" t="s">
-        <v>713</v>
+        <v>68</v>
       </c>
     </row>
     <row r="297" spans="1:8" ht="12.75">
       <c r="A297" s="1" t="s">
-        <v>714</v>
+        <v>694</v>
       </c>
       <c r="C297" s="1" t="s">
-        <v>715</v>
+        <v>127</v>
       </c>
       <c r="D297" t="s">
-        <v>716</v>
+        <v>695</v>
       </c>
       <c r="F297" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H297" t="s">
-        <v>713</v>
+        <v>68</v>
       </c>
     </row>
     <row r="298" spans="1:8" ht="12.75">
       <c r="A298" s="1" t="s">
-        <v>717</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>696</v>
+      </c>
+      <c r="C298" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D298" t="s">
-        <v>718</v>
+        <v>697</v>
       </c>
       <c r="F298" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H298" t="s">
-        <v>566</v>
+        <v>68</v>
       </c>
     </row>
     <row r="299" spans="1:8" ht="12.75">
       <c r="A299" s="1" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>698</v>
+      </c>
+      <c r="C299" s="1" t="s">
+        <v>127</v>
       </c>
       <c r="D299" t="s">
-        <v>720</v>
+        <v>699</v>
       </c>
       <c r="F299" t="s">
-        <v>721</v>
+        <v>72</v>
       </c>
       <c r="H299" t="s">
-        <v>722</v>
+        <v>68</v>
       </c>
     </row>
     <row r="300" spans="1:8" ht="12.75">
       <c r="A300" s="1" t="s">
-        <v>723</v>
+        <v>700</v>
       </c>
       <c r="C300" s="1" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D300" t="s">
-        <v>311</v>
+        <v>701</v>
       </c>
       <c r="F300" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H300" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="301" spans="1:8" ht="12.75">
       <c r="A301" s="1" t="s">
-        <v>724</v>
+        <v>702</v>
       </c>
       <c r="C301" s="1" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D301" t="s">
-        <v>725</v>
+        <v>703</v>
       </c>
       <c r="F301" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H301" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="302" spans="1:8" ht="12.75">
       <c r="A302" s="1" t="s">
-        <v>726</v>
+        <v>704</v>
       </c>
       <c r="C302" s="1" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D302" t="s">
-        <v>313</v>
+        <v>705</v>
       </c>
       <c r="F302" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H302" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="303" spans="1:8" ht="12.75">
       <c r="A303" s="1" t="s">
-        <v>727</v>
+        <v>706</v>
       </c>
       <c r="C303" s="1" t="s">
-        <v>208</v>
+        <v>70</v>
       </c>
       <c r="D303" t="s">
-        <v>728</v>
+        <v>707</v>
       </c>
       <c r="F303" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H303" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="304" spans="1:8" ht="12.75">
       <c r="A304" s="1" t="s">
-        <v>729</v>
+        <v>708</v>
       </c>
       <c r="C304" s="1" t="s">
-        <v>258</v>
+        <v>70</v>
       </c>
       <c r="D304" t="s">
-        <v>730</v>
+        <v>709</v>
       </c>
       <c r="F304" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H304" t="s">
-        <v>536</v>
+        <v>68</v>
       </c>
     </row>
     <row r="305" spans="1:8" ht="12.75">
       <c r="A305" s="1" t="s">
-        <v>731</v>
+        <v>710</v>
       </c>
       <c r="C305" s="1" t="s">
-        <v>277</v>
+        <v>131</v>
       </c>
       <c r="D305" t="s">
-        <v>732</v>
+        <v>711</v>
       </c>
       <c r="F305" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H305" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="306" spans="1:8" ht="12.75">
       <c r="A306" s="1" t="s">
-        <v>733</v>
+        <v>712</v>
       </c>
       <c r="C306" s="1" t="s">
-        <v>232</v>
+        <v>131</v>
       </c>
       <c r="D306" t="s">
-        <v>734</v>
+        <v>713</v>
       </c>
       <c r="F306" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H306" t="s">
-        <v>735</v>
+        <v>68</v>
       </c>
     </row>
     <row r="307" spans="1:8" ht="12.75">
       <c r="A307" s="1" t="s">
-        <v>736</v>
+        <v>714</v>
       </c>
       <c r="C307" s="1" t="s">
-        <v>232</v>
+        <v>131</v>
       </c>
       <c r="D307" t="s">
-        <v>737</v>
+        <v>715</v>
       </c>
       <c r="F307" t="s">
-        <v>738</v>
+        <v>72</v>
       </c>
       <c r="H307" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="308" spans="1:8" ht="12.75">
       <c r="A308" s="1" t="s">
-        <v>739</v>
+        <v>716</v>
       </c>
       <c r="C308" s="1" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="D308" t="s">
-        <v>740</v>
+        <v>717</v>
       </c>
       <c r="F308" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H308" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="309" spans="1:8" ht="12.75">
       <c r="A309" s="1" t="s">
-        <v>741</v>
+        <v>718</v>
       </c>
       <c r="C309" s="1" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="D309" t="s">
-        <v>742</v>
+        <v>719</v>
       </c>
       <c r="F309" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H309" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="310" spans="1:8" ht="12.75">
       <c r="A310" s="1" t="s">
-        <v>743</v>
+        <v>720</v>
       </c>
       <c r="C310" s="1" t="s">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="D310" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>721</v>
       </c>
       <c r="H310" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="311" spans="1:8" ht="12.75">
       <c r="A311" s="1" t="s">
-        <v>745</v>
+        <v>722</v>
       </c>
       <c r="C311" s="1" t="s">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="D311" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>723</v>
       </c>
       <c r="H311" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="312" spans="1:8" ht="12.75">
       <c r="A312" s="1" t="s">
-        <v>747</v>
+        <v>724</v>
       </c>
       <c r="C312" s="1" t="s">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="D312" t="s">
-        <v>748</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>725</v>
       </c>
       <c r="H312" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="313" spans="1:8" ht="12.75">
       <c r="A313" s="1" t="s">
-        <v>749</v>
+        <v>726</v>
       </c>
       <c r="C313" s="1" t="s">
-        <v>208</v>
+        <v>118</v>
       </c>
       <c r="D313" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>727</v>
       </c>
       <c r="H313" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="314" spans="1:8" ht="12.75">
       <c r="A314" s="1" t="s">
-        <v>751</v>
+        <v>728</v>
       </c>
       <c r="C314" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D314" t="s">
-        <v>752</v>
+        <v>729</v>
       </c>
       <c r="F314" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H314" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="315" spans="1:8" ht="12.75">
       <c r="A315" s="1" t="s">
-        <v>753</v>
+        <v>730</v>
       </c>
       <c r="C315" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D315" t="s">
-        <v>754</v>
+        <v>731</v>
       </c>
       <c r="F315" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H315" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="316" spans="1:8" ht="12.75">
       <c r="A316" s="1" t="s">
-        <v>755</v>
+        <v>732</v>
       </c>
       <c r="C316" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D316" t="s">
-        <v>756</v>
+        <v>733</v>
       </c>
       <c r="F316" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H316" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="317" spans="1:8" ht="12.75">
       <c r="A317" s="1" t="s">
-        <v>757</v>
+        <v>734</v>
       </c>
       <c r="C317" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D317" t="s">
-        <v>758</v>
+        <v>735</v>
       </c>
       <c r="F317" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H317" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="318" spans="1:8" ht="12.75">
       <c r="A318" s="1" t="s">
-        <v>759</v>
+        <v>736</v>
       </c>
       <c r="C318" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D318" t="s">
-        <v>760</v>
+        <v>737</v>
       </c>
       <c r="F318" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H318" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="319" spans="1:8" ht="12.75">
       <c r="A319" s="1" t="s">
-        <v>761</v>
+        <v>738</v>
       </c>
       <c r="C319" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D319" t="s">
-        <v>762</v>
+        <v>739</v>
       </c>
       <c r="F319" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H319" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="320" spans="1:8" ht="12.75">
       <c r="A320" s="1" t="s">
-        <v>763</v>
+        <v>740</v>
       </c>
       <c r="C320" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D320" t="s">
-        <v>764</v>
+        <v>741</v>
       </c>
       <c r="F320" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H320" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="321" spans="1:8" ht="12.75">
       <c r="A321" s="1" t="s">
-        <v>765</v>
+        <v>742</v>
       </c>
       <c r="C321" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D321" t="s">
-        <v>766</v>
+        <v>743</v>
       </c>
       <c r="F321" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H321" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="322" spans="1:8" ht="12.75">
       <c r="A322" s="1" t="s">
-        <v>767</v>
+        <v>744</v>
       </c>
       <c r="C322" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D322" t="s">
-        <v>768</v>
+        <v>745</v>
       </c>
       <c r="F322" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H322" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="323" spans="1:8" ht="12.75">
       <c r="A323" s="1" t="s">
-        <v>769</v>
+        <v>746</v>
       </c>
       <c r="C323" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D323" t="s">
-        <v>770</v>
+        <v>747</v>
       </c>
       <c r="F323" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H323" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="324" spans="1:8" ht="12.75">
       <c r="A324" s="1" t="s">
-        <v>771</v>
+        <v>748</v>
       </c>
       <c r="C324" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D324" t="s">
-        <v>772</v>
+        <v>749</v>
       </c>
       <c r="F324" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H324" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="325" spans="1:8" ht="12.75">
       <c r="A325" s="1" t="s">
-        <v>773</v>
+        <v>750</v>
       </c>
       <c r="C325" s="1" t="s">
-        <v>232</v>
+        <v>65</v>
       </c>
       <c r="D325" t="s">
-        <v>774</v>
+        <v>751</v>
       </c>
       <c r="F325" t="s">
-        <v>234</v>
+        <v>67</v>
       </c>
       <c r="H325" t="s">
-        <v>775</v>
+        <v>68</v>
       </c>
     </row>
     <row r="326" spans="1:8" ht="12.75">
       <c r="A326" s="1" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>752</v>
+      </c>
+      <c r="C326" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D326" t="s">
-        <v>777</v>
+        <v>753</v>
+      </c>
+      <c r="F326" t="s">
+        <v>67</v>
       </c>
       <c r="H326" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="327" spans="1:8" ht="12.75">
       <c r="A327" s="1" t="s">
-        <v>778</v>
+        <v>754</v>
       </c>
       <c r="C327" s="1" t="s">
-        <v>779</v>
+        <v>65</v>
       </c>
       <c r="D327" t="s">
-        <v>780</v>
+        <v>755</v>
       </c>
       <c r="F327" t="s">
-        <v>191</v>
+        <v>67</v>
       </c>
       <c r="H327" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="328" spans="1:8" ht="12.75">
       <c r="A328" s="1" t="s">
-        <v>781</v>
+        <v>756</v>
       </c>
       <c r="C328" s="1" t="s">
-        <v>782</v>
+        <v>757</v>
       </c>
       <c r="D328" t="s">
-        <v>783</v>
+        <v>758</v>
       </c>
       <c r="F328" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="H328" t="s">
-        <v>192</v>
+        <v>759</v>
       </c>
     </row>
     <row r="329" spans="1:8" ht="12.75">
       <c r="A329" s="1" t="s">
-        <v>784</v>
+        <v>760</v>
       </c>
       <c r="C329" s="1" t="s">
-        <v>782</v>
+        <v>757</v>
       </c>
       <c r="D329" t="s">
-        <v>785</v>
+        <v>761</v>
       </c>
       <c r="F329" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="H329" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="330" spans="1:8" ht="12.75">
       <c r="A330" s="1" t="s">
-        <v>786</v>
+        <v>762</v>
       </c>
       <c r="C330" s="1" t="s">
-        <v>208</v>
+        <v>757</v>
       </c>
       <c r="D330" t="s">
-        <v>787</v>
+        <v>763</v>
       </c>
       <c r="F330" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H330" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="331" spans="1:8" ht="12.75">
       <c r="A331" s="1" t="s">
-        <v>788</v>
+        <v>764</v>
       </c>
       <c r="C331" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D331" t="s">
-        <v>317</v>
+        <v>766</v>
       </c>
       <c r="F331" t="s">
-        <v>195</v>
+        <v>767</v>
       </c>
       <c r="H331" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="332" spans="1:8" ht="12.75">
       <c r="A332" s="1" t="s">
-        <v>789</v>
+        <v>768</v>
       </c>
       <c r="C332" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D332" t="s">
-        <v>319</v>
+        <v>769</v>
       </c>
       <c r="F332" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H332" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="333" spans="1:8" ht="12.75">
       <c r="A333" s="1" t="s">
-        <v>790</v>
+        <v>771</v>
       </c>
       <c r="C333" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D333" t="s">
-        <v>791</v>
+        <v>772</v>
       </c>
       <c r="F333" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H333" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="334" spans="1:8" ht="12.75">
       <c r="A334" s="1" t="s">
-        <v>792</v>
+        <v>773</v>
       </c>
       <c r="C334" s="1" t="s">
-        <v>793</v>
+        <v>765</v>
       </c>
       <c r="D334" t="s">
-        <v>794</v>
+        <v>774</v>
       </c>
       <c r="F334" t="s">
-        <v>795</v>
+        <v>72</v>
       </c>
       <c r="H334" t="s">
-        <v>385</v>
+        <v>759</v>
       </c>
     </row>
     <row r="335" spans="1:8" ht="12.75">
       <c r="A335" s="1" t="s">
-        <v>796</v>
+        <v>775</v>
       </c>
       <c r="C335" s="1" t="s">
-        <v>793</v>
+        <v>765</v>
       </c>
       <c r="D335" t="s">
-        <v>797</v>
+        <v>776</v>
       </c>
       <c r="F335" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H335" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="336" spans="1:8" ht="12.75">
       <c r="A336" s="1" t="s">
-        <v>799</v>
+        <v>777</v>
       </c>
       <c r="C336" s="1" t="s">
-        <v>793</v>
+        <v>765</v>
       </c>
       <c r="D336" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="F336" t="s">
-        <v>798</v>
+        <v>779</v>
       </c>
       <c r="H336" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="337" spans="1:8" ht="12.75">
       <c r="A337" s="1" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="C337" s="1" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="D337" t="s">
-        <v>802</v>
+        <v>782</v>
       </c>
       <c r="F337" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H337" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:8" ht="12.75">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" ht="12.75">
       <c r="A338" s="1" t="s">
-        <v>803</v>
+        <v>783</v>
       </c>
       <c r="C338" s="1" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="D338" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
       <c r="F338" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H338" t="s">
-        <v>385</v>
+        <v>402</v>
+      </c>
+      <c r="J338" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:8" ht="12.75">
       <c r="A339" s="1" t="s">
-        <v>805</v>
+        <v>785</v>
       </c>
       <c r="C339" s="1" t="s">
-        <v>793</v>
+        <v>781</v>
       </c>
       <c r="D339" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="F339" t="s">
-        <v>807</v>
+        <v>72</v>
       </c>
       <c r="H339" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
     </row>
     <row r="340" spans="1:8" ht="12.75">
       <c r="A340" s="1" t="s">
-        <v>808</v>
+        <v>788</v>
       </c>
       <c r="C340" s="1" t="s">
-        <v>809</v>
+        <v>765</v>
       </c>
       <c r="D340" t="s">
-        <v>810</v>
+        <v>789</v>
       </c>
       <c r="F340" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H340" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-    <row r="341" spans="1:10" ht="12.75">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" ht="12.75">
       <c r="A341" s="1" t="s">
-        <v>811</v>
+        <v>791</v>
       </c>
       <c r="C341" s="1" t="s">
-        <v>809</v>
+        <v>781</v>
       </c>
       <c r="D341" t="s">
-        <v>812</v>
+        <v>792</v>
       </c>
       <c r="F341" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H341" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>402</v>
       </c>
     </row>
     <row r="342" spans="1:8" ht="12.75">
       <c r="A342" s="1" t="s">
-        <v>813</v>
+        <v>793</v>
       </c>
       <c r="C342" s="1" t="s">
-        <v>809</v>
+        <v>765</v>
       </c>
       <c r="D342" t="s">
-        <v>814</v>
+        <v>794</v>
       </c>
       <c r="F342" t="s">
-        <v>27</v>
+        <v>795</v>
       </c>
       <c r="H342" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="343" spans="1:8" ht="12.75">
       <c r="A343" s="1" t="s">
-        <v>816</v>
+        <v>796</v>
       </c>
       <c r="C343" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D343" t="s">
-        <v>817</v>
+        <v>798</v>
       </c>
       <c r="F343" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H343" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="344" spans="1:8" ht="12.75">
       <c r="A344" s="1" t="s">
-        <v>819</v>
+        <v>799</v>
       </c>
       <c r="C344" s="1" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="D344" t="s">
-        <v>820</v>
+        <v>800</v>
       </c>
       <c r="F344" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H344" t="s">
-        <v>390</v>
+        <v>759</v>
       </c>
     </row>
     <row r="345" spans="1:8" ht="12.75">
       <c r="A345" s="1" t="s">
-        <v>821</v>
+        <v>801</v>
       </c>
       <c r="C345" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D345" t="s">
-        <v>822</v>
+        <v>802</v>
       </c>
       <c r="F345" t="s">
-        <v>823</v>
+        <v>770</v>
       </c>
       <c r="H345" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="346" spans="1:8" ht="12.75">
       <c r="A346" s="1" t="s">
-        <v>824</v>
+        <v>803</v>
       </c>
       <c r="C346" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D346" t="s">
-        <v>826</v>
+        <v>804</v>
       </c>
       <c r="F346" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H346" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="347" spans="1:8" ht="12.75">
       <c r="A347" s="1" t="s">
-        <v>827</v>
+        <v>805</v>
       </c>
       <c r="C347" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D347" t="s">
-        <v>828</v>
+        <v>806</v>
       </c>
       <c r="F347" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H347" t="s">
-        <v>394</v>
+        <v>759</v>
       </c>
     </row>
     <row r="348" spans="1:8" ht="12.75">
       <c r="A348" s="1" t="s">
-        <v>829</v>
+        <v>807</v>
       </c>
       <c r="C348" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D348" t="s">
-        <v>830</v>
+        <v>808</v>
       </c>
       <c r="F348" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H348" t="s">
-        <v>385</v>
+        <v>759</v>
       </c>
     </row>
     <row r="349" spans="1:8" ht="12.75">
       <c r="A349" s="1" t="s">
-        <v>831</v>
+        <v>809</v>
       </c>
       <c r="C349" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D349" t="s">
-        <v>832</v>
+        <v>810</v>
       </c>
       <c r="F349" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H349" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="350" spans="1:8" ht="12.75">
       <c r="A350" s="1" t="s">
-        <v>833</v>
+        <v>811</v>
       </c>
       <c r="C350" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D350" t="s">
-        <v>834</v>
+        <v>812</v>
       </c>
       <c r="F350" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H350" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="351" spans="1:8" ht="12.75">
       <c r="A351" s="1" t="s">
-        <v>835</v>
+        <v>813</v>
       </c>
       <c r="C351" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D351" t="s">
-        <v>836</v>
+        <v>814</v>
       </c>
       <c r="F351" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H351" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="352" spans="1:8" ht="12.75">
       <c r="A352" s="1" t="s">
-        <v>837</v>
+        <v>815</v>
       </c>
       <c r="C352" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D352" t="s">
-        <v>838</v>
+        <v>816</v>
       </c>
       <c r="F352" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H352" t="s">
-        <v>385</v>
+        <v>759</v>
       </c>
     </row>
     <row r="353" spans="1:8" ht="12.75">
       <c r="A353" s="1" t="s">
-        <v>839</v>
+        <v>817</v>
       </c>
       <c r="C353" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D353" t="s">
-        <v>840</v>
+        <v>818</v>
       </c>
       <c r="F353" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H353" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="354" spans="1:8" ht="12.75">
       <c r="A354" s="1" t="s">
-        <v>841</v>
+        <v>819</v>
       </c>
       <c r="C354" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D354" t="s">
-        <v>842</v>
+        <v>820</v>
       </c>
       <c r="F354" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H354" t="s">
-        <v>394</v>
+        <v>397</v>
       </c>
     </row>
     <row r="355" spans="1:8" ht="12.75">
       <c r="A355" s="1" t="s">
-        <v>843</v>
+        <v>821</v>
       </c>
       <c r="C355" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D355" t="s">
-        <v>844</v>
+        <v>822</v>
       </c>
       <c r="F355" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H355" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="356" spans="1:8" ht="12.75">
       <c r="A356" s="1" t="s">
-        <v>845</v>
+        <v>823</v>
       </c>
       <c r="C356" s="1" t="s">
-        <v>825</v>
+        <v>765</v>
       </c>
       <c r="D356" t="s">
-        <v>846</v>
+        <v>824</v>
       </c>
       <c r="F356" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H356" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
     </row>
     <row r="357" spans="1:8" ht="12.75">
       <c r="A357" s="1" t="s">
-        <v>847</v>
+        <v>825</v>
       </c>
       <c r="C357" s="1" t="s">
-        <v>825</v>
+        <v>781</v>
       </c>
       <c r="D357" t="s">
-        <v>848</v>
+        <v>826</v>
       </c>
       <c r="F357" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H357" t="s">
-        <v>385</v>
+        <v>402</v>
       </c>
     </row>
     <row r="358" spans="1:8" ht="12.75">
       <c r="A358" s="1" t="s">
-        <v>849</v>
+        <v>827</v>
       </c>
       <c r="C358" s="1" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="D358" t="s">
-        <v>850</v>
+        <v>828</v>
       </c>
       <c r="F358" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H358" t="s">
-        <v>385</v>
+        <v>759</v>
       </c>
     </row>
     <row r="359" spans="1:8" ht="12.75">
       <c r="A359" s="1" t="s">
-        <v>851</v>
+        <v>829</v>
       </c>
       <c r="C359" s="1" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="D359" t="s">
-        <v>852</v>
+        <v>830</v>
       </c>
       <c r="F359" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H359" t="s">
-        <v>390</v>
+        <v>759</v>
       </c>
     </row>
     <row r="360" spans="1:8" ht="12.75">
       <c r="A360" s="1" t="s">
-        <v>853</v>
+        <v>831</v>
       </c>
       <c r="C360" s="1" t="s">
-        <v>825</v>
+        <v>781</v>
       </c>
       <c r="D360" t="s">
-        <v>854</v>
+        <v>832</v>
       </c>
       <c r="F360" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H360" t="s">
-        <v>394</v>
+        <v>402</v>
       </c>
     </row>
     <row r="361" spans="1:8" ht="12.75">
       <c r="A361" s="1" t="s">
-        <v>855</v>
+        <v>833</v>
       </c>
       <c r="C361" s="1" t="s">
-        <v>825</v>
+        <v>797</v>
       </c>
       <c r="D361" t="s">
-        <v>856</v>
+        <v>834</v>
       </c>
       <c r="F361" t="s">
-        <v>798</v>
+        <v>770</v>
       </c>
       <c r="H361" t="s">
-        <v>394</v>
+        <v>759</v>
       </c>
     </row>
     <row r="362" spans="1:8" ht="12.75">
       <c r="A362" s="1" t="s">
-        <v>857</v>
+        <v>835</v>
       </c>
       <c r="C362" s="1" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="D362" t="s">
-        <v>858</v>
+        <v>836</v>
       </c>
       <c r="F362" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H362" t="s">
-        <v>390</v>
+        <v>397</v>
       </c>
     </row>
     <row r="363" spans="1:8" ht="12.75">
       <c r="A363" s="1" t="s">
-        <v>859</v>
+        <v>837</v>
       </c>
       <c r="C363" s="1" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="D363" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>839</v>
       </c>
       <c r="H363" t="s">
-        <v>394</v>
+        <v>840</v>
       </c>
     </row>
     <row r="364" spans="1:8" ht="12.75">
       <c r="A364" s="1" t="s">
-        <v>861</v>
+        <v>841</v>
       </c>
       <c r="C364" s="1" t="s">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c r="D364" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>842</v>
       </c>
       <c r="H364" t="s">
-        <v>385</v>
+        <v>426</v>
       </c>
     </row>
     <row r="365" spans="1:8" ht="12.75">
       <c r="A365" s="1" t="s">
-        <v>863</v>
+        <v>843</v>
       </c>
       <c r="C365" s="1" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="D365" t="s">
-        <v>865</v>
+        <v>845</v>
       </c>
       <c r="H365" t="s">
-        <v>866</v>
+        <v>419</v>
       </c>
     </row>
     <row r="366" spans="1:8" ht="12.75">
       <c r="A366" s="1" t="s">
-        <v>867</v>
+        <v>846</v>
       </c>
       <c r="C366" s="1" t="s">
-        <v>864</v>
+        <v>844</v>
       </c>
       <c r="D366" t="s">
-        <v>868</v>
+        <v>847</v>
       </c>
       <c r="H366" t="s">
-        <v>869</v>
+        <v>419</v>
       </c>
     </row>
     <row r="367" spans="1:8" ht="12.75">
       <c r="A367" s="1" t="s">
-        <v>870</v>
+        <v>848</v>
       </c>
       <c r="C367" s="1" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="D367" t="s">
-        <v>872</v>
+        <v>849</v>
       </c>
       <c r="H367" t="s">
-        <v>873</v>
+        <v>419</v>
       </c>
     </row>
     <row r="368" spans="1:8" ht="12.75">
       <c r="A368" s="1" t="s">
-        <v>874</v>
+        <v>850</v>
       </c>
       <c r="C368" s="1" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="D368" t="s">
-        <v>875</v>
+        <v>851</v>
       </c>
       <c r="H368" t="s">
-        <v>873</v>
+        <v>419</v>
       </c>
     </row>
     <row r="369" spans="1:8" ht="12.75">
       <c r="A369" s="1" t="s">
-        <v>876</v>
+        <v>852</v>
       </c>
       <c r="C369" s="1" t="s">
-        <v>871</v>
+        <v>844</v>
       </c>
       <c r="D369" t="s">
-        <v>877</v>
+        <v>853</v>
       </c>
       <c r="H369" t="s">
-        <v>873</v>
+        <v>419</v>
       </c>
     </row>
     <row r="370" spans="1:8" ht="12.75">
       <c r="A370" s="1" t="s">
-        <v>878</v>
+        <v>855</v>
       </c>
       <c r="C370" s="1" t="s">
-        <v>871</v>
+        <v>417</v>
       </c>
       <c r="D370" t="s">
-        <v>879</v>
+        <v>856</v>
       </c>
       <c r="H370" t="s">
-        <v>873</v>
+        <v>419</v>
       </c>
     </row>
     <row r="371" spans="1:8" ht="12.75">
       <c r="A371" s="1" t="s">
-        <v>880</v>
+        <v>857</v>
       </c>
       <c r="C371" s="1" t="s">
-        <v>871</v>
+        <v>858</v>
       </c>
       <c r="D371" t="s">
-        <v>881</v>
+        <v>859</v>
+      </c>
+      <c r="F371" t="s">
+        <v>72</v>
       </c>
       <c r="H371" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
     </row>
     <row r="372" spans="1:8" ht="12.75">
       <c r="A372" s="1" t="s">
-        <v>883</v>
+        <v>861</v>
       </c>
       <c r="C372" s="1" t="s">
-        <v>884</v>
+        <v>858</v>
       </c>
       <c r="D372" t="s">
-        <v>885</v>
+        <v>862</v>
+      </c>
+      <c r="F372" t="s">
+        <v>72</v>
       </c>
       <c r="H372" t="s">
-        <v>873</v>
+        <v>860</v>
       </c>
     </row>
     <row r="373" spans="1:8" ht="12.75">
       <c r="A373" s="1" t="s">
-        <v>886</v>
+        <v>863</v>
       </c>
       <c r="C373" s="1" t="s">
-        <v>887</v>
+        <v>858</v>
       </c>
       <c r="D373" t="s">
-        <v>888</v>
+        <v>864</v>
       </c>
       <c r="F373" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H373" t="s">
-        <v>587</v>
+        <v>860</v>
       </c>
     </row>
     <row r="374" spans="1:8" ht="12.75">
       <c r="A374" s="1" t="s">
-        <v>889</v>
+        <v>865</v>
       </c>
       <c r="C374" s="1" t="s">
-        <v>887</v>
+        <v>858</v>
       </c>
       <c r="D374" t="s">
-        <v>890</v>
+        <v>866</v>
       </c>
       <c r="F374" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H374" t="s">
-        <v>587</v>
+        <v>860</v>
       </c>
     </row>
     <row r="375" spans="1:8" ht="12.75">
       <c r="A375" s="1" t="s">
-        <v>891</v>
+        <v>867</v>
       </c>
       <c r="C375" s="1" t="s">
-        <v>887</v>
+        <v>858</v>
       </c>
       <c r="D375" t="s">
-        <v>892</v>
+        <v>868</v>
       </c>
       <c r="F375" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H375" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="376" spans="1:8" ht="12.75">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" ht="12.75">
       <c r="A376" s="1" t="s">
-        <v>893</v>
+        <v>869</v>
       </c>
       <c r="C376" s="1" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
       <c r="D376" t="s">
-        <v>894</v>
+        <v>871</v>
       </c>
       <c r="F376" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H376" t="s">
-        <v>587</v>
+        <v>872</v>
+      </c>
+      <c r="J376" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="377" spans="1:8" ht="12.75">
       <c r="A377" s="1" t="s">
-        <v>895</v>
+        <v>874</v>
       </c>
       <c r="C377" s="1" t="s">
-        <v>887</v>
+        <v>870</v>
       </c>
       <c r="D377" t="s">
-        <v>896</v>
+        <v>875</v>
       </c>
       <c r="F377" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H377" t="s">
-        <v>587</v>
+        <v>872</v>
       </c>
     </row>
     <row r="378" spans="1:8" ht="12.75">
       <c r="A378" s="1" t="s">
-        <v>898</v>
+        <v>877</v>
       </c>
       <c r="C378" s="1" t="s">
-        <v>884</v>
+        <v>870</v>
       </c>
       <c r="D378" t="s">
-        <v>899</v>
+        <v>878</v>
+      </c>
+      <c r="F378" t="s">
+        <v>72</v>
       </c>
       <c r="H378" t="s">
-        <v>873</v>
+        <v>872</v>
       </c>
     </row>
     <row r="379" spans="1:8" ht="12.75">
       <c r="A379" s="1" t="s">
-        <v>900</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>879</v>
+      </c>
+      <c r="C379" t="s">
+        <v>11</v>
       </c>
       <c r="D379" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>880</v>
       </c>
       <c r="H379" t="s">
-        <v>775</v>
+        <v>406</v>
       </c>
     </row>
     <row r="380" spans="1:8" ht="12.75">
       <c r="A380" s="1" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>881</v>
+      </c>
+      <c r="C380" t="s">
+        <v>11</v>
       </c>
       <c r="D380" t="s">
-        <v>905</v>
+        <v>882</v>
       </c>
       <c r="H380" t="s">
-        <v>869</v>
+        <v>883</v>
       </c>
     </row>
     <row r="381" spans="1:8" ht="12.75">
       <c r="A381" s="1" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>901</v>
+        <v>884</v>
+      </c>
+      <c r="C381" t="s">
+        <v>11</v>
       </c>
       <c r="D381" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>885</v>
       </c>
       <c r="H381" t="s">
-        <v>587</v>
+        <v>886</v>
       </c>
     </row>
     <row r="382" spans="1:8" ht="12.75">
       <c r="A382" s="1" t="s">
-        <v>908</v>
-[...2 lines deleted...]
-        <v>909</v>
+        <v>887</v>
+      </c>
+      <c r="C382" t="s">
+        <v>11</v>
       </c>
       <c r="D382" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>888</v>
       </c>
       <c r="H382" t="s">
-        <v>587</v>
+        <v>889</v>
       </c>
     </row>
     <row r="383" spans="1:8" ht="12.75">
       <c r="A383" s="1" t="s">
-        <v>911</v>
+        <v>891</v>
       </c>
       <c r="C383" s="1" t="s">
-        <v>909</v>
+        <v>892</v>
       </c>
       <c r="D383" t="s">
-        <v>912</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>893</v>
       </c>
       <c r="H383" t="s">
-        <v>587</v>
-[...2 lines deleted...]
-    <row r="384" spans="1:10" ht="12.75">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" ht="12.75">
       <c r="A384" s="1" t="s">
-        <v>913</v>
+        <v>894</v>
       </c>
       <c r="C384" s="1" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="D384" t="s">
-        <v>915</v>
+        <v>896</v>
       </c>
       <c r="H384" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>889</v>
       </c>
     </row>
     <row r="385" spans="1:8" ht="12.75">
       <c r="A385" s="1" t="s">
-        <v>917</v>
+        <v>897</v>
       </c>
       <c r="C385" s="1" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="D385" t="s">
-        <v>918</v>
+        <v>898</v>
       </c>
       <c r="H385" t="s">
-        <v>916</v>
+        <v>889</v>
       </c>
     </row>
     <row r="386" spans="1:8" ht="12.75">
       <c r="A386" s="1" t="s">
-        <v>919</v>
+        <v>899</v>
       </c>
       <c r="C386" s="1" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="D386" t="s">
-        <v>920</v>
+        <v>900</v>
       </c>
       <c r="H386" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="387" spans="1:10" ht="12.75">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" ht="12.75">
       <c r="A387" s="1" t="s">
-        <v>921</v>
+        <v>901</v>
       </c>
       <c r="C387" s="1" t="s">
-        <v>914</v>
+        <v>895</v>
       </c>
       <c r="D387" t="s">
-        <v>915</v>
+        <v>902</v>
       </c>
       <c r="H387" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>889</v>
       </c>
     </row>
     <row r="388" spans="1:8" ht="12.75">
       <c r="A388" s="1" t="s">
-        <v>922</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>903</v>
+      </c>
+      <c r="C388" t="s">
+        <v>11</v>
       </c>
       <c r="D388" t="s">
-        <v>923</v>
+        <v>904</v>
       </c>
       <c r="H388" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="389" spans="1:10" ht="12.75">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" ht="12.75">
       <c r="A389" s="1" t="s">
-        <v>924</v>
+        <v>906</v>
       </c>
       <c r="C389" s="1" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="D389" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="H389" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>905</v>
       </c>
     </row>
     <row r="390" spans="1:8" ht="12.75">
       <c r="A390" s="1" t="s">
-        <v>925</v>
+        <v>909</v>
       </c>
       <c r="C390" s="1" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="D390" t="s">
-        <v>918</v>
+        <v>910</v>
       </c>
       <c r="H390" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
     </row>
     <row r="391" spans="1:8" ht="12.75">
       <c r="A391" s="1" t="s">
-        <v>926</v>
+        <v>911</v>
       </c>
       <c r="C391" s="1" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="D391" t="s">
-        <v>927</v>
+        <v>912</v>
       </c>
       <c r="H391" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
     </row>
     <row r="392" spans="1:8" ht="12.75">
       <c r="A392" s="1" t="s">
-        <v>928</v>
+        <v>913</v>
       </c>
       <c r="C392" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="D392" t="s">
         <v>914</v>
       </c>
-      <c r="D392" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H392" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" ht="12.75">
+      <c r="A393" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="C393" s="1" t="s">
+        <v>907</v>
+      </c>
+      <c r="D393" t="s">
         <v>916</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      </c>
       <c r="H393" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>905</v>
       </c>
     </row>
     <row r="394" spans="1:8" ht="12.75">
       <c r="A394" s="1" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>917</v>
+      </c>
+      <c r="C394" t="s">
+        <v>11</v>
       </c>
       <c r="D394" t="s">
-        <v>932</v>
+        <v>918</v>
+      </c>
+      <c r="F394" t="s">
+        <v>919</v>
       </c>
       <c r="H394" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="395" spans="1:8" ht="12.75">
       <c r="A395" s="1" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>921</v>
+      </c>
+      <c r="C395" t="s">
+        <v>11</v>
       </c>
       <c r="D395" t="s">
-        <v>934</v>
+        <v>922</v>
+      </c>
+      <c r="F395" t="s">
+        <v>72</v>
       </c>
       <c r="H395" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="396" spans="1:10" ht="12.75">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" ht="12.75">
       <c r="A396" s="1" t="s">
-        <v>935</v>
+        <v>923</v>
       </c>
       <c r="C396" s="1" t="s">
-        <v>914</v>
+        <v>924</v>
       </c>
       <c r="D396" t="s">
-        <v>936</v>
+        <v>925</v>
+      </c>
+      <c r="F396" t="s">
+        <v>72</v>
       </c>
       <c r="H396" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>920</v>
       </c>
     </row>
     <row r="397" spans="1:8" ht="12.75">
       <c r="A397" s="1" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
       <c r="C397" s="1" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="D397" t="s">
-        <v>938</v>
+        <v>928</v>
+      </c>
+      <c r="F397" t="s">
+        <v>919</v>
       </c>
       <c r="H397" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="398" spans="1:10" ht="12.75">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" ht="12.75">
       <c r="A398" s="1" t="s">
-        <v>939</v>
+        <v>929</v>
       </c>
       <c r="C398" s="1" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="D398" t="s">
-        <v>915</v>
+        <v>930</v>
+      </c>
+      <c r="F398" t="s">
+        <v>919</v>
       </c>
       <c r="H398" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>920</v>
       </c>
     </row>
     <row r="399" spans="1:8" ht="12.75">
       <c r="A399" s="1" t="s">
-        <v>940</v>
+        <v>931</v>
       </c>
       <c r="C399" s="1" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="D399" t="s">
-        <v>941</v>
+        <v>932</v>
+      </c>
+      <c r="F399" t="s">
+        <v>919</v>
       </c>
       <c r="H399" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
     </row>
     <row r="400" spans="1:8" ht="12.75">
       <c r="A400" s="1" t="s">
-        <v>942</v>
+        <v>933</v>
       </c>
       <c r="C400" s="1" t="s">
-        <v>914</v>
+        <v>927</v>
       </c>
       <c r="D400" t="s">
+        <v>930</v>
+      </c>
+      <c r="F400" t="s">
+        <v>919</v>
+      </c>
+      <c r="H400" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>916</v>
       </c>
     </row>
     <row r="401" spans="1:8" ht="12.75">
       <c r="A401" s="1" t="s">
-        <v>943</v>
+        <v>934</v>
       </c>
       <c r="C401" s="1" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="D401" t="s">
-        <v>945</v>
+        <v>932</v>
+      </c>
+      <c r="F401" t="s">
+        <v>919</v>
       </c>
       <c r="H401" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="402" spans="1:8" ht="12.75">
       <c r="A402" s="1" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
       <c r="C402" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D402" t="s">
-        <v>947</v>
+        <v>936</v>
+      </c>
+      <c r="F402" t="s">
+        <v>72</v>
       </c>
       <c r="H402" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="403" spans="1:8" ht="12.75">
       <c r="A403" s="1" t="s">
-        <v>948</v>
+        <v>938</v>
       </c>
       <c r="C403" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D403" t="s">
-        <v>949</v>
+        <v>939</v>
+      </c>
+      <c r="F403" t="s">
+        <v>72</v>
       </c>
       <c r="H403" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="404" spans="1:8" ht="12.75">
       <c r="A404" s="1" t="s">
-        <v>950</v>
+        <v>941</v>
       </c>
       <c r="C404" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D404" t="s">
-        <v>951</v>
+        <v>942</v>
+      </c>
+      <c r="F404" t="s">
+        <v>72</v>
       </c>
       <c r="H404" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="405" spans="1:8" ht="12.75">
       <c r="A405" s="1" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="C405" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="D405" t="s">
         <v>944</v>
       </c>
-      <c r="D405" t="s">
-        <v>953</v>
+      <c r="F405" t="s">
+        <v>72</v>
       </c>
       <c r="H405" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="406" spans="1:8" ht="12.75">
       <c r="A406" s="1" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C406" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D406" t="s">
-        <v>955</v>
+        <v>946</v>
+      </c>
+      <c r="F406" t="s">
+        <v>72</v>
       </c>
       <c r="H406" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="407" spans="1:8" ht="12.75">
       <c r="A407" s="1" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
       <c r="C407" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D407" t="s">
-        <v>957</v>
+        <v>942</v>
+      </c>
+      <c r="F407" t="s">
+        <v>72</v>
       </c>
       <c r="H407" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="408" spans="1:8" ht="12.75">
       <c r="A408" s="1" t="s">
-        <v>958</v>
+        <v>948</v>
       </c>
       <c r="C408" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D408" t="s">
-        <v>959</v>
+        <v>949</v>
+      </c>
+      <c r="F408" t="s">
+        <v>72</v>
       </c>
       <c r="H408" t="s">
-        <v>873</v>
+        <v>920</v>
       </c>
     </row>
     <row r="409" spans="1:8" ht="12.75">
       <c r="A409" s="1" t="s">
-        <v>960</v>
+        <v>951</v>
       </c>
       <c r="C409" s="1" t="s">
-        <v>944</v>
+        <v>924</v>
       </c>
       <c r="D409" t="s">
-        <v>961</v>
+        <v>952</v>
+      </c>
+      <c r="F409" t="s">
+        <v>72</v>
       </c>
       <c r="H409" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="410" spans="1:8" ht="12.75">
       <c r="A410" s="1" t="s">
-        <v>962</v>
+        <v>953</v>
       </c>
       <c r="C410" s="1" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="D410" t="s">
-        <v>963</v>
+        <v>954</v>
+      </c>
+      <c r="F410" t="s">
+        <v>919</v>
       </c>
       <c r="H410" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="411" spans="1:8" ht="12.75">
       <c r="A411" s="1" t="s">
-        <v>964</v>
+        <v>955</v>
       </c>
       <c r="C411" s="1" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
       <c r="D411" t="s">
-        <v>965</v>
+        <v>956</v>
+      </c>
+      <c r="F411" t="s">
+        <v>919</v>
       </c>
       <c r="H411" t="s">
-        <v>873</v>
+        <v>920</v>
       </c>
     </row>
     <row r="412" spans="1:8" ht="12.75">
       <c r="A412" s="1" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="C412" s="1" t="s">
-        <v>967</v>
+        <v>927</v>
       </c>
       <c r="D412" t="s">
-        <v>968</v>
+        <v>956</v>
       </c>
       <c r="F412" t="s">
-        <v>27</v>
+        <v>919</v>
       </c>
       <c r="H412" t="s">
-        <v>587</v>
+        <v>920</v>
       </c>
     </row>
     <row r="413" spans="1:8" ht="12.75">
       <c r="A413" s="1" t="s">
-        <v>969</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>958</v>
+      </c>
+      <c r="C413" t="s">
+        <v>11</v>
       </c>
       <c r="D413" t="s">
-        <v>965</v>
+        <v>959</v>
+      </c>
+      <c r="F413" t="s">
+        <v>72</v>
       </c>
       <c r="H413" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="414" spans="1:8" ht="12.75">
       <c r="A414" s="1" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="C414" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D414" t="s">
-        <v>972</v>
+        <v>963</v>
       </c>
       <c r="F414" t="s">
-        <v>973</v>
+        <v>72</v>
       </c>
       <c r="H414" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="415" spans="1:8" ht="12.75">
       <c r="A415" s="1" t="s">
-        <v>974</v>
+        <v>964</v>
       </c>
       <c r="C415" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D415" t="s">
-        <v>975</v>
+        <v>965</v>
+      </c>
+      <c r="F415" t="s">
+        <v>72</v>
       </c>
       <c r="H415" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="416" spans="1:8" ht="12.75">
       <c r="A416" s="1" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="C416" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D416" t="s">
-        <v>977</v>
+        <v>967</v>
+      </c>
+      <c r="F416" t="s">
+        <v>72</v>
       </c>
       <c r="H416" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="417" spans="1:8" ht="12.75">
       <c r="A417" s="1" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="C417" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D417" t="s">
-        <v>979</v>
+        <v>969</v>
+      </c>
+      <c r="F417" t="s">
+        <v>72</v>
       </c>
       <c r="H417" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="418" spans="1:8" ht="12.75">
       <c r="A418" s="1" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="C418" s="1" t="s">
-        <v>970</v>
+        <v>962</v>
       </c>
       <c r="D418" t="s">
-        <v>981</v>
+        <v>971</v>
+      </c>
+      <c r="F418" t="s">
+        <v>72</v>
       </c>
       <c r="H418" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="419" spans="1:8" ht="12.75">
       <c r="A419" s="1" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="C419" s="1" t="s">
-        <v>825</v>
+        <v>962</v>
       </c>
       <c r="D419" t="s">
-        <v>983</v>
+        <v>973</v>
       </c>
       <c r="F419" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H419" t="s">
-        <v>385</v>
+        <v>960</v>
       </c>
     </row>
     <row r="420" spans="1:8" ht="12.75">
       <c r="A420" s="1" t="s">
-        <v>985</v>
+        <v>974</v>
       </c>
       <c r="C420" s="1" t="s">
-        <v>12</v>
+        <v>962</v>
       </c>
       <c r="D420" t="s">
-        <v>986</v>
+        <v>975</v>
       </c>
       <c r="F420" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H420" t="s">
-        <v>987</v>
+        <v>960</v>
       </c>
     </row>
     <row r="421" spans="1:8" ht="12.75">
       <c r="A421" s="1" t="s">
-        <v>988</v>
+        <v>976</v>
       </c>
       <c r="C421" s="1" t="s">
-        <v>12</v>
+        <v>962</v>
       </c>
       <c r="D421" t="s">
-        <v>989</v>
+        <v>977</v>
       </c>
       <c r="F421" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H421" t="s">
-        <v>987</v>
+        <v>960</v>
       </c>
     </row>
     <row r="422" spans="1:8" ht="12.75">
       <c r="A422" s="1" t="s">
-        <v>991</v>
+        <v>978</v>
       </c>
       <c r="C422" s="1" t="s">
-        <v>12</v>
+        <v>962</v>
       </c>
       <c r="D422" t="s">
-        <v>992</v>
+        <v>979</v>
       </c>
       <c r="F422" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H422" t="s">
-        <v>15</v>
+        <v>980</v>
       </c>
     </row>
     <row r="423" spans="1:8" ht="12.75">
       <c r="A423" s="1" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="C423" s="1" t="s">
-        <v>18</v>
+        <v>962</v>
       </c>
       <c r="D423" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="F423" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H423" t="s">
-        <v>20</v>
+        <v>960</v>
       </c>
     </row>
     <row r="424" spans="1:8" ht="12.75">
       <c r="A424" s="1" t="s">
-        <v>996</v>
+        <v>983</v>
       </c>
       <c r="C424" s="1" t="s">
-        <v>25</v>
+        <v>962</v>
       </c>
       <c r="D424" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="F424" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H424" t="s">
-        <v>28</v>
+        <v>960</v>
       </c>
     </row>
     <row r="425" spans="1:8" ht="12.75">
       <c r="A425" s="1" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="C425" s="1" t="s">
-        <v>999</v>
+        <v>962</v>
       </c>
       <c r="D425" t="s">
-        <v>1000</v>
+        <v>986</v>
       </c>
       <c r="F425" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H425" t="s">
-        <v>86</v>
+        <v>960</v>
       </c>
     </row>
     <row r="426" spans="1:8" ht="12.75">
       <c r="A426" s="1" t="s">
-        <v>1001</v>
+        <v>987</v>
       </c>
       <c r="C426" s="1" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="D426" t="s">
-        <v>1002</v>
+        <v>988</v>
+      </c>
+      <c r="F426" t="s">
+        <v>72</v>
       </c>
       <c r="H426" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="427" spans="1:10" ht="12.75">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" ht="12.75">
       <c r="A427" s="1" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="C427" s="1" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="D427" t="s">
-        <v>1004</v>
+        <v>990</v>
+      </c>
+      <c r="F427" t="s">
+        <v>72</v>
       </c>
       <c r="H427" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>960</v>
       </c>
     </row>
     <row r="428" spans="1:8" ht="12.75">
       <c r="A428" s="1" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="C428" s="1" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="D428" t="s">
-        <v>1006</v>
+        <v>992</v>
+      </c>
+      <c r="F428" t="s">
+        <v>72</v>
       </c>
       <c r="H428" t="s">
-        <v>79</v>
+        <v>960</v>
       </c>
     </row>
     <row r="429" spans="1:8" ht="12.75">
       <c r="A429" s="1" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="C429" s="1" t="s">
-        <v>97</v>
+        <v>962</v>
       </c>
       <c r="D429" t="s">
-        <v>1008</v>
+        <v>994</v>
+      </c>
+      <c r="F429" t="s">
+        <v>72</v>
       </c>
       <c r="H429" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="430" spans="1:8" ht="12.75">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="12.75">
       <c r="A430" s="1" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="C430" s="1" t="s">
-        <v>97</v>
+        <v>996</v>
       </c>
       <c r="D430" t="s">
-        <v>1010</v>
+        <v>997</v>
       </c>
       <c r="H430" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="431" spans="1:10" ht="12.75">
+        <v>998</v>
+      </c>
+      <c r="J430" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="431" spans="1:4" ht="12.75">
       <c r="A431" s="1" t="s">
-        <v>1011</v>
-[...2 lines deleted...]
-        <v>97</v>
+        <v>999</v>
+      </c>
+      <c r="C431" t="s">
+        <v>11</v>
       </c>
       <c r="D431" t="s">
-        <v>1012</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="432" spans="1:8" ht="12.75">
       <c r="A432" s="1" t="s">
-        <v>1014</v>
+        <v>1001</v>
       </c>
       <c r="C432" s="1" t="s">
-        <v>93</v>
+        <v>1002</v>
       </c>
       <c r="D432" t="s">
-        <v>1015</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>1000</v>
       </c>
       <c r="H432" t="s">
-        <v>136</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="433" spans="1:8" ht="12.75">
       <c r="A433" s="1" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>1004</v>
+      </c>
+      <c r="C433" t="s">
+        <v>11</v>
       </c>
       <c r="D433" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
       <c r="F433" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H433" t="s">
-        <v>136</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="434" spans="1:8" ht="12.75">
       <c r="A434" s="1" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="C434" s="1" t="s">
-        <v>93</v>
+        <v>1008</v>
       </c>
       <c r="D434" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
       <c r="F434" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H434" t="s">
-        <v>136</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="435" spans="1:8" ht="12.75">
       <c r="A435" s="1" t="s">
-        <v>1023</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>1010</v>
+      </c>
+      <c r="C435" t="s">
+        <v>11</v>
       </c>
       <c r="D435" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="F435" t="s">
-        <v>14</v>
+        <v>72</v>
       </c>
       <c r="H435" t="s">
-        <v>136</v>
+        <v>860</v>
       </c>
     </row>
     <row r="436" spans="1:8" ht="12.75">
       <c r="A436" s="1" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>1012</v>
+      </c>
+      <c r="C436" t="s">
+        <v>11</v>
       </c>
       <c r="D436" t="s">
-        <v>1027</v>
+        <v>1013</v>
       </c>
       <c r="F436" t="s">
-        <v>14</v>
+        <v>1014</v>
       </c>
       <c r="H436" t="s">
-        <v>136</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="437" spans="1:8" ht="12.75">
       <c r="A437" s="1" t="s">
-        <v>1028</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1016</v>
+      </c>
+      <c r="B437" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C437" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D437" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H437" t="s">
-        <v>1030</v>
+        <v>29</v>
       </c>
     </row>
     <row r="438" spans="1:8" ht="12.75">
       <c r="A438" s="1" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1018</v>
+      </c>
+      <c r="B438" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C438" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D438" t="s">
-        <v>1032</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="H438" t="s">
-        <v>1030</v>
+        <v>29</v>
       </c>
     </row>
     <row r="439" spans="1:8" ht="12.75">
       <c r="A439" s="1" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1020</v>
+      </c>
+      <c r="B439" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C439" s="1" t="s">
+        <v>27</v>
       </c>
       <c r="D439" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>1035</v>
+        <v>1022</v>
       </c>
       <c r="H439" t="s">
-        <v>15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="440" spans="1:8" ht="12.75">
       <c r="A440" s="1" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1023</v>
+      </c>
+      <c r="C440" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D440" t="s">
-        <v>1037</v>
+        <v>1024</v>
       </c>
       <c r="F440" t="s">
-        <v>1035</v>
+        <v>16</v>
       </c>
       <c r="H440" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="441" spans="1:8" ht="12.75">
       <c r="A441" s="1" t="s">
-        <v>1038</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1025</v>
+      </c>
+      <c r="C441" s="1" t="s">
+        <v>37</v>
       </c>
       <c r="D441" t="s">
-        <v>1039</v>
+        <v>1026</v>
       </c>
       <c r="F441" t="s">
-        <v>1035</v>
+        <v>16</v>
       </c>
       <c r="H441" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
     </row>
     <row r="442" spans="1:8" ht="12.75">
       <c r="A442" s="1" t="s">
-        <v>1040</v>
+        <v>1027</v>
       </c>
       <c r="C442" s="1" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D442" t="s">
-        <v>1041</v>
+        <v>1028</v>
       </c>
       <c r="F442" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H442" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="443" spans="1:8" ht="12.75">
       <c r="A443" s="1" t="s">
-        <v>1042</v>
+        <v>1029</v>
       </c>
       <c r="C443" s="1" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="D443" t="s">
-        <v>1043</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1030</v>
       </c>
       <c r="H443" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="444" spans="1:8" ht="12.75">
       <c r="A444" s="1" t="s">
-        <v>1044</v>
+        <v>1031</v>
       </c>
       <c r="C444" s="1" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D444" t="s">
-        <v>1045</v>
+        <v>1032</v>
       </c>
       <c r="F444" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H444" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="445" spans="1:8" ht="12.75">
       <c r="A445" s="1" t="s">
-        <v>1046</v>
+        <v>1033</v>
       </c>
       <c r="C445" s="1" t="s">
-        <v>53</v>
+        <v>37</v>
       </c>
       <c r="D445" t="s">
-        <v>1047</v>
+        <v>1034</v>
       </c>
       <c r="F445" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H445" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
     </row>
     <row r="446" spans="1:8" ht="12.75">
       <c r="A446" s="1" t="s">
-        <v>1048</v>
+        <v>1035</v>
       </c>
       <c r="C446" s="1" t="s">
-        <v>53</v>
+        <v>143</v>
       </c>
       <c r="D446" t="s">
-        <v>1041</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1036</v>
       </c>
       <c r="H446" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
     </row>
     <row r="447" spans="1:8" ht="12.75">
       <c r="A447" s="1" t="s">
-        <v>1049</v>
+        <v>1037</v>
       </c>
       <c r="C447" s="1" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="D447" t="s">
-        <v>1050</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1038</v>
       </c>
       <c r="H447" t="s">
-        <v>331</v>
+        <v>29</v>
       </c>
     </row>
     <row r="448" spans="1:8" ht="12.75">
       <c r="A448" s="1" t="s">
-        <v>1051</v>
+        <v>1039</v>
       </c>
       <c r="C448" s="1" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="D448" t="s">
-        <v>1052</v>
+        <v>1040</v>
       </c>
       <c r="F448" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H448" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
     </row>
     <row r="449" spans="1:8" ht="12.75">
       <c r="A449" s="1" t="s">
-        <v>1053</v>
+        <v>1041</v>
       </c>
       <c r="C449" s="1" t="s">
-        <v>18</v>
+        <v>143</v>
       </c>
       <c r="D449" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1042</v>
       </c>
       <c r="H449" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="450" spans="1:8" ht="12.75">
       <c r="A450" s="1" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1043</v>
+      </c>
+      <c r="C450" t="s">
+        <v>1044</v>
       </c>
       <c r="D450" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1045</v>
       </c>
       <c r="H450" t="s">
-        <v>20</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="451" spans="1:8" ht="12.75">
       <c r="A451" s="1" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>1047</v>
+      </c>
+      <c r="C451" t="s">
+        <v>1044</v>
       </c>
       <c r="D451" t="s">
-        <v>1058</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1048</v>
       </c>
       <c r="H451" t="s">
-        <v>20</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="452" spans="1:8" ht="12.75">
       <c r="A452" s="1" t="s">
-        <v>1059</v>
+        <v>1050</v>
       </c>
       <c r="C452" s="1" t="s">
-        <v>18</v>
+        <v>110</v>
       </c>
       <c r="D452" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
       <c r="F452" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H452" t="s">
-        <v>20</v>
+        <v>112</v>
       </c>
     </row>
     <row r="453" spans="1:8" ht="12.75">
       <c r="A453" s="1" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="C453" s="1" t="s">
-        <v>18</v>
+        <v>1054</v>
       </c>
       <c r="D453" t="s">
-        <v>1062</v>
+        <v>1055</v>
       </c>
       <c r="F453" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H453" t="s">
-        <v>20</v>
+        <v>519</v>
       </c>
     </row>
     <row r="454" spans="1:8" ht="12.75">
       <c r="A454" s="1" t="s">
-        <v>1063</v>
+        <v>1056</v>
       </c>
       <c r="C454" s="1" t="s">
-        <v>1064</v>
+        <v>94</v>
       </c>
       <c r="D454" t="s">
-        <v>1065</v>
+        <v>1057</v>
       </c>
       <c r="F454" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H454" t="s">
-        <v>79</v>
+        <v>99</v>
       </c>
     </row>
     <row r="455" spans="1:8" ht="12.75">
       <c r="A455" s="1" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="C455" s="1" t="s">
-        <v>131</v>
+        <v>644</v>
       </c>
       <c r="D455" t="s">
-        <v>1067</v>
+        <v>1059</v>
       </c>
       <c r="F455" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H455" t="s">
-        <v>155</v>
+        <v>646</v>
       </c>
     </row>
     <row r="456" spans="1:8" ht="12.75">
       <c r="A456" s="1" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1060</v>
+      </c>
+      <c r="C456" s="1" t="s">
+        <v>110</v>
       </c>
       <c r="D456" t="s">
-        <v>1069</v>
+        <v>1061</v>
+      </c>
+      <c r="F456" t="s">
+        <v>72</v>
       </c>
       <c r="H456" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="457" spans="1:6" ht="12.75">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" ht="12.75">
       <c r="A457" s="1" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1062</v>
+      </c>
+      <c r="C457" s="1" t="s">
+        <v>110</v>
       </c>
       <c r="D457" t="s">
-        <v>1071</v>
+        <v>1063</v>
       </c>
       <c r="F457" t="s">
-        <v>27</v>
+        <v>72</v>
+      </c>
+      <c r="H457" t="s">
+        <v>112</v>
       </c>
     </row>
     <row r="458" spans="1:8" ht="12.75">
       <c r="A458" s="1" t="s">
-        <v>1072</v>
+        <v>1064</v>
       </c>
       <c r="C458" s="1" t="s">
-        <v>131</v>
+        <v>1065</v>
       </c>
       <c r="D458" t="s">
-        <v>1073</v>
+        <v>1066</v>
       </c>
       <c r="F458" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H458" t="s">
-        <v>79</v>
+        <v>527</v>
       </c>
     </row>
     <row r="459" spans="1:8" ht="12.75">
       <c r="A459" s="1" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1067</v>
+      </c>
+      <c r="C459" s="1" t="s">
+        <v>1065</v>
       </c>
       <c r="D459" t="s">
-        <v>1075</v>
+        <v>1068</v>
       </c>
       <c r="F459" t="s">
-        <v>191</v>
+        <v>72</v>
       </c>
       <c r="H459" t="s">
-        <v>192</v>
+        <v>527</v>
       </c>
     </row>
     <row r="460" spans="1:8" ht="12.75">
       <c r="A460" s="1" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1069</v>
+      </c>
+      <c r="C460" s="1" t="s">
+        <v>1065</v>
       </c>
       <c r="D460" t="s">
-        <v>1077</v>
+        <v>1070</v>
       </c>
       <c r="F460" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H460" t="s">
-        <v>192</v>
+        <v>527</v>
       </c>
     </row>
     <row r="461" spans="1:8" ht="12.75">
       <c r="A461" s="1" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1071</v>
+      </c>
+      <c r="C461" s="1" t="s">
+        <v>1065</v>
       </c>
       <c r="D461" t="s">
-        <v>1079</v>
+        <v>1072</v>
       </c>
       <c r="F461" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H461" t="s">
-        <v>192</v>
+        <v>527</v>
       </c>
     </row>
     <row r="462" spans="1:8" ht="12.75">
       <c r="A462" s="1" t="s">
-        <v>1080</v>
+        <v>1073</v>
       </c>
       <c r="C462" s="1" t="s">
-        <v>208</v>
+        <v>1065</v>
       </c>
       <c r="D462" t="s">
-        <v>1081</v>
+        <v>1074</v>
       </c>
       <c r="F462" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H462" t="s">
-        <v>192</v>
+        <v>527</v>
       </c>
     </row>
     <row r="463" spans="1:8" ht="12.75">
       <c r="A463" s="1" t="s">
-        <v>1082</v>
+        <v>1075</v>
       </c>
       <c r="C463" s="1" t="s">
-        <v>208</v>
+        <v>538</v>
       </c>
       <c r="D463" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1076</v>
       </c>
       <c r="H463" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="464" spans="1:8" ht="12.75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" ht="12.75">
       <c r="A464" s="1" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
       <c r="C464" s="1" t="s">
-        <v>208</v>
+        <v>538</v>
       </c>
       <c r="D464" t="s">
-        <v>1085</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1078</v>
       </c>
       <c r="H464" t="s">
-        <v>192</v>
+        <v>519</v>
+      </c>
+      <c r="J464" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="465" spans="1:8" ht="12.75">
       <c r="A465" s="1" t="s">
-        <v>1086</v>
+        <v>1079</v>
       </c>
       <c r="C465" s="1" t="s">
-        <v>211</v>
+        <v>538</v>
       </c>
       <c r="D465" t="s">
-        <v>1087</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1080</v>
       </c>
       <c r="H465" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="466" spans="1:8" ht="12.75">
       <c r="A466" s="1" t="s">
-        <v>1088</v>
+        <v>1081</v>
       </c>
       <c r="C466" s="1" t="s">
-        <v>211</v>
+        <v>538</v>
       </c>
       <c r="D466" t="s">
-        <v>1089</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1082</v>
       </c>
       <c r="H466" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="467" spans="1:8" ht="12.75">
       <c r="A467" s="1" t="s">
-        <v>1090</v>
+        <v>1083</v>
       </c>
       <c r="C467" s="1" t="s">
-        <v>208</v>
+        <v>538</v>
       </c>
       <c r="D467" t="s">
-        <v>1091</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1084</v>
       </c>
       <c r="H467" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="468" spans="1:8" ht="12.75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" ht="12.75">
       <c r="A468" s="1" t="s">
-        <v>1092</v>
+        <v>1085</v>
       </c>
       <c r="C468" s="1" t="s">
-        <v>208</v>
+        <v>538</v>
       </c>
       <c r="D468" t="s">
-        <v>1093</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1086</v>
       </c>
       <c r="H468" t="s">
-        <v>192</v>
+        <v>519</v>
+      </c>
+      <c r="J468" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="469" spans="1:8" ht="12.75">
       <c r="A469" s="1" t="s">
-        <v>1094</v>
+        <v>1087</v>
       </c>
       <c r="C469" s="1" t="s">
-        <v>208</v>
+        <v>538</v>
       </c>
       <c r="D469" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>1088</v>
       </c>
       <c r="H469" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="470" spans="1:8" ht="12.75">
       <c r="A470" s="1" t="s">
-        <v>1096</v>
+        <v>1089</v>
       </c>
       <c r="C470" s="1" t="s">
-        <v>232</v>
+        <v>538</v>
       </c>
       <c r="D470" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="H470" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="471" spans="1:8" ht="12.75">
       <c r="A471" s="1" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
       <c r="C471" s="1" t="s">
-        <v>232</v>
+        <v>572</v>
       </c>
       <c r="D471" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="F471" t="s">
-        <v>1098</v>
+        <v>574</v>
       </c>
       <c r="H471" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="472" spans="1:8" ht="12.75">
       <c r="A472" s="1" t="s">
-        <v>1101</v>
+        <v>1095</v>
       </c>
       <c r="C472" s="1" t="s">
-        <v>232</v>
+        <v>534</v>
       </c>
       <c r="D472" t="s">
-        <v>1102</v>
+        <v>1096</v>
       </c>
       <c r="F472" t="s">
-        <v>234</v>
+        <v>574</v>
       </c>
       <c r="H472" t="s">
-        <v>192</v>
+        <v>578</v>
       </c>
     </row>
     <row r="473" spans="1:8" ht="12.75">
       <c r="A473" s="1" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="C473" s="1" t="s">
-        <v>232</v>
+        <v>534</v>
       </c>
       <c r="D473" t="s">
-        <v>1104</v>
+        <v>1099</v>
       </c>
       <c r="F473" t="s">
-        <v>234</v>
+        <v>574</v>
       </c>
       <c r="H473" t="s">
-        <v>192</v>
+        <v>578</v>
       </c>
     </row>
     <row r="474" spans="1:8" ht="12.75">
       <c r="A474" s="1" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="C474" s="1" t="s">
-        <v>232</v>
+        <v>534</v>
       </c>
       <c r="D474" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="F474" t="s">
-        <v>234</v>
+        <v>574</v>
       </c>
       <c r="H474" t="s">
-        <v>192</v>
+        <v>578</v>
       </c>
     </row>
     <row r="475" spans="1:8" ht="12.75">
       <c r="A475" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C475" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F475" t="s">
+        <v>574</v>
+      </c>
+      <c r="H475" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" ht="12.75">
+      <c r="A476" s="1" t="s">
         <v>1107</v>
       </c>
-      <c r="C475" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D475" t="s">
+      <c r="C476" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D476" t="s">
         <v>1108</v>
       </c>
-      <c r="F475" t="s">
-[...14 lines deleted...]
-        <v>1110</v>
+      <c r="F476" t="s">
+        <v>574</v>
       </c>
       <c r="H476" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>578</v>
       </c>
     </row>
     <row r="477" spans="1:8" ht="12.75">
       <c r="A477" s="1" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C477" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D477" t="s">
         <v>1111</v>
       </c>
-      <c r="C477" s="1" t="s">
-[...3 lines deleted...]
-        <v>1112</v>
+      <c r="F477" t="s">
+        <v>574</v>
       </c>
       <c r="H477" t="s">
-        <v>192</v>
+        <v>578</v>
       </c>
     </row>
     <row r="478" spans="1:8" ht="12.75">
       <c r="A478" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C478" s="1" t="s">
         <v>1113</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D478" t="s">
         <v>1114</v>
       </c>
+      <c r="F478" t="s">
+        <v>72</v>
+      </c>
       <c r="H478" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="479" spans="1:8" ht="12.75">
       <c r="A479" s="1" t="s">
         <v>1115</v>
       </c>
       <c r="C479" s="1" t="s">
-        <v>249</v>
+        <v>572</v>
       </c>
       <c r="D479" t="s">
         <v>1116</v>
       </c>
+      <c r="F479" t="s">
+        <v>72</v>
+      </c>
       <c r="H479" t="s">
-        <v>192</v>
+        <v>597</v>
       </c>
     </row>
     <row r="480" spans="1:8" ht="12.75">
       <c r="A480" s="1" t="s">
         <v>1117</v>
       </c>
-      <c r="C480" s="1" t="s">
-        <v>249</v>
+      <c r="C480" t="s">
+        <v>11</v>
       </c>
       <c r="D480" t="s">
         <v>1118</v>
       </c>
       <c r="H480" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="481" spans="1:8" ht="12.75">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="481" spans="1:6" ht="12.75">
       <c r="A481" s="1" t="s">
         <v>1119</v>
       </c>
-      <c r="C481" s="1" t="s">
-        <v>258</v>
+      <c r="C481" t="s">
+        <v>11</v>
       </c>
       <c r="D481" t="s">
         <v>1120</v>
       </c>
       <c r="F481" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>72</v>
       </c>
     </row>
     <row r="482" spans="1:8" ht="12.75">
       <c r="A482" s="1" t="s">
         <v>1121</v>
       </c>
       <c r="C482" s="1" t="s">
-        <v>258</v>
+        <v>572</v>
       </c>
       <c r="D482" t="s">
         <v>1122</v>
       </c>
       <c r="F482" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H482" t="s">
-        <v>192</v>
+        <v>519</v>
       </c>
     </row>
     <row r="483" spans="1:8" ht="12.75">
       <c r="A483" s="1" t="s">
         <v>1123</v>
       </c>
-      <c r="C483" s="1" t="s">
-        <v>258</v>
+      <c r="C483" t="s">
+        <v>11</v>
       </c>
       <c r="D483" t="s">
         <v>1124</v>
       </c>
       <c r="F483" t="s">
-        <v>27</v>
+        <v>268</v>
       </c>
       <c r="H483" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="484" spans="1:8" ht="12.75">
       <c r="A484" s="1" t="s">
         <v>1125</v>
       </c>
-      <c r="C484" s="1" t="s">
-        <v>277</v>
+      <c r="C484" t="s">
+        <v>11</v>
       </c>
       <c r="D484" t="s">
         <v>1126</v>
       </c>
       <c r="F484" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H484" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="485" spans="1:8" ht="12.75">
       <c r="A485" s="1" t="s">
         <v>1127</v>
       </c>
-      <c r="C485" s="1" t="s">
-        <v>277</v>
+      <c r="C485" t="s">
+        <v>11</v>
       </c>
       <c r="D485" t="s">
         <v>1128</v>
       </c>
       <c r="F485" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H485" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="486" spans="1:8" ht="12.75">
       <c r="A486" s="1" t="s">
         <v>1129</v>
       </c>
       <c r="C486" s="1" t="s">
-        <v>277</v>
+        <v>65</v>
       </c>
       <c r="D486" t="s">
-        <v>1130</v>
+        <v>309</v>
       </c>
       <c r="F486" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H486" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="487" spans="1:8" ht="12.75">
       <c r="A487" s="1" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C487" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D487" t="s">
         <v>1131</v>
       </c>
-      <c r="C487" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F487" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H487" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="488" spans="1:8" ht="12.75">
       <c r="A488" s="1" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C488" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D488" t="s">
         <v>1133</v>
       </c>
-      <c r="C488" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D488" t="s">
+      <c r="F488" t="s">
+        <v>67</v>
+      </c>
+      <c r="H488" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" ht="12.75">
+      <c r="A489" s="1" t="s">
         <v>1134</v>
       </c>
-      <c r="H488" t="s">
-[...4 lines deleted...]
-      <c r="A489" s="1" t="s">
+      <c r="C489" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D489" t="s">
         <v>1135</v>
       </c>
-      <c r="C489" s="1" t="s">
-[...3 lines deleted...]
-        <v>1136</v>
+      <c r="F489" t="s">
+        <v>72</v>
       </c>
       <c r="H489" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="490" spans="1:8" ht="12.75">
       <c r="A490" s="1" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C490" t="s">
+        <v>11</v>
+      </c>
+      <c r="D490" t="s">
         <v>1137</v>
       </c>
-      <c r="C490" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D490" t="s">
+      <c r="F490" t="s">
+        <v>72</v>
+      </c>
+      <c r="H490" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="491" spans="1:8" ht="12.75">
       <c r="A491" s="1" t="s">
         <v>1139</v>
       </c>
-      <c r="C491" s="1" t="s">
-        <v>208</v>
+      <c r="C491" t="s">
+        <v>11</v>
       </c>
       <c r="D491" t="s">
         <v>1140</v>
       </c>
       <c r="F491" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H491" t="s">
-        <v>192</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="492" spans="1:8" ht="12.75">
       <c r="A492" s="1" t="s">
         <v>1141</v>
       </c>
-      <c r="C492" s="1" t="s">
+      <c r="C492" t="s">
+        <v>11</v>
+      </c>
+      <c r="D492" t="s">
         <v>1142</v>
       </c>
-      <c r="D492" t="s">
+      <c r="F492" t="s">
         <v>1143</v>
       </c>
-      <c r="F492" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H492" t="s">
-        <v>192</v>
+        <v>646</v>
       </c>
     </row>
     <row r="493" spans="1:8" ht="12.75">
       <c r="A493" s="1" t="s">
         <v>1144</v>
       </c>
       <c r="C493" s="1" t="s">
-        <v>232</v>
+        <v>65</v>
       </c>
       <c r="D493" t="s">
         <v>1145</v>
       </c>
       <c r="F493" t="s">
-        <v>738</v>
+        <v>67</v>
       </c>
       <c r="H493" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="494" spans="1:8" ht="12.75">
       <c r="A494" s="1" t="s">
         <v>1146</v>
       </c>
       <c r="C494" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D494" t="s">
         <v>1147</v>
       </c>
       <c r="F494" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H494" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="495" spans="1:8" ht="12.75">
       <c r="A495" s="1" t="s">
         <v>1148</v>
       </c>
       <c r="C495" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D495" t="s">
-        <v>1149</v>
+        <v>319</v>
       </c>
       <c r="F495" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H495" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="496" spans="1:8" ht="12.75">
       <c r="A496" s="1" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C496" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D496" t="s">
         <v>1150</v>
       </c>
-      <c r="C496" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D496" t="s">
+      <c r="F496" t="s">
         <v>1151</v>
       </c>
-      <c r="F496" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H496" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="497" spans="1:8" ht="12.75">
       <c r="A497" s="1" t="s">
         <v>1152</v>
       </c>
       <c r="C497" s="1" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D497" t="s">
         <v>1153</v>
       </c>
       <c r="F497" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H497" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
     </row>
     <row r="498" spans="1:8" ht="12.75">
       <c r="A498" s="1" t="s">
         <v>1154</v>
       </c>
       <c r="C498" s="1" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D498" t="s">
         <v>1155</v>
       </c>
       <c r="F498" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H498" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
     </row>
     <row r="499" spans="1:8" ht="12.75">
       <c r="A499" s="1" t="s">
         <v>1156</v>
       </c>
       <c r="C499" s="1" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D499" t="s">
         <v>1157</v>
       </c>
       <c r="F499" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H499" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
     </row>
     <row r="500" spans="1:8" ht="12.75">
       <c r="A500" s="1" t="s">
-        <v>1158</v>
+        <v>1159</v>
       </c>
       <c r="C500" s="1" t="s">
-        <v>208</v>
+        <v>644</v>
       </c>
       <c r="D500" t="s">
-        <v>1159</v>
+        <v>1160</v>
       </c>
       <c r="F500" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H500" t="s">
-        <v>192</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="501" spans="1:8" ht="12.75">
       <c r="A501" s="1" t="s">
-        <v>1160</v>
+        <v>1162</v>
       </c>
       <c r="C501" s="1" t="s">
-        <v>208</v>
+        <v>644</v>
       </c>
       <c r="D501" t="s">
+        <v>1163</v>
+      </c>
+      <c r="F501" t="s">
+        <v>72</v>
+      </c>
+      <c r="H501" t="s">
         <v>1161</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
     </row>
     <row r="502" spans="1:8" ht="12.75">
       <c r="A502" s="1" t="s">
-        <v>1162</v>
+        <v>1165</v>
       </c>
       <c r="C502" s="1" t="s">
-        <v>208</v>
+        <v>644</v>
       </c>
       <c r="D502" t="s">
-        <v>1163</v>
+        <v>1166</v>
       </c>
       <c r="F502" t="s">
-        <v>195</v>
+        <v>574</v>
       </c>
       <c r="H502" t="s">
-        <v>192</v>
+        <v>646</v>
       </c>
     </row>
     <row r="503" spans="1:8" ht="12.75">
       <c r="A503" s="1" t="s">
-        <v>1164</v>
+        <v>1168</v>
       </c>
       <c r="C503" s="1" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D503" t="s">
-        <v>1165</v>
+        <v>1169</v>
       </c>
       <c r="F503" t="s">
-        <v>195</v>
+        <v>574</v>
       </c>
       <c r="H503" t="s">
-        <v>192</v>
+        <v>76</v>
       </c>
     </row>
     <row r="504" spans="1:8" ht="12.75">
       <c r="A504" s="1" t="s">
-        <v>1166</v>
+        <v>1170</v>
       </c>
       <c r="C504" s="1" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="D504" t="s">
-        <v>1167</v>
+        <v>1171</v>
       </c>
       <c r="F504" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H504" t="s">
-        <v>192</v>
+        <v>524</v>
       </c>
     </row>
     <row r="505" spans="1:8" ht="12.75">
       <c r="A505" s="1" t="s">
-        <v>1168</v>
+        <v>1172</v>
       </c>
       <c r="C505" s="1" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="D505" t="s">
-        <v>1169</v>
+        <v>1173</v>
       </c>
       <c r="F505" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H505" t="s">
-        <v>192</v>
+        <v>524</v>
       </c>
     </row>
     <row r="506" spans="1:8" ht="12.75">
       <c r="A506" s="1" t="s">
-        <v>1170</v>
+        <v>1174</v>
       </c>
       <c r="C506" s="1" t="s">
-        <v>208</v>
+        <v>644</v>
       </c>
       <c r="D506" t="s">
-        <v>1171</v>
+        <v>1175</v>
       </c>
       <c r="F506" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H506" t="s">
-        <v>192</v>
+        <v>646</v>
       </c>
     </row>
     <row r="507" spans="1:8" ht="12.75">
       <c r="A507" s="1" t="s">
-        <v>1172</v>
+        <v>1176</v>
       </c>
       <c r="C507" s="1" t="s">
-        <v>208</v>
+        <v>74</v>
       </c>
       <c r="D507" t="s">
-        <v>1173</v>
+        <v>1177</v>
       </c>
       <c r="F507" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H507" t="s">
-        <v>192</v>
+        <v>1178</v>
       </c>
     </row>
     <row r="508" spans="1:8" ht="12.75">
       <c r="A508" s="1" t="s">
-        <v>1174</v>
+        <v>1179</v>
       </c>
       <c r="C508" s="1" t="s">
-        <v>208</v>
+        <v>90</v>
       </c>
       <c r="D508" t="s">
-        <v>791</v>
+        <v>1180</v>
       </c>
       <c r="F508" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H508" t="s">
-        <v>192</v>
+        <v>92</v>
       </c>
     </row>
     <row r="509" spans="1:8" ht="12.75">
       <c r="A509" s="1" t="s">
-        <v>1175</v>
+        <v>1181</v>
       </c>
       <c r="C509" s="1" t="s">
-        <v>208</v>
+        <v>90</v>
       </c>
       <c r="D509" t="s">
-        <v>1176</v>
+        <v>1182</v>
       </c>
       <c r="F509" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H509" t="s">
-        <v>192</v>
+        <v>92</v>
       </c>
     </row>
     <row r="510" spans="1:8" ht="12.75">
       <c r="A510" s="1" t="s">
-        <v>1177</v>
+        <v>1183</v>
       </c>
       <c r="C510" s="1" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="D510" t="s">
-        <v>305</v>
+        <v>1184</v>
       </c>
       <c r="F510" t="s">
-        <v>195</v>
+        <v>16</v>
       </c>
       <c r="H510" t="s">
-        <v>192</v>
+        <v>96</v>
       </c>
     </row>
     <row r="511" spans="1:8" ht="12.75">
       <c r="A511" s="1" t="s">
-        <v>1178</v>
+        <v>1185</v>
       </c>
       <c r="C511" s="1" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D511" t="s">
-        <v>728</v>
+        <v>1186</v>
       </c>
       <c r="F511" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H511" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="512" spans="1:8" ht="12.75">
       <c r="A512" s="1" t="s">
-        <v>1179</v>
+        <v>1187</v>
       </c>
       <c r="C512" s="1" t="s">
-        <v>208</v>
+        <v>127</v>
       </c>
       <c r="D512" t="s">
-        <v>323</v>
+        <v>1188</v>
       </c>
       <c r="F512" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H512" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="513" spans="1:8" ht="12.75">
       <c r="A513" s="1" t="s">
-        <v>1180</v>
+        <v>1189</v>
       </c>
       <c r="C513" s="1" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="D513" t="s">
-        <v>787</v>
+        <v>1190</v>
       </c>
       <c r="F513" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H513" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="514" spans="1:8" ht="12.75">
       <c r="A514" s="1" t="s">
-        <v>1181</v>
+        <v>1191</v>
       </c>
       <c r="C514" s="1" t="s">
-        <v>208</v>
+        <v>131</v>
       </c>
       <c r="D514" t="s">
-        <v>307</v>
+        <v>1192</v>
       </c>
       <c r="F514" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H514" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="515" spans="1:8" ht="12.75">
       <c r="A515" s="1" t="s">
-        <v>1182</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1193</v>
+      </c>
+      <c r="C515" s="1" t="s">
+        <v>131</v>
       </c>
       <c r="D515" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="F515" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H515" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="516" spans="1:8" ht="12.75">
       <c r="A516" s="1" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1195</v>
+      </c>
+      <c r="C516" s="1" t="s">
+        <v>131</v>
       </c>
       <c r="D516" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="F516" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H516" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="517" spans="1:8" ht="12.75">
       <c r="A517" s="1" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="C517" s="1" t="s">
-        <v>333</v>
+        <v>118</v>
       </c>
       <c r="D517" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1198</v>
       </c>
       <c r="H517" t="s">
-        <v>335</v>
-[...2 lines deleted...]
-    <row r="518" spans="1:8" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" ht="12.75">
       <c r="A518" s="1" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="C518" s="1" t="s">
-        <v>333</v>
+        <v>118</v>
       </c>
       <c r="D518" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1200</v>
       </c>
       <c r="H518" t="s">
-        <v>335</v>
+        <v>68</v>
+      </c>
+      <c r="J518" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="519" spans="1:8" ht="12.75">
       <c r="A519" s="1" t="s">
-        <v>1191</v>
+        <v>1201</v>
       </c>
       <c r="C519" s="1" t="s">
-        <v>333</v>
+        <v>118</v>
       </c>
       <c r="D519" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1202</v>
       </c>
       <c r="H519" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="520" spans="1:8" ht="12.75">
       <c r="A520" s="1" t="s">
-        <v>1194</v>
+        <v>1203</v>
       </c>
       <c r="C520" s="1" t="s">
-        <v>333</v>
+        <v>65</v>
       </c>
       <c r="D520" t="s">
-        <v>1195</v>
+        <v>307</v>
       </c>
       <c r="F520" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H520" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="521" spans="1:8" ht="12.75">
       <c r="A521" s="1" t="s">
-        <v>1197</v>
+        <v>1204</v>
       </c>
       <c r="C521" s="1" t="s">
-        <v>333</v>
+        <v>1205</v>
       </c>
       <c r="D521" t="s">
-        <v>1198</v>
+        <v>1206</v>
       </c>
       <c r="F521" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H521" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="522" spans="1:8" ht="12.75">
       <c r="A522" s="1" t="s">
-        <v>1199</v>
+        <v>1207</v>
       </c>
       <c r="C522" s="1" t="s">
-        <v>329</v>
+        <v>102</v>
       </c>
       <c r="D522" t="s">
-        <v>1200</v>
+        <v>1208</v>
       </c>
       <c r="F522" t="s">
-        <v>27</v>
+        <v>138</v>
       </c>
       <c r="H522" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="523" spans="1:8" ht="12.75">
       <c r="A523" s="1" t="s">
-        <v>1201</v>
+        <v>1209</v>
       </c>
       <c r="C523" s="1" t="s">
-        <v>329</v>
+        <v>65</v>
       </c>
       <c r="D523" t="s">
-        <v>1202</v>
+        <v>1210</v>
       </c>
       <c r="F523" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H523" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="524" spans="1:8" ht="12.75">
       <c r="A524" s="1" t="s">
-        <v>1203</v>
+        <v>1211</v>
       </c>
       <c r="C524" s="1" t="s">
-        <v>329</v>
+        <v>65</v>
       </c>
       <c r="D524" t="s">
-        <v>1204</v>
+        <v>1212</v>
       </c>
       <c r="F524" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H524" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="525" spans="1:8" ht="12.75">
       <c r="A525" s="1" t="s">
-        <v>1205</v>
+        <v>1213</v>
       </c>
       <c r="C525" s="1" t="s">
-        <v>329</v>
+        <v>65</v>
       </c>
       <c r="D525" t="s">
-        <v>1206</v>
+        <v>1214</v>
       </c>
       <c r="F525" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H525" t="s">
-        <v>335</v>
+        <v>68</v>
       </c>
     </row>
     <row r="526" spans="1:8" ht="12.75">
       <c r="A526" s="1" t="s">
-        <v>1207</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1215</v>
+      </c>
+      <c r="C526" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D526" t="s">
-        <v>1208</v>
+        <v>313</v>
       </c>
       <c r="F526" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H526" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="527" spans="1:8" ht="12.75">
       <c r="A527" s="1" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1216</v>
+      </c>
+      <c r="C527" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D527" t="s">
-        <v>350</v>
+        <v>1217</v>
+      </c>
+      <c r="F527" t="s">
+        <v>67</v>
       </c>
       <c r="H527" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="528" spans="1:8" ht="12.75">
       <c r="A528" s="1" t="s">
-        <v>1210</v>
+        <v>1218</v>
       </c>
       <c r="C528" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D528" t="s">
-        <v>1211</v>
+        <v>1219</v>
       </c>
       <c r="F528" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H528" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="529" spans="1:8" ht="12.75">
       <c r="A529" s="1" t="s">
-        <v>1212</v>
+        <v>1220</v>
       </c>
       <c r="C529" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D529" t="s">
-        <v>1213</v>
+        <v>1221</v>
       </c>
       <c r="F529" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H529" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="530" spans="1:8" ht="12.75">
       <c r="A530" s="1" t="s">
-        <v>1214</v>
+        <v>1222</v>
       </c>
       <c r="C530" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D530" t="s">
-        <v>1215</v>
+        <v>1223</v>
       </c>
       <c r="F530" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H530" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="531" spans="1:8" ht="12.75">
       <c r="A531" s="1" t="s">
-        <v>1216</v>
+        <v>1224</v>
       </c>
       <c r="C531" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D531" t="s">
-        <v>1217</v>
+        <v>1225</v>
       </c>
       <c r="F531" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H531" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="532" spans="1:8" ht="12.75">
       <c r="A532" s="1" t="s">
-        <v>1218</v>
+        <v>1226</v>
       </c>
       <c r="C532" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D532" t="s">
-        <v>1219</v>
+        <v>337</v>
       </c>
       <c r="F532" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H532" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="533" spans="1:8" ht="12.75">
       <c r="A533" s="1" t="s">
-        <v>1220</v>
+        <v>1227</v>
       </c>
       <c r="C533" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D533" t="s">
-        <v>1221</v>
+        <v>1228</v>
       </c>
       <c r="F533" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H533" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="534" spans="1:8" ht="12.75">
       <c r="A534" s="1" t="s">
-        <v>1222</v>
+        <v>1229</v>
       </c>
       <c r="C534" s="1" t="s">
-        <v>353</v>
+        <v>65</v>
       </c>
       <c r="D534" t="s">
-        <v>1223</v>
+        <v>1230</v>
       </c>
       <c r="F534" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H534" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="535" spans="1:8" ht="12.75">
       <c r="A535" s="1" t="s">
-        <v>1224</v>
+        <v>1231</v>
       </c>
       <c r="C535" s="1" t="s">
-        <v>358</v>
+        <v>65</v>
       </c>
       <c r="D535" t="s">
-        <v>1225</v>
+        <v>1232</v>
+      </c>
+      <c r="F535" t="s">
+        <v>67</v>
       </c>
       <c r="H535" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="536" spans="1:8" ht="12.75">
       <c r="A536" s="1" t="s">
-        <v>1226</v>
+        <v>1233</v>
       </c>
       <c r="C536" s="1" t="s">
-        <v>358</v>
+        <v>65</v>
       </c>
       <c r="D536" t="s">
-        <v>379</v>
+        <v>1234</v>
+      </c>
+      <c r="F536" t="s">
+        <v>67</v>
       </c>
       <c r="H536" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="537" spans="1:8" ht="12.75">
       <c r="A537" s="1" t="s">
-        <v>1227</v>
+        <v>1235</v>
       </c>
       <c r="C537" s="1" t="s">
-        <v>358</v>
+        <v>65</v>
       </c>
       <c r="D537" t="s">
-        <v>1228</v>
+        <v>1236</v>
+      </c>
+      <c r="F537" t="s">
+        <v>67</v>
       </c>
       <c r="H537" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="538" spans="1:8" ht="12.75">
       <c r="A538" s="1" t="s">
-        <v>1229</v>
+        <v>1237</v>
       </c>
       <c r="C538" s="1" t="s">
-        <v>358</v>
+        <v>65</v>
       </c>
       <c r="D538" t="s">
-        <v>1230</v>
+        <v>327</v>
+      </c>
+      <c r="F538" t="s">
+        <v>67</v>
       </c>
       <c r="H538" t="s">
-        <v>351</v>
+        <v>68</v>
       </c>
     </row>
     <row r="539" spans="1:8" ht="12.75">
       <c r="A539" s="1" t="s">
-        <v>1231</v>
+        <v>1238</v>
       </c>
       <c r="C539" s="1" t="s">
-        <v>208</v>
+        <v>65</v>
       </c>
       <c r="D539" t="s">
-        <v>323</v>
+        <v>1239</v>
       </c>
       <c r="F539" t="s">
-        <v>195</v>
+        <v>67</v>
       </c>
       <c r="H539" t="s">
-        <v>192</v>
+        <v>68</v>
       </c>
     </row>
     <row r="540" spans="1:8" ht="12.75">
       <c r="A540" s="1" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1240</v>
+      </c>
+      <c r="C540" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D540" t="s">
-        <v>1233</v>
+        <v>329</v>
+      </c>
+      <c r="F540" t="s">
+        <v>67</v>
       </c>
       <c r="H540" t="s">
-        <v>439</v>
+        <v>68</v>
       </c>
     </row>
     <row r="541" spans="1:8" ht="12.75">
       <c r="A541" s="1" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1241</v>
+      </c>
+      <c r="C541" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D541" t="s">
-        <v>495</v>
+        <v>331</v>
+      </c>
+      <c r="F541" t="s">
+        <v>67</v>
       </c>
       <c r="H541" t="s">
-        <v>1235</v>
+        <v>68</v>
       </c>
     </row>
     <row r="542" spans="1:8" ht="12.75">
       <c r="A542" s="1" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1242</v>
+      </c>
+      <c r="C542" s="1" t="s">
+        <v>270</v>
       </c>
       <c r="D542" t="s">
-        <v>1237</v>
+        <v>1243</v>
       </c>
       <c r="H542" t="s">
-        <v>1238</v>
+        <v>68</v>
       </c>
     </row>
     <row r="543" spans="1:8" ht="12.75">
       <c r="A543" s="1" t="s">
-        <v>1239</v>
+        <v>1244</v>
       </c>
       <c r="C543" s="1" t="s">
-        <v>404</v>
+        <v>102</v>
       </c>
       <c r="D543" t="s">
-        <v>1240</v>
+        <v>1245</v>
+      </c>
+      <c r="F543" t="s">
+        <v>138</v>
       </c>
       <c r="H543" t="s">
-        <v>406</v>
+        <v>68</v>
       </c>
     </row>
     <row r="544" spans="1:8" ht="12.75">
       <c r="A544" s="1" t="s">
-        <v>1241</v>
+        <v>1246</v>
       </c>
       <c r="C544" s="1" t="s">
-        <v>400</v>
+        <v>102</v>
       </c>
       <c r="D544" t="s">
-        <v>539</v>
+        <v>1247</v>
+      </c>
+      <c r="F544" t="s">
+        <v>138</v>
       </c>
       <c r="H544" t="s">
-        <v>501</v>
+        <v>68</v>
       </c>
     </row>
     <row r="545" spans="1:8" ht="12.75">
       <c r="A545" s="1" t="s">
-        <v>1242</v>
+        <v>1248</v>
       </c>
       <c r="C545" s="1" t="s">
-        <v>426</v>
+        <v>102</v>
       </c>
       <c r="D545" t="s">
-        <v>1243</v>
+        <v>1249</v>
+      </c>
+      <c r="F545" t="s">
+        <v>16</v>
       </c>
       <c r="H545" t="s">
-        <v>507</v>
+        <v>262</v>
       </c>
     </row>
     <row r="546" spans="1:8" ht="12.75">
       <c r="A546" s="1" t="s">
-        <v>1244</v>
+        <v>1250</v>
       </c>
       <c r="C546" s="1" t="s">
-        <v>426</v>
+        <v>102</v>
       </c>
       <c r="D546" t="s">
-        <v>1245</v>
+        <v>1251</v>
+      </c>
+      <c r="F546" t="s">
+        <v>138</v>
       </c>
       <c r="H546" t="s">
-        <v>1246</v>
+        <v>68</v>
       </c>
     </row>
     <row r="547" spans="1:8" ht="12.75">
       <c r="A547" s="1" t="s">
-        <v>1247</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>1252</v>
+      </c>
+      <c r="C547" t="s">
+        <v>11</v>
       </c>
       <c r="D547" t="s">
-        <v>1248</v>
+        <v>1253</v>
+      </c>
+      <c r="F547" t="s">
+        <v>1254</v>
       </c>
       <c r="H547" t="s">
-        <v>514</v>
+        <v>68</v>
       </c>
     </row>
     <row r="548" spans="1:8" ht="12.75">
       <c r="A548" s="1" t="s">
-        <v>1249</v>
+        <v>1255</v>
       </c>
       <c r="C548" s="1" t="s">
-        <v>426</v>
+        <v>266</v>
       </c>
       <c r="D548" t="s">
-        <v>1250</v>
+        <v>1256</v>
+      </c>
+      <c r="F548" t="s">
+        <v>268</v>
       </c>
       <c r="H548" t="s">
-        <v>514</v>
+        <v>68</v>
       </c>
     </row>
     <row r="549" spans="1:8" ht="12.75">
       <c r="A549" s="1" t="s">
-        <v>1251</v>
+        <v>1257</v>
       </c>
       <c r="C549" s="1" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="D549" t="s">
-        <v>1252</v>
+        <v>1258</v>
+      </c>
+      <c r="F549" t="s">
+        <v>268</v>
       </c>
       <c r="H549" t="s">
-        <v>1253</v>
+        <v>68</v>
       </c>
     </row>
     <row r="550" spans="1:8" ht="12.75">
       <c r="A550" s="1" t="s">
-        <v>1254</v>
+        <v>1259</v>
       </c>
       <c r="C550" s="1" t="s">
-        <v>426</v>
+        <v>266</v>
       </c>
       <c r="D550" t="s">
-        <v>1255</v>
+        <v>1260</v>
+      </c>
+      <c r="F550" t="s">
+        <v>268</v>
       </c>
       <c r="H550" t="s">
-        <v>1256</v>
+        <v>68</v>
       </c>
     </row>
     <row r="551" spans="1:8" ht="12.75">
       <c r="A551" s="1" t="s">
-        <v>1257</v>
+        <v>1261</v>
       </c>
       <c r="C551" s="1" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="D551" t="s">
-        <v>1258</v>
+        <v>1262</v>
+      </c>
+      <c r="F551" t="s">
+        <v>268</v>
       </c>
       <c r="H551" t="s">
-        <v>1253</v>
+        <v>68</v>
       </c>
     </row>
     <row r="552" spans="1:8" ht="12.75">
       <c r="A552" s="1" t="s">
-        <v>1259</v>
+        <v>1263</v>
       </c>
       <c r="C552" s="1" t="s">
-        <v>426</v>
+        <v>266</v>
       </c>
       <c r="D552" t="s">
-        <v>1260</v>
+        <v>1264</v>
+      </c>
+      <c r="F552" t="s">
+        <v>268</v>
       </c>
       <c r="H552" t="s">
-        <v>514</v>
+        <v>68</v>
       </c>
     </row>
     <row r="553" spans="1:8" ht="12.75">
       <c r="A553" s="1" t="s">
-        <v>1261</v>
+        <v>1265</v>
       </c>
       <c r="C553" s="1" t="s">
-        <v>448</v>
+        <v>266</v>
       </c>
       <c r="D553" t="s">
-        <v>1262</v>
+        <v>1266</v>
+      </c>
+      <c r="F553" t="s">
+        <v>268</v>
       </c>
       <c r="H553" t="s">
-        <v>1253</v>
+        <v>68</v>
       </c>
     </row>
     <row r="554" spans="1:8" ht="12.75">
       <c r="A554" s="1" t="s">
-        <v>1263</v>
+        <v>1267</v>
       </c>
       <c r="C554" s="1" t="s">
-        <v>426</v>
+        <v>266</v>
       </c>
       <c r="D554" t="s">
-        <v>1264</v>
+        <v>1268</v>
+      </c>
+      <c r="F554" t="s">
+        <v>268</v>
       </c>
       <c r="H554" t="s">
-        <v>507</v>
+        <v>68</v>
       </c>
     </row>
     <row r="555" spans="1:8" ht="12.75">
       <c r="A555" s="1" t="s">
-        <v>1265</v>
+        <v>1269</v>
       </c>
       <c r="C555" s="1" t="s">
-        <v>426</v>
+        <v>270</v>
       </c>
       <c r="D555" t="s">
-        <v>1266</v>
+        <v>1270</v>
+      </c>
+      <c r="F555" t="s">
+        <v>268</v>
       </c>
       <c r="H555" t="s">
-        <v>514</v>
+        <v>68</v>
       </c>
     </row>
     <row r="556" spans="1:8" ht="12.75">
       <c r="A556" s="1" t="s">
-        <v>1267</v>
+        <v>1271</v>
       </c>
       <c r="C556" s="1" t="s">
-        <v>430</v>
+        <v>270</v>
       </c>
       <c r="D556" t="s">
-        <v>1268</v>
+        <v>1272</v>
       </c>
       <c r="F556" t="s">
-        <v>43</v>
+        <v>268</v>
       </c>
       <c r="H556" t="s">
-        <v>402</v>
+        <v>68</v>
       </c>
     </row>
     <row r="557" spans="1:8" ht="12.75">
       <c r="A557" s="1" t="s">
-        <v>1269</v>
+        <v>1273</v>
       </c>
       <c r="C557" s="1" t="s">
-        <v>430</v>
+        <v>65</v>
       </c>
       <c r="D557" t="s">
-        <v>1270</v>
+        <v>1274</v>
       </c>
       <c r="F557" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="H557" t="s">
-        <v>402</v>
+        <v>68</v>
       </c>
     </row>
     <row r="558" spans="1:8" ht="12.75">
       <c r="A558" s="1" t="s">
-        <v>1271</v>
+        <v>1275</v>
       </c>
       <c r="C558" s="1" t="s">
-        <v>430</v>
+        <v>65</v>
       </c>
       <c r="D558" t="s">
-        <v>1272</v>
+        <v>1276</v>
       </c>
       <c r="F558" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="H558" t="s">
-        <v>402</v>
+        <v>68</v>
       </c>
     </row>
     <row r="559" spans="1:8" ht="12.75">
       <c r="A559" s="1" t="s">
-        <v>1273</v>
+        <v>1277</v>
       </c>
       <c r="C559" s="1" t="s">
-        <v>430</v>
+        <v>65</v>
       </c>
       <c r="D559" t="s">
-        <v>1274</v>
+        <v>1147</v>
       </c>
       <c r="F559" t="s">
-        <v>43</v>
+        <v>67</v>
       </c>
       <c r="H559" t="s">
-        <v>402</v>
+        <v>68</v>
       </c>
     </row>
     <row r="560" spans="1:8" ht="12.75">
       <c r="A560" s="1" t="s">
-        <v>1275</v>
+        <v>1278</v>
       </c>
       <c r="C560" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D560" t="s">
-        <v>1276</v>
+        <v>299</v>
+      </c>
+      <c r="F560" t="s">
+        <v>67</v>
       </c>
       <c r="H560" t="s">
-        <v>1277</v>
+        <v>68</v>
       </c>
     </row>
     <row r="561" spans="1:8" ht="12.75">
       <c r="A561" s="1" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="C561" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D561" t="s">
-        <v>1279</v>
+        <v>1280</v>
+      </c>
+      <c r="F561" t="s">
+        <v>67</v>
       </c>
       <c r="H561" t="s">
-        <v>1277</v>
+        <v>68</v>
       </c>
     </row>
     <row r="562" spans="1:8" ht="12.75">
       <c r="A562" s="1" t="s">
-        <v>1280</v>
+        <v>1281</v>
       </c>
       <c r="C562" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D562" t="s">
-        <v>1281</v>
+        <v>301</v>
+      </c>
+      <c r="F562" t="s">
+        <v>67</v>
       </c>
       <c r="H562" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
     </row>
     <row r="563" spans="1:8" ht="12.75">
       <c r="A563" s="1" t="s">
         <v>1282</v>
       </c>
       <c r="C563" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D563" t="s">
-        <v>1283</v>
+        <v>303</v>
+      </c>
+      <c r="F563" t="s">
+        <v>67</v>
       </c>
       <c r="H563" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
     </row>
     <row r="564" spans="1:8" ht="12.75">
       <c r="A564" s="1" t="s">
-        <v>1284</v>
+        <v>1283</v>
       </c>
       <c r="C564" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D564" t="s">
-        <v>1285</v>
+        <v>295</v>
+      </c>
+      <c r="F564" t="s">
+        <v>67</v>
       </c>
       <c r="H564" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
     </row>
     <row r="565" spans="1:8" ht="12.75">
       <c r="A565" s="1" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="C565" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D565" t="s">
-        <v>1287</v>
+        <v>1285</v>
+      </c>
+      <c r="F565" t="s">
+        <v>67</v>
       </c>
       <c r="H565" t="s">
-        <v>446</v>
+        <v>68</v>
       </c>
     </row>
     <row r="566" spans="1:8" ht="12.75">
       <c r="A566" s="1" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="C566" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D566" t="s">
-        <v>1289</v>
+        <v>289</v>
+      </c>
+      <c r="F566" t="s">
+        <v>67</v>
       </c>
       <c r="H566" t="s">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="567" spans="1:8" ht="12.75">
       <c r="A567" s="1" t="s">
-        <v>1290</v>
+        <v>1287</v>
       </c>
       <c r="C567" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D567" t="s">
-        <v>1291</v>
+        <v>1285</v>
+      </c>
+      <c r="F567" t="s">
+        <v>67</v>
       </c>
       <c r="H567" t="s">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="568" spans="1:8" ht="12.75">
       <c r="A568" s="1" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
       <c r="C568" s="1" t="s">
-        <v>534</v>
+        <v>65</v>
       </c>
       <c r="D568" t="s">
-        <v>1293</v>
+        <v>291</v>
+      </c>
+      <c r="F568" t="s">
+        <v>67</v>
       </c>
       <c r="H568" t="s">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="569" spans="1:8" ht="12.75">
       <c r="A569" s="1" t="s">
-        <v>1294</v>
+        <v>1289</v>
       </c>
       <c r="C569" s="1" t="s">
-        <v>534</v>
+        <v>65</v>
       </c>
       <c r="D569" t="s">
-        <v>1295</v>
+        <v>275</v>
+      </c>
+      <c r="F569" t="s">
+        <v>67</v>
       </c>
       <c r="H569" t="s">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="570" spans="1:8" ht="12.75">
       <c r="A570" s="1" t="s">
-        <v>1296</v>
+        <v>1290</v>
       </c>
       <c r="C570" s="1" t="s">
-        <v>534</v>
+        <v>65</v>
       </c>
       <c r="D570" t="s">
-        <v>1297</v>
+        <v>1274</v>
+      </c>
+      <c r="F570" t="s">
+        <v>67</v>
       </c>
       <c r="H570" t="s">
-        <v>532</v>
+        <v>68</v>
       </c>
     </row>
     <row r="571" spans="1:8" ht="12.75">
       <c r="A571" s="1" t="s">
-        <v>1298</v>
+        <v>1291</v>
       </c>
       <c r="C571" s="1" t="s">
-        <v>448</v>
+        <v>65</v>
       </c>
       <c r="D571" t="s">
-        <v>1299</v>
+        <v>1276</v>
+      </c>
+      <c r="F571" t="s">
+        <v>67</v>
       </c>
       <c r="H571" t="s">
-        <v>450</v>
+        <v>68</v>
       </c>
     </row>
     <row r="572" spans="1:8" ht="12.75">
       <c r="A572" s="1" t="s">
-        <v>1300</v>
+        <v>1292</v>
       </c>
       <c r="C572" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D572" t="s">
-        <v>553</v>
+        <v>1147</v>
+      </c>
+      <c r="F572" t="s">
+        <v>67</v>
       </c>
       <c r="H572" t="s">
-        <v>501</v>
+        <v>68</v>
       </c>
     </row>
     <row r="573" spans="1:8" ht="12.75">
       <c r="A573" s="1" t="s">
-        <v>1301</v>
+        <v>1293</v>
       </c>
       <c r="C573" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D573" t="s">
-        <v>555</v>
+        <v>281</v>
+      </c>
+      <c r="F573" t="s">
+        <v>67</v>
       </c>
       <c r="H573" t="s">
-        <v>501</v>
+        <v>68</v>
       </c>
     </row>
     <row r="574" spans="1:8" ht="12.75">
       <c r="A574" s="1" t="s">
-        <v>1302</v>
+        <v>1294</v>
       </c>
       <c r="C574" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D574" t="s">
-        <v>1303</v>
+        <v>1280</v>
+      </c>
+      <c r="F574" t="s">
+        <v>67</v>
       </c>
       <c r="H574" t="s">
-        <v>1277</v>
+        <v>68</v>
       </c>
     </row>
     <row r="575" spans="1:8" ht="12.75">
       <c r="A575" s="1" t="s">
-        <v>1304</v>
+        <v>1295</v>
       </c>
       <c r="C575" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D575" t="s">
-        <v>1305</v>
+        <v>285</v>
+      </c>
+      <c r="F575" t="s">
+        <v>67</v>
       </c>
       <c r="H575" t="s">
-        <v>1277</v>
+        <v>68</v>
       </c>
     </row>
     <row r="576" spans="1:8" ht="12.75">
       <c r="A576" s="1" t="s">
-        <v>1306</v>
+        <v>1296</v>
       </c>
       <c r="C576" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D576" t="s">
-        <v>1307</v>
+        <v>289</v>
+      </c>
+      <c r="F576" t="s">
+        <v>67</v>
       </c>
       <c r="H576" t="s">
-        <v>558</v>
+        <v>68</v>
       </c>
     </row>
     <row r="577" spans="1:8" ht="12.75">
       <c r="A577" s="1" t="s">
-        <v>1308</v>
+        <v>1297</v>
       </c>
       <c r="C577" s="1" t="s">
-        <v>400</v>
+        <v>65</v>
       </c>
       <c r="D577" t="s">
-        <v>1309</v>
+        <v>301</v>
+      </c>
+      <c r="F577" t="s">
+        <v>67</v>
       </c>
       <c r="H577" t="s">
-        <v>558</v>
+        <v>68</v>
       </c>
     </row>
     <row r="578" spans="1:8" ht="12.75">
       <c r="A578" s="1" t="s">
-        <v>1310</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>1298</v>
+      </c>
+      <c r="C578" t="s">
+        <v>11</v>
       </c>
       <c r="D578" t="s">
-        <v>1311</v>
+        <v>1299</v>
       </c>
       <c r="H578" t="s">
-        <v>558</v>
+        <v>29</v>
       </c>
     </row>
     <row r="579" spans="1:8" ht="12.75">
       <c r="A579" s="1" t="s">
-        <v>1313</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>1300</v>
+      </c>
+      <c r="C579" t="s">
+        <v>11</v>
       </c>
       <c r="D579" t="s">
-        <v>1314</v>
+        <v>140</v>
       </c>
       <c r="H579" t="s">
-        <v>873</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="580" spans="1:8" ht="12.75">
       <c r="A580" s="1" t="s">
-        <v>1316</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>1302</v>
+      </c>
+      <c r="C580" t="s">
+        <v>11</v>
       </c>
       <c r="D580" t="s">
-        <v>1317</v>
+        <v>1303</v>
       </c>
       <c r="H580" t="s">
-        <v>873</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="581" spans="1:8" ht="12.75">
       <c r="A581" s="1" t="s">
-        <v>1319</v>
+        <v>1305</v>
       </c>
       <c r="C581" s="1" t="s">
-        <v>884</v>
+        <v>143</v>
       </c>
       <c r="D581" t="s">
-        <v>1320</v>
+        <v>1306</v>
       </c>
       <c r="H581" t="s">
-        <v>873</v>
+        <v>13</v>
       </c>
     </row>
     <row r="582" spans="1:8" ht="12.75">
       <c r="A582" s="1" t="s">
-        <v>1322</v>
+        <v>1307</v>
       </c>
       <c r="C582" s="1" t="s">
-        <v>884</v>
+        <v>146</v>
       </c>
       <c r="D582" t="s">
-        <v>1323</v>
+        <v>187</v>
       </c>
       <c r="H582" t="s">
-        <v>873</v>
+        <v>148</v>
       </c>
     </row>
     <row r="583" spans="1:8" ht="12.75">
       <c r="A583" s="1" t="s">
-        <v>1325</v>
+        <v>1308</v>
       </c>
       <c r="C583" s="1" t="s">
-        <v>884</v>
+        <v>150</v>
       </c>
       <c r="D583" t="s">
-        <v>1326</v>
+        <v>1309</v>
       </c>
       <c r="H583" t="s">
-        <v>873</v>
+        <v>155</v>
       </c>
     </row>
     <row r="584" spans="1:8" ht="12.75">
       <c r="A584" s="1" t="s">
-        <v>1328</v>
+        <v>1310</v>
       </c>
       <c r="C584" s="1" t="s">
-        <v>884</v>
+        <v>150</v>
       </c>
       <c r="D584" t="s">
-        <v>1329</v>
+        <v>1311</v>
       </c>
       <c r="H584" t="s">
-        <v>873</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="585" spans="1:8" ht="12.75">
       <c r="A585" s="1" t="s">
-        <v>1331</v>
+        <v>1312</v>
       </c>
       <c r="C585" s="1" t="s">
-        <v>884</v>
+        <v>150</v>
       </c>
       <c r="D585" t="s">
-        <v>1332</v>
+        <v>1313</v>
       </c>
       <c r="H585" t="s">
-        <v>873</v>
+        <v>162</v>
       </c>
     </row>
     <row r="586" spans="1:8" ht="12.75">
       <c r="A586" s="1" t="s">
-        <v>1333</v>
+        <v>1314</v>
       </c>
       <c r="C586" s="1" t="s">
-        <v>887</v>
+        <v>150</v>
       </c>
       <c r="D586" t="s">
-        <v>1334</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1315</v>
       </c>
       <c r="H586" t="s">
-        <v>587</v>
+        <v>162</v>
       </c>
     </row>
     <row r="587" spans="1:8" ht="12.75">
       <c r="A587" s="1" t="s">
-        <v>1335</v>
+        <v>1316</v>
       </c>
       <c r="C587" s="1" t="s">
-        <v>887</v>
+        <v>22</v>
       </c>
       <c r="D587" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1317</v>
       </c>
       <c r="H587" t="s">
-        <v>587</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="588" spans="1:8" ht="12.75">
       <c r="A588" s="1" t="s">
-        <v>1337</v>
+        <v>1319</v>
       </c>
       <c r="C588" s="1" t="s">
-        <v>887</v>
+        <v>150</v>
       </c>
       <c r="D588" t="s">
-        <v>1338</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1320</v>
       </c>
       <c r="H588" t="s">
-        <v>587</v>
+        <v>1321</v>
       </c>
     </row>
     <row r="589" spans="1:8" ht="12.75">
       <c r="A589" s="1" t="s">
-        <v>1340</v>
+        <v>1322</v>
       </c>
       <c r="C589" s="1" t="s">
-        <v>884</v>
+        <v>22</v>
       </c>
       <c r="D589" t="s">
-        <v>1341</v>
+        <v>1323</v>
       </c>
       <c r="H589" t="s">
-        <v>873</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="590" spans="1:8" ht="12.75">
       <c r="A590" s="1" t="s">
-        <v>1342</v>
+        <v>1324</v>
       </c>
       <c r="C590" s="1" t="s">
-        <v>887</v>
+        <v>150</v>
       </c>
       <c r="D590" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1325</v>
       </c>
       <c r="H590" t="s">
-        <v>587</v>
+        <v>162</v>
       </c>
     </row>
     <row r="591" spans="1:8" ht="12.75">
       <c r="A591" s="1" t="s">
-        <v>1344</v>
+        <v>1326</v>
       </c>
       <c r="C591" s="1" t="s">
-        <v>887</v>
+        <v>22</v>
       </c>
       <c r="D591" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1327</v>
       </c>
       <c r="H591" t="s">
-        <v>587</v>
+        <v>1318</v>
       </c>
     </row>
     <row r="592" spans="1:8" ht="12.75">
       <c r="A592" s="1" t="s">
-        <v>1346</v>
+        <v>1328</v>
       </c>
       <c r="C592" s="1" t="s">
-        <v>887</v>
+        <v>150</v>
       </c>
       <c r="D592" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1329</v>
       </c>
       <c r="H592" t="s">
-        <v>587</v>
+        <v>155</v>
       </c>
     </row>
     <row r="593" spans="1:8" ht="12.75">
       <c r="A593" s="1" t="s">
-        <v>1348</v>
+        <v>1330</v>
       </c>
       <c r="C593" s="1" t="s">
-        <v>887</v>
+        <v>150</v>
       </c>
       <c r="D593" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1331</v>
       </c>
       <c r="H593" t="s">
-        <v>587</v>
+        <v>162</v>
       </c>
     </row>
     <row r="594" spans="1:8" ht="12.75">
       <c r="A594" s="1" t="s">
-        <v>1351</v>
+        <v>1332</v>
       </c>
       <c r="C594" s="1" t="s">
-        <v>884</v>
+        <v>37</v>
       </c>
       <c r="D594" t="s">
-        <v>1352</v>
+        <v>1333</v>
+      </c>
+      <c r="F594" t="s">
+        <v>16</v>
       </c>
       <c r="H594" t="s">
-        <v>873</v>
+        <v>17</v>
       </c>
     </row>
     <row r="595" spans="1:8" ht="12.75">
       <c r="A595" s="1" t="s">
-        <v>1353</v>
+        <v>1334</v>
       </c>
       <c r="C595" s="1" t="s">
-        <v>901</v>
+        <v>37</v>
       </c>
       <c r="D595" t="s">
-        <v>1354</v>
+        <v>1335</v>
       </c>
       <c r="F595" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H595" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
     </row>
     <row r="596" spans="1:8" ht="12.75">
       <c r="A596" s="1" t="s">
-        <v>1355</v>
+        <v>1336</v>
       </c>
       <c r="C596" s="1" t="s">
-        <v>901</v>
+        <v>37</v>
       </c>
       <c r="D596" t="s">
-        <v>1356</v>
+        <v>1337</v>
       </c>
       <c r="F596" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H596" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
     </row>
     <row r="597" spans="1:8" ht="12.75">
       <c r="A597" s="1" t="s">
-        <v>1357</v>
+        <v>1338</v>
       </c>
       <c r="C597" s="1" t="s">
-        <v>909</v>
+        <v>37</v>
       </c>
       <c r="D597" t="s">
-        <v>1358</v>
+        <v>1339</v>
       </c>
       <c r="F597" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H597" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
     </row>
     <row r="598" spans="1:8" ht="12.75">
       <c r="A598" s="1" t="s">
-        <v>1359</v>
+        <v>1340</v>
       </c>
       <c r="C598" s="1" t="s">
-        <v>909</v>
+        <v>146</v>
       </c>
       <c r="D598" t="s">
-        <v>1360</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1341</v>
       </c>
       <c r="H598" t="s">
-        <v>587</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="599" spans="1:8" ht="12.75">
       <c r="A599" s="1" t="s">
-        <v>1361</v>
+        <v>1343</v>
       </c>
       <c r="C599" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D599" t="s">
-        <v>1362</v>
+        <v>1344</v>
       </c>
       <c r="H599" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="600" spans="1:10" ht="12.75">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" ht="12.75">
       <c r="A600" s="1" t="s">
-        <v>1363</v>
+        <v>1345</v>
       </c>
       <c r="C600" s="1" t="s">
-        <v>914</v>
+        <v>150</v>
       </c>
       <c r="D600" t="s">
-        <v>915</v>
+        <v>1346</v>
       </c>
       <c r="H600" t="s">
-        <v>916</v>
-[...5 lines deleted...]
-    <row r="601" spans="1:10" ht="12.75">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" ht="12.75">
       <c r="A601" s="1" t="s">
-        <v>1364</v>
+        <v>1347</v>
       </c>
       <c r="C601" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D601" t="s">
-        <v>1365</v>
+        <v>1348</v>
       </c>
       <c r="H601" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>176</v>
       </c>
     </row>
     <row r="602" spans="1:8" ht="12.75">
       <c r="A602" s="1" t="s">
-        <v>1366</v>
+        <v>1349</v>
       </c>
       <c r="C602" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D602" t="s">
-        <v>1367</v>
+        <v>1350</v>
       </c>
       <c r="H602" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="603" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" ht="12.75">
       <c r="A603" s="1" t="s">
-        <v>1368</v>
+        <v>1351</v>
       </c>
       <c r="C603" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D603" t="s">
-        <v>1369</v>
+        <v>1352</v>
       </c>
       <c r="H603" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>176</v>
       </c>
     </row>
     <row r="604" spans="1:8" ht="12.75">
       <c r="A604" s="1" t="s">
-        <v>1370</v>
+        <v>1353</v>
       </c>
       <c r="C604" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D604" t="s">
-        <v>1371</v>
+        <v>1354</v>
       </c>
       <c r="H604" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="605" spans="1:10" ht="12.75">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" ht="12.75">
       <c r="A605" s="1" t="s">
-        <v>1372</v>
+        <v>1355</v>
       </c>
       <c r="C605" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D605" t="s">
-        <v>932</v>
+        <v>1356</v>
       </c>
       <c r="H605" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>181</v>
       </c>
     </row>
     <row r="606" spans="1:8" ht="12.75">
       <c r="A606" s="1" t="s">
-        <v>1373</v>
+        <v>1357</v>
       </c>
       <c r="C606" s="1" t="s">
-        <v>914</v>
+        <v>146</v>
       </c>
       <c r="D606" t="s">
-        <v>1374</v>
+        <v>1358</v>
       </c>
       <c r="H606" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-    <row r="607" spans="1:10" ht="12.75">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" ht="12.75">
       <c r="A607" s="1" t="s">
-        <v>1375</v>
+        <v>1359</v>
       </c>
       <c r="C607" s="1" t="s">
-        <v>914</v>
+        <v>183</v>
       </c>
       <c r="D607" t="s">
-        <v>915</v>
+        <v>1360</v>
       </c>
       <c r="H607" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>181</v>
       </c>
     </row>
     <row r="608" spans="1:8" ht="12.75">
       <c r="A608" s="1" t="s">
-        <v>1376</v>
+        <v>1361</v>
       </c>
       <c r="C608" s="1" t="s">
-        <v>914</v>
+        <v>183</v>
       </c>
       <c r="D608" t="s">
-        <v>936</v>
+        <v>1362</v>
       </c>
       <c r="H608" t="s">
-        <v>916</v>
+        <v>181</v>
       </c>
     </row>
     <row r="609" spans="1:8" ht="12.75">
       <c r="A609" s="1" t="s">
-        <v>1377</v>
+        <v>1363</v>
       </c>
       <c r="C609" s="1" t="s">
-        <v>914</v>
+        <v>183</v>
       </c>
       <c r="D609" t="s">
-        <v>1378</v>
+        <v>1364</v>
       </c>
       <c r="H609" t="s">
-        <v>916</v>
+        <v>181</v>
       </c>
     </row>
     <row r="610" spans="1:8" ht="12.75">
       <c r="A610" s="1" t="s">
-        <v>1379</v>
+        <v>1365</v>
       </c>
       <c r="C610" s="1" t="s">
-        <v>914</v>
+        <v>22</v>
       </c>
       <c r="D610" t="s">
-        <v>934</v>
+        <v>1366</v>
       </c>
       <c r="H610" t="s">
-        <v>916</v>
+        <v>24</v>
       </c>
     </row>
     <row r="611" spans="1:8" ht="12.75">
       <c r="A611" s="1" t="s">
-        <v>1380</v>
+        <v>1367</v>
       </c>
       <c r="C611" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D611" t="s">
-        <v>1381</v>
+        <v>201</v>
       </c>
       <c r="H611" t="s">
-        <v>587</v>
+        <v>148</v>
       </c>
     </row>
     <row r="612" spans="1:8" ht="12.75">
       <c r="A612" s="1" t="s">
-        <v>1382</v>
+        <v>1368</v>
       </c>
       <c r="C612" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D612" t="s">
-        <v>1383</v>
+        <v>203</v>
       </c>
       <c r="H612" t="s">
-        <v>587</v>
+        <v>148</v>
       </c>
     </row>
     <row r="613" spans="1:8" ht="12.75">
       <c r="A613" s="1" t="s">
-        <v>1384</v>
+        <v>1369</v>
       </c>
       <c r="C613" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D613" t="s">
-        <v>1385</v>
+        <v>1370</v>
       </c>
       <c r="H613" t="s">
-        <v>587</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="614" spans="1:8" ht="12.75">
       <c r="A614" s="1" t="s">
-        <v>1386</v>
+        <v>1371</v>
       </c>
       <c r="C614" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D614" t="s">
-        <v>1387</v>
+        <v>1372</v>
       </c>
       <c r="H614" t="s">
-        <v>587</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="615" spans="1:8" ht="12.75">
       <c r="A615" s="1" t="s">
-        <v>1388</v>
+        <v>1373</v>
       </c>
       <c r="C615" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D615" t="s">
-        <v>1389</v>
+        <v>1374</v>
       </c>
       <c r="H615" t="s">
-        <v>587</v>
+        <v>206</v>
       </c>
     </row>
     <row r="616" spans="1:8" ht="12.75">
       <c r="A616" s="1" t="s">
-        <v>1390</v>
+        <v>1375</v>
       </c>
       <c r="C616" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D616" t="s">
-        <v>1391</v>
+        <v>1376</v>
       </c>
       <c r="H616" t="s">
-        <v>587</v>
+        <v>206</v>
       </c>
     </row>
     <row r="617" spans="1:8" ht="12.75">
       <c r="A617" s="1" t="s">
-        <v>1392</v>
+        <v>1377</v>
       </c>
       <c r="C617" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D617" t="s">
-        <v>1393</v>
+        <v>1378</v>
       </c>
       <c r="H617" t="s">
-        <v>587</v>
+        <v>206</v>
       </c>
     </row>
     <row r="618" spans="1:8" ht="12.75">
       <c r="A618" s="1" t="s">
-        <v>1394</v>
+        <v>1379</v>
       </c>
       <c r="C618" s="1" t="s">
-        <v>944</v>
+        <v>146</v>
       </c>
       <c r="D618" t="s">
-        <v>1395</v>
+        <v>1380</v>
       </c>
       <c r="H618" t="s">
-        <v>587</v>
+        <v>17</v>
       </c>
     </row>
     <row r="619" spans="1:8" ht="12.75">
       <c r="A619" s="1" t="s">
-        <v>1396</v>
+        <v>1381</v>
       </c>
       <c r="C619" s="1" t="s">
-        <v>967</v>
+        <v>143</v>
       </c>
       <c r="D619" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1382</v>
       </c>
       <c r="H619" t="s">
-        <v>587</v>
+        <v>13</v>
       </c>
     </row>
     <row r="620" spans="1:8" ht="12.75">
       <c r="A620" s="1" t="s">
-        <v>1398</v>
+        <v>1383</v>
       </c>
       <c r="C620" s="1" t="s">
-        <v>884</v>
+        <v>143</v>
       </c>
       <c r="D620" t="s">
-        <v>1399</v>
+        <v>1384</v>
       </c>
       <c r="H620" t="s">
-        <v>873</v>
+        <v>13</v>
       </c>
     </row>
     <row r="621" spans="1:8" ht="12.75">
       <c r="A621" s="1" t="s">
-        <v>1400</v>
+        <v>1385</v>
       </c>
       <c r="C621" s="1" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="D621" t="s">
-        <v>1401</v>
+        <v>1386</v>
       </c>
       <c r="H621" t="s">
-        <v>873</v>
+        <v>223</v>
       </c>
     </row>
     <row r="622" spans="1:8" ht="12.75">
       <c r="A622" s="1" t="s">
-        <v>1402</v>
+        <v>1387</v>
       </c>
       <c r="C622" s="1" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="D622" t="s">
-        <v>1403</v>
+        <v>1388</v>
       </c>
       <c r="H622" t="s">
-        <v>873</v>
+        <v>223</v>
       </c>
     </row>
     <row r="623" spans="1:8" ht="12.75">
       <c r="A623" s="1" t="s">
-        <v>1404</v>
+        <v>1389</v>
       </c>
       <c r="C623" s="1" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="D623" t="s">
-        <v>1405</v>
-[...2 lines deleted...]
-        <v>973</v>
+        <v>1390</v>
       </c>
       <c r="H623" t="s">
-        <v>873</v>
+        <v>223</v>
       </c>
     </row>
     <row r="624" spans="1:8" ht="12.75">
       <c r="A624" s="1" t="s">
-        <v>1406</v>
+        <v>1391</v>
       </c>
       <c r="C624" s="1" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="D624" t="s">
-        <v>1407</v>
+        <v>1392</v>
       </c>
       <c r="H624" t="s">
-        <v>873</v>
+        <v>223</v>
       </c>
     </row>
     <row r="625" spans="1:8" ht="12.75">
       <c r="A625" s="1" t="s">
-        <v>1408</v>
+        <v>1393</v>
       </c>
       <c r="C625" s="1" t="s">
-        <v>970</v>
+        <v>146</v>
       </c>
       <c r="D625" t="s">
-        <v>1409</v>
+        <v>1394</v>
       </c>
       <c r="H625" t="s">
-        <v>873</v>
+        <v>223</v>
       </c>
     </row>
     <row r="626" spans="1:8" ht="12.75">
       <c r="A626" s="1" t="s">
-        <v>1410</v>
+        <v>1395</v>
       </c>
       <c r="C626" s="1" t="s">
-        <v>970</v>
+        <v>37</v>
       </c>
       <c r="D626" t="s">
-        <v>1411</v>
+        <v>1396</v>
+      </c>
+      <c r="F626" t="s">
+        <v>16</v>
       </c>
       <c r="H626" t="s">
-        <v>873</v>
+        <v>17</v>
       </c>
     </row>
     <row r="627" spans="1:8" ht="12.75">
       <c r="A627" s="1" t="s">
-        <v>1412</v>
+        <v>1397</v>
       </c>
       <c r="C627" s="1" t="s">
-        <v>970</v>
+        <v>37</v>
       </c>
       <c r="D627" t="s">
-        <v>1413</v>
+        <v>1398</v>
+      </c>
+      <c r="F627" t="s">
+        <v>16</v>
       </c>
       <c r="H627" t="s">
-        <v>873</v>
+        <v>17</v>
       </c>
     </row>
     <row r="628" spans="1:8" ht="12.75">
       <c r="A628" s="1" t="s">
-        <v>1414</v>
+        <v>1399</v>
       </c>
       <c r="C628" s="1" t="s">
-        <v>970</v>
+        <v>37</v>
       </c>
       <c r="D628" t="s">
-        <v>1415</v>
+        <v>1400</v>
       </c>
       <c r="F628" t="s">
-        <v>973</v>
+        <v>16</v>
       </c>
       <c r="H628" t="s">
-        <v>873</v>
+        <v>17</v>
       </c>
     </row>
     <row r="629" spans="1:8" ht="12.75">
       <c r="A629" s="1" t="s">
-        <v>1416</v>
+        <v>1401</v>
       </c>
       <c r="C629" s="1" t="s">
-        <v>970</v>
+        <v>143</v>
       </c>
       <c r="D629" t="s">
-        <v>1417</v>
+        <v>1402</v>
       </c>
       <c r="H629" t="s">
-        <v>873</v>
+        <v>13</v>
       </c>
     </row>
     <row r="630" spans="1:8" ht="12.75">
       <c r="A630" s="1" t="s">
-        <v>1418</v>
+        <v>1403</v>
       </c>
       <c r="C630" s="1" t="s">
-        <v>909</v>
+        <v>146</v>
       </c>
       <c r="D630" t="s">
-        <v>1419</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1404</v>
       </c>
       <c r="H630" t="s">
-        <v>587</v>
+        <v>176</v>
       </c>
     </row>
     <row r="631" spans="1:8" ht="12.75">
       <c r="A631" s="1" t="s">
-        <v>1420</v>
+        <v>1405</v>
       </c>
       <c r="C631" s="1" t="s">
-        <v>887</v>
+        <v>65</v>
       </c>
       <c r="D631" t="s">
-        <v>1421</v>
+        <v>275</v>
       </c>
       <c r="F631" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H631" t="s">
-        <v>587</v>
+        <v>68</v>
       </c>
     </row>
     <row r="632" spans="1:8" ht="12.75">
       <c r="A632" s="1" t="s">
-        <v>1422</v>
+        <v>1406</v>
       </c>
       <c r="C632" s="1" t="s">
-        <v>887</v>
+        <v>65</v>
       </c>
       <c r="D632" t="s">
-        <v>1423</v>
+        <v>731</v>
       </c>
       <c r="F632" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H632" t="s">
-        <v>587</v>
+        <v>68</v>
       </c>
     </row>
     <row r="633" spans="1:8" ht="12.75">
       <c r="A633" s="1" t="s">
-        <v>1424</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1407</v>
+      </c>
+      <c r="C633" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D633" t="s">
-        <v>1425</v>
+        <v>729</v>
+      </c>
+      <c r="F633" t="s">
+        <v>67</v>
       </c>
       <c r="H633" t="s">
-        <v>869</v>
+        <v>68</v>
       </c>
     </row>
     <row r="634" spans="1:8" ht="12.75">
       <c r="A634" s="1" t="s">
-        <v>1426</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1408</v>
+      </c>
+      <c r="C634" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D634" t="s">
-        <v>1427</v>
+        <v>1214</v>
+      </c>
+      <c r="F634" t="s">
+        <v>67</v>
       </c>
       <c r="H634" t="s">
-        <v>873</v>
+        <v>68</v>
       </c>
     </row>
     <row r="635" spans="1:8" ht="12.75">
       <c r="A635" s="1" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1409</v>
+      </c>
+      <c r="C635" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D635" t="s">
-        <v>1429</v>
+        <v>737</v>
+      </c>
+      <c r="F635" t="s">
+        <v>67</v>
       </c>
       <c r="H635" t="s">
-        <v>873</v>
+        <v>68</v>
       </c>
     </row>
     <row r="636" spans="1:8" ht="12.75">
       <c r="A636" s="1" t="s">
-        <v>1430</v>
+        <v>1410</v>
       </c>
       <c r="C636" s="1" t="s">
-        <v>564</v>
+        <v>65</v>
       </c>
       <c r="D636" t="s">
-        <v>1431</v>
+        <v>1210</v>
       </c>
       <c r="F636" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H636" t="s">
-        <v>566</v>
+        <v>68</v>
       </c>
     </row>
     <row r="637" spans="1:8" ht="12.75">
       <c r="A637" s="1" t="s">
-        <v>1432</v>
+        <v>1411</v>
       </c>
       <c r="C637" s="1" t="s">
-        <v>1433</v>
+        <v>65</v>
       </c>
       <c r="D637" t="s">
-        <v>1434</v>
+        <v>735</v>
       </c>
       <c r="F637" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H637" t="s">
-        <v>722</v>
+        <v>68</v>
       </c>
     </row>
     <row r="638" spans="1:8" ht="12.75">
       <c r="A638" s="1" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1412</v>
+      </c>
+      <c r="C638" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D638" t="s">
-        <v>1436</v>
+        <v>1212</v>
       </c>
       <c r="F638" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H638" t="s">
-        <v>578</v>
+        <v>68</v>
       </c>
     </row>
     <row r="639" spans="1:8" ht="12.75">
       <c r="A639" s="1" t="s">
-        <v>1438</v>
+        <v>1413</v>
       </c>
       <c r="C639" s="1" t="s">
-        <v>576</v>
+        <v>65</v>
       </c>
       <c r="D639" t="s">
-        <v>1439</v>
+        <v>1131</v>
       </c>
       <c r="F639" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H639" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-    <row r="640" spans="1:10" ht="12.75">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8" ht="12.75">
       <c r="A640" s="1" t="s">
-        <v>1441</v>
+        <v>1414</v>
       </c>
       <c r="C640" s="1" t="s">
-        <v>576</v>
+        <v>65</v>
       </c>
       <c r="D640" t="s">
-        <v>1442</v>
+        <v>1415</v>
       </c>
       <c r="F640" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H640" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>68</v>
       </c>
     </row>
     <row r="641" spans="1:8" ht="12.75">
       <c r="A641" s="1" t="s">
-        <v>1443</v>
+        <v>1416</v>
       </c>
       <c r="C641" s="1" t="s">
-        <v>576</v>
+        <v>65</v>
       </c>
       <c r="D641" t="s">
-        <v>1444</v>
+        <v>1417</v>
       </c>
       <c r="F641" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H641" t="s">
-        <v>578</v>
+        <v>68</v>
       </c>
     </row>
     <row r="642" spans="1:8" ht="12.75">
       <c r="A642" s="1" t="s">
-        <v>1445</v>
+        <v>1418</v>
       </c>
       <c r="C642" s="1" t="s">
-        <v>576</v>
+        <v>65</v>
       </c>
       <c r="D642" t="s">
-        <v>1446</v>
+        <v>86</v>
       </c>
       <c r="F642" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H642" t="s">
-        <v>578</v>
+        <v>68</v>
       </c>
     </row>
     <row r="643" spans="1:8" ht="12.75">
       <c r="A643" s="1" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1419</v>
+      </c>
+      <c r="C643" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D643" t="s">
-        <v>1448</v>
+        <v>88</v>
+      </c>
+      <c r="F643" t="s">
+        <v>67</v>
       </c>
       <c r="H643" t="s">
-        <v>916</v>
+        <v>68</v>
       </c>
     </row>
     <row r="644" spans="1:8" ht="12.75">
       <c r="A644" s="1" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1420</v>
+      </c>
+      <c r="C644" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D644" t="s">
-        <v>1450</v>
+        <v>743</v>
       </c>
       <c r="F644" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
       <c r="H644" t="s">
-        <v>587</v>
+        <v>68</v>
       </c>
     </row>
     <row r="645" spans="1:8" ht="12.75">
       <c r="A645" s="1" t="s">
-        <v>1451</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1421</v>
+      </c>
+      <c r="C645" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D645" t="s">
-        <v>1452</v>
+        <v>1422</v>
+      </c>
+      <c r="F645" t="s">
+        <v>67</v>
       </c>
       <c r="H645" t="s">
-        <v>873</v>
+        <v>68</v>
       </c>
     </row>
     <row r="646" spans="1:8" ht="12.75">
       <c r="A646" s="1" t="s">
-        <v>1454</v>
+        <v>1423</v>
       </c>
       <c r="C646" s="1" t="s">
-        <v>599</v>
+        <v>65</v>
       </c>
       <c r="D646" t="s">
-        <v>1455</v>
+        <v>1424</v>
+      </c>
+      <c r="F646" t="s">
+        <v>67</v>
       </c>
       <c r="H646" t="s">
-        <v>593</v>
+        <v>68</v>
       </c>
     </row>
     <row r="647" spans="1:8" ht="12.75">
       <c r="A647" s="1" t="s">
-        <v>1456</v>
+        <v>1425</v>
       </c>
       <c r="C647" s="1" t="s">
-        <v>602</v>
+        <v>65</v>
       </c>
       <c r="D647" t="s">
-        <v>1457</v>
+        <v>1426</v>
+      </c>
+      <c r="F647" t="s">
+        <v>67</v>
       </c>
       <c r="H647" t="s">
-        <v>596</v>
+        <v>68</v>
       </c>
     </row>
     <row r="648" spans="1:8" ht="12.75">
       <c r="A648" s="1" t="s">
-        <v>1458</v>
+        <v>1427</v>
       </c>
       <c r="C648" s="1" t="s">
-        <v>602</v>
+        <v>65</v>
       </c>
       <c r="D648" t="s">
-        <v>1459</v>
+        <v>1428</v>
+      </c>
+      <c r="F648" t="s">
+        <v>67</v>
       </c>
       <c r="H648" t="s">
-        <v>596</v>
+        <v>68</v>
       </c>
     </row>
     <row r="649" spans="1:8" ht="12.75">
       <c r="A649" s="1" t="s">
-        <v>1460</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1429</v>
+      </c>
+      <c r="C649" s="1" t="s">
+        <v>65</v>
       </c>
       <c r="D649" t="s">
-        <v>1461</v>
+        <v>1239</v>
+      </c>
+      <c r="F649" t="s">
+        <v>67</v>
       </c>
       <c r="H649" t="s">
-        <v>1462</v>
+        <v>68</v>
       </c>
     </row>
     <row r="650" spans="1:8" ht="12.75">
       <c r="A650" s="1" t="s">
-        <v>1463</v>
+        <v>1430</v>
       </c>
       <c r="C650" s="1" t="s">
-        <v>1464</v>
+        <v>65</v>
       </c>
       <c r="D650" t="s">
-        <v>1465</v>
+        <v>753</v>
+      </c>
+      <c r="F650" t="s">
+        <v>67</v>
       </c>
       <c r="H650" t="s">
-        <v>1462</v>
+        <v>68</v>
       </c>
     </row>
     <row r="651" spans="1:8" ht="12.75">
       <c r="A651" s="1" t="s">
-        <v>1466</v>
+        <v>1431</v>
       </c>
       <c r="C651" s="1" t="s">
-        <v>614</v>
+        <v>65</v>
       </c>
       <c r="D651" t="s">
-        <v>1467</v>
+        <v>1432</v>
+      </c>
+      <c r="F651" t="s">
+        <v>67</v>
       </c>
       <c r="H651" t="s">
-        <v>612</v>
+        <v>68</v>
       </c>
     </row>
     <row r="652" spans="1:8" ht="12.75">
       <c r="A652" s="1" t="s">
-        <v>1468</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>1433</v>
+      </c>
+      <c r="C652" t="s">
+        <v>11</v>
       </c>
       <c r="D652" t="s">
-        <v>1469</v>
+        <v>1434</v>
+      </c>
+      <c r="F652" t="s">
+        <v>72</v>
       </c>
       <c r="H652" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="653" spans="1:8" ht="12.75">
       <c r="A653" s="1" t="s">
-        <v>1470</v>
-[...2 lines deleted...]
-        <v>614</v>
+        <v>1435</v>
+      </c>
+      <c r="C653" t="s">
+        <v>11</v>
       </c>
       <c r="D653" t="s">
-        <v>1471</v>
+        <v>1436</v>
+      </c>
+      <c r="F653" t="s">
+        <v>72</v>
       </c>
       <c r="H653" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="654" spans="1:8" ht="12.75">
       <c r="A654" s="1" t="s">
-        <v>1472</v>
+        <v>1437</v>
       </c>
       <c r="C654" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D654" t="s">
-        <v>1473</v>
+        <v>1438</v>
+      </c>
+      <c r="F654" t="s">
+        <v>72</v>
       </c>
       <c r="H654" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="655" spans="1:8" ht="12.75">
       <c r="A655" s="1" t="s">
-        <v>1474</v>
+        <v>1439</v>
       </c>
       <c r="C655" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D655" t="s">
-        <v>1475</v>
+        <v>1440</v>
+      </c>
+      <c r="F655" t="s">
+        <v>72</v>
       </c>
       <c r="H655" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="656" spans="1:8" ht="12.75">
       <c r="A656" s="1" t="s">
-        <v>1476</v>
+        <v>1442</v>
       </c>
       <c r="C656" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D656" t="s">
-        <v>1477</v>
+        <v>1443</v>
+      </c>
+      <c r="F656" t="s">
+        <v>72</v>
       </c>
       <c r="H656" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="657" spans="1:8" ht="12.75">
       <c r="A657" s="1" t="s">
-        <v>1478</v>
+        <v>1444</v>
       </c>
       <c r="C657" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D657" t="s">
-        <v>1479</v>
+        <v>1445</v>
+      </c>
+      <c r="F657" t="s">
+        <v>72</v>
       </c>
       <c r="H657" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="658" spans="1:8" ht="12.75">
       <c r="A658" s="1" t="s">
-        <v>1480</v>
+        <v>1447</v>
       </c>
       <c r="C658" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D658" t="s">
-        <v>1481</v>
+        <v>1448</v>
+      </c>
+      <c r="F658" t="s">
+        <v>72</v>
       </c>
       <c r="H658" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="659" spans="1:8" ht="12.75">
       <c r="A659" s="1" t="s">
-        <v>1482</v>
+        <v>1450</v>
       </c>
       <c r="C659" s="1" t="s">
-        <v>614</v>
+        <v>345</v>
       </c>
       <c r="D659" t="s">
-        <v>1483</v>
+        <v>1451</v>
+      </c>
+      <c r="F659" t="s">
+        <v>72</v>
       </c>
       <c r="H659" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="660" spans="1:8" ht="12.75">
       <c r="A660" s="1" t="s">
-        <v>1484</v>
+        <v>1452</v>
       </c>
       <c r="C660" s="1" t="s">
-        <v>614</v>
+        <v>341</v>
       </c>
       <c r="D660" t="s">
-        <v>1485</v>
+        <v>1453</v>
+      </c>
+      <c r="F660" t="s">
+        <v>72</v>
       </c>
       <c r="H660" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="661" spans="1:8" ht="12.75">
       <c r="A661" s="1" t="s">
-        <v>1486</v>
+        <v>1454</v>
       </c>
       <c r="C661" s="1" t="s">
-        <v>614</v>
+        <v>341</v>
       </c>
       <c r="D661" t="s">
-        <v>1487</v>
+        <v>1455</v>
+      </c>
+      <c r="F661" t="s">
+        <v>72</v>
       </c>
       <c r="H661" t="s">
-        <v>612</v>
+        <v>347</v>
       </c>
     </row>
     <row r="662" spans="1:8" ht="12.75">
       <c r="A662" s="1" t="s">
-        <v>1488</v>
+        <v>1456</v>
       </c>
       <c r="C662" s="1" t="s">
-        <v>631</v>
+        <v>341</v>
       </c>
       <c r="D662" t="s">
-        <v>1489</v>
+        <v>1457</v>
       </c>
       <c r="F662" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H662" t="s">
-        <v>627</v>
+        <v>347</v>
       </c>
     </row>
     <row r="663" spans="1:8" ht="12.75">
       <c r="A663" s="1" t="s">
-        <v>1490</v>
+        <v>1458</v>
       </c>
       <c r="C663" s="1" t="s">
-        <v>631</v>
+        <v>341</v>
       </c>
       <c r="D663" t="s">
-        <v>1491</v>
+        <v>1459</v>
       </c>
       <c r="F663" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H663" t="s">
-        <v>710</v>
+        <v>347</v>
       </c>
     </row>
     <row r="664" spans="1:8" ht="12.75">
       <c r="A664" s="1" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>1460</v>
+      </c>
+      <c r="C664" t="s">
+        <v>11</v>
       </c>
       <c r="D664" t="s">
-        <v>1493</v>
+        <v>1461</v>
       </c>
       <c r="F664" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H664" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="665" spans="1:8" ht="12.75">
       <c r="A665" s="1" t="s">
-        <v>1494</v>
-[...2 lines deleted...]
-        <v>634</v>
+        <v>1462</v>
+      </c>
+      <c r="C665" t="s">
+        <v>11</v>
       </c>
       <c r="D665" t="s">
-        <v>1493</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>362</v>
       </c>
       <c r="H665" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="666" spans="1:8" ht="12.75">
       <c r="A666" s="1" t="s">
-        <v>1495</v>
+        <v>1463</v>
       </c>
       <c r="C666" s="1" t="s">
-        <v>634</v>
+        <v>365</v>
       </c>
       <c r="D666" t="s">
-        <v>635</v>
+        <v>1464</v>
       </c>
       <c r="F666" t="s">
-        <v>626</v>
+        <v>72</v>
       </c>
       <c r="H666" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="667" spans="1:8" ht="12.75">
       <c r="A667" s="1" t="s">
-        <v>1496</v>
+        <v>1465</v>
       </c>
       <c r="C667" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D667" t="s">
-        <v>1497</v>
+        <v>1466</v>
       </c>
       <c r="F667" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H667" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="668" spans="1:8" ht="12.75">
       <c r="A668" s="1" t="s">
-        <v>1498</v>
+        <v>1467</v>
       </c>
       <c r="C668" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D668" t="s">
-        <v>1499</v>
+        <v>1468</v>
       </c>
       <c r="F668" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H668" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="669" spans="1:8" ht="12.75">
       <c r="A669" s="1" t="s">
-        <v>1500</v>
+        <v>1469</v>
       </c>
       <c r="C669" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D669" t="s">
-        <v>1501</v>
+        <v>1470</v>
       </c>
       <c r="F669" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H669" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="670" spans="1:8" ht="12.75">
       <c r="A670" s="1" t="s">
-        <v>1502</v>
+        <v>1471</v>
       </c>
       <c r="C670" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D670" t="s">
-        <v>646</v>
+        <v>1472</v>
       </c>
       <c r="F670" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H670" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="671" spans="1:8" ht="12.75">
       <c r="A671" s="1" t="s">
-        <v>1503</v>
+        <v>1473</v>
       </c>
       <c r="C671" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D671" t="s">
-        <v>656</v>
+        <v>1474</v>
       </c>
       <c r="F671" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H671" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="672" spans="1:8" ht="12.75">
       <c r="A672" s="1" t="s">
-        <v>1505</v>
+        <v>1475</v>
       </c>
       <c r="C672" s="1" t="s">
-        <v>631</v>
+        <v>365</v>
       </c>
       <c r="D672" t="s">
-        <v>1506</v>
+        <v>1476</v>
       </c>
       <c r="F672" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H672" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="673" spans="1:8" ht="12.75">
       <c r="A673" s="1" t="s">
-        <v>1507</v>
+        <v>1477</v>
       </c>
       <c r="C673" s="1" t="s">
-        <v>631</v>
+        <v>370</v>
       </c>
       <c r="D673" t="s">
-        <v>1506</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1478</v>
       </c>
       <c r="H673" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="674" spans="1:8" ht="12.75">
       <c r="A674" s="1" t="s">
-        <v>1508</v>
+        <v>1479</v>
       </c>
       <c r="C674" s="1" t="s">
-        <v>634</v>
+        <v>370</v>
       </c>
       <c r="D674" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>391</v>
       </c>
       <c r="H674" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="675" spans="1:8" ht="12.75">
       <c r="A675" s="1" t="s">
-        <v>1509</v>
+        <v>1480</v>
       </c>
       <c r="C675" s="1" t="s">
-        <v>634</v>
+        <v>370</v>
       </c>
       <c r="D675" t="s">
-        <v>1510</v>
-[...2 lines deleted...]
-        <v>626</v>
+        <v>1481</v>
       </c>
       <c r="H675" t="s">
-        <v>627</v>
+        <v>363</v>
       </c>
     </row>
     <row r="676" spans="1:8" ht="12.75">
       <c r="A676" s="1" t="s">
-        <v>1511</v>
+        <v>1482</v>
       </c>
       <c r="C676" s="1" t="s">
-        <v>669</v>
+        <v>370</v>
       </c>
       <c r="D676" t="s">
-        <v>1512</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1483</v>
       </c>
       <c r="H676" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="677" spans="1:8" ht="12.75">
       <c r="A677" s="1" t="s">
-        <v>1513</v>
+        <v>1484</v>
       </c>
       <c r="C677" s="1" t="s">
-        <v>669</v>
+        <v>370</v>
       </c>
       <c r="D677" t="s">
-        <v>1514</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1485</v>
       </c>
       <c r="H677" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="678" spans="1:8" ht="12.75">
       <c r="A678" s="1" t="s">
-        <v>1515</v>
+        <v>1487</v>
       </c>
       <c r="C678" s="1" t="s">
-        <v>669</v>
+        <v>365</v>
       </c>
       <c r="D678" t="s">
-        <v>1516</v>
+        <v>1488</v>
       </c>
       <c r="F678" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H678" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="679" spans="1:8" ht="12.75">
       <c r="A679" s="1" t="s">
-        <v>1517</v>
+        <v>1490</v>
       </c>
       <c r="C679" s="1" t="s">
-        <v>669</v>
+        <v>365</v>
       </c>
       <c r="D679" t="s">
-        <v>1518</v>
+        <v>1491</v>
       </c>
       <c r="F679" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H679" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="680" spans="1:8" ht="12.75">
       <c r="A680" s="1" t="s">
-        <v>1519</v>
+        <v>1493</v>
       </c>
       <c r="C680" s="1" t="s">
-        <v>669</v>
+        <v>365</v>
       </c>
       <c r="D680" t="s">
-        <v>1520</v>
+        <v>1494</v>
       </c>
       <c r="F680" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H680" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="681" spans="1:8" ht="12.75">
       <c r="A681" s="1" t="s">
-        <v>1521</v>
+        <v>1496</v>
       </c>
       <c r="C681" s="1" t="s">
-        <v>669</v>
+        <v>365</v>
       </c>
       <c r="D681" t="s">
-        <v>1522</v>
+        <v>1497</v>
       </c>
       <c r="F681" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H681" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="682" spans="1:8" ht="12.75">
       <c r="A682" s="1" t="s">
-        <v>1523</v>
+        <v>1498</v>
       </c>
       <c r="C682" s="1" t="s">
-        <v>669</v>
+        <v>390</v>
       </c>
       <c r="D682" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1499</v>
       </c>
       <c r="H682" t="s">
-        <v>667</v>
+        <v>363</v>
       </c>
     </row>
     <row r="683" spans="1:8" ht="12.75">
       <c r="A683" s="1" t="s">
-        <v>1525</v>
+        <v>1500</v>
       </c>
       <c r="C683" s="1" t="s">
-        <v>669</v>
+        <v>365</v>
       </c>
       <c r="D683" t="s">
-        <v>1526</v>
+        <v>1501</v>
       </c>
       <c r="F683" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H683" t="s">
-        <v>667</v>
+        <v>1502</v>
       </c>
     </row>
     <row r="684" spans="1:8" ht="12.75">
       <c r="A684" s="1" t="s">
-        <v>1527</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>1503</v>
+      </c>
+      <c r="C684" t="s">
+        <v>11</v>
       </c>
       <c r="D684" t="s">
-        <v>1528</v>
+        <v>1504</v>
       </c>
       <c r="F684" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H684" t="s">
-        <v>667</v>
+        <v>397</v>
       </c>
     </row>
     <row r="685" spans="1:8" ht="12.75">
       <c r="A685" s="1" t="s">
-        <v>1529</v>
+        <v>1505</v>
       </c>
       <c r="C685" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D685" t="s">
-        <v>1530</v>
+        <v>1506</v>
       </c>
       <c r="F685" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H685" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="686" spans="1:8" ht="12.75">
       <c r="A686" s="1" t="s">
-        <v>1531</v>
+        <v>1507</v>
       </c>
       <c r="C686" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D686" t="s">
-        <v>1532</v>
+        <v>1508</v>
       </c>
       <c r="F686" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H686" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="687" spans="1:8" ht="12.75">
       <c r="A687" s="1" t="s">
-        <v>1533</v>
+        <v>1509</v>
       </c>
       <c r="C687" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D687" t="s">
-        <v>1534</v>
+        <v>1510</v>
       </c>
       <c r="F687" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H687" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="688" spans="1:8" ht="12.75">
       <c r="A688" s="1" t="s">
-        <v>1535</v>
+        <v>1512</v>
       </c>
       <c r="C688" s="1" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="D688" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1513</v>
       </c>
       <c r="H688" t="s">
-        <v>667</v>
+        <v>419</v>
       </c>
     </row>
     <row r="689" spans="1:8" ht="12.75">
       <c r="A689" s="1" t="s">
-        <v>1537</v>
+        <v>1514</v>
       </c>
       <c r="C689" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D689" t="s">
-        <v>1538</v>
+        <v>1515</v>
       </c>
       <c r="F689" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H689" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="690" spans="1:8" ht="12.75">
       <c r="A690" s="1" t="s">
-        <v>1539</v>
+        <v>1516</v>
       </c>
       <c r="C690" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D690" t="s">
-        <v>1540</v>
+        <v>1517</v>
       </c>
       <c r="F690" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H690" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="691" spans="1:8" ht="12.75">
       <c r="A691" s="1" t="s">
-        <v>1541</v>
+        <v>1518</v>
       </c>
       <c r="C691" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D691" t="s">
-        <v>1542</v>
+        <v>1519</v>
       </c>
       <c r="F691" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H691" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="692" spans="1:8" ht="12.75">
       <c r="A692" s="1" t="s">
-        <v>1543</v>
+        <v>1520</v>
       </c>
       <c r="C692" s="1" t="s">
-        <v>669</v>
+        <v>404</v>
       </c>
       <c r="D692" t="s">
-        <v>1544</v>
+        <v>1521</v>
       </c>
       <c r="F692" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H692" t="s">
-        <v>667</v>
+        <v>406</v>
       </c>
     </row>
     <row r="693" spans="1:8" ht="12.75">
       <c r="A693" s="1" t="s">
-        <v>1545</v>
+        <v>1523</v>
       </c>
       <c r="C693" s="1" t="s">
-        <v>669</v>
+        <v>417</v>
       </c>
       <c r="D693" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1524</v>
       </c>
       <c r="H693" t="s">
-        <v>667</v>
+        <v>419</v>
       </c>
     </row>
     <row r="694" spans="1:8" ht="12.75">
       <c r="A694" s="1" t="s">
-        <v>1547</v>
+        <v>1525</v>
       </c>
       <c r="C694" s="1" t="s">
-        <v>669</v>
+        <v>421</v>
       </c>
       <c r="D694" t="s">
-        <v>1548</v>
+        <v>1526</v>
       </c>
       <c r="F694" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H694" t="s">
-        <v>667</v>
-[...2 lines deleted...]
-    <row r="695" spans="1:4" ht="12.75">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8" ht="12.75">
       <c r="A695" s="1" t="s">
-        <v>1549</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1527</v>
+      </c>
+      <c r="C695" s="1" t="s">
+        <v>421</v>
       </c>
       <c r="D695" t="s">
-        <v>1550</v>
+        <v>1528</v>
+      </c>
+      <c r="F695" t="s">
+        <v>72</v>
+      </c>
+      <c r="H695" t="s">
+        <v>406</v>
       </c>
     </row>
     <row r="696" spans="1:8" ht="12.75">
       <c r="A696" s="1" t="s">
-        <v>1551</v>
+        <v>1529</v>
       </c>
       <c r="C696" s="1" t="s">
-        <v>703</v>
+        <v>430</v>
       </c>
       <c r="D696" t="s">
-        <v>1552</v>
+        <v>1530</v>
+      </c>
+      <c r="F696" t="s">
+        <v>72</v>
       </c>
       <c r="H696" t="s">
-        <v>705</v>
+        <v>406</v>
       </c>
     </row>
     <row r="697" spans="1:8" ht="12.75">
       <c r="A697" s="1" t="s">
-        <v>1553</v>
+        <v>1531</v>
       </c>
       <c r="C697" s="1" t="s">
-        <v>715</v>
+        <v>430</v>
       </c>
       <c r="D697" t="s">
-        <v>1554</v>
+        <v>1532</v>
       </c>
       <c r="F697" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H697" t="s">
-        <v>713</v>
+        <v>406</v>
       </c>
     </row>
     <row r="698" spans="1:8" ht="12.75">
       <c r="A698" s="1" t="s">
-        <v>1555</v>
+        <v>1533</v>
       </c>
       <c r="C698" s="1" t="s">
-        <v>715</v>
+        <v>435</v>
       </c>
       <c r="D698" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1534</v>
       </c>
       <c r="H698" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="699" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" ht="12.75">
       <c r="A699" s="1" t="s">
-        <v>1558</v>
+        <v>1535</v>
       </c>
       <c r="C699" s="1" t="s">
-        <v>715</v>
+        <v>435</v>
       </c>
       <c r="D699" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>436</v>
       </c>
       <c r="H699" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="700" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+      <c r="J699" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" ht="12.75">
       <c r="A700" s="1" t="s">
-        <v>1559</v>
+        <v>1536</v>
       </c>
       <c r="C700" s="1" t="s">
-        <v>715</v>
+        <v>435</v>
       </c>
       <c r="D700" t="s">
-        <v>1560</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1537</v>
       </c>
       <c r="H700" t="s">
-        <v>713</v>
+        <v>437</v>
+      </c>
+      <c r="J700" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="701" spans="1:8" ht="12.75">
       <c r="A701" s="1" t="s">
-        <v>1561</v>
+        <v>1538</v>
       </c>
       <c r="C701" s="1" t="s">
-        <v>715</v>
+        <v>435</v>
       </c>
       <c r="D701" t="s">
-        <v>1562</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1539</v>
       </c>
       <c r="H701" t="s">
-        <v>713</v>
-[...2 lines deleted...]
-    <row r="702" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" ht="12.75">
       <c r="A702" s="1" t="s">
-        <v>1563</v>
+        <v>1540</v>
       </c>
       <c r="C702" s="1" t="s">
-        <v>1433</v>
+        <v>435</v>
       </c>
       <c r="D702" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>1541</v>
       </c>
       <c r="H702" t="s">
-        <v>722</v>
+        <v>437</v>
+      </c>
+      <c r="J702" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="703" spans="1:8" ht="12.75">
       <c r="A703" s="1" t="s">
-        <v>1565</v>
+        <v>1542</v>
       </c>
       <c r="C703" s="1" t="s">
-        <v>1433</v>
+        <v>435</v>
       </c>
       <c r="D703" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>721</v>
+        <v>1543</v>
       </c>
       <c r="H703" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-    <row r="704" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" ht="12.75">
       <c r="A704" s="1" t="s">
-        <v>1566</v>
+        <v>1544</v>
       </c>
       <c r="C704" s="1" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="D704" t="s">
-        <v>1567</v>
+        <v>453</v>
       </c>
       <c r="H704" t="s">
-        <v>402</v>
+        <v>437</v>
+      </c>
+      <c r="J704" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="705" spans="1:8" ht="12.75">
       <c r="A705" s="1" t="s">
-        <v>1568</v>
+        <v>1545</v>
       </c>
       <c r="C705" s="1" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="D705" t="s">
-        <v>1569</v>
+        <v>1546</v>
       </c>
       <c r="H705" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-    <row r="706" spans="1:8" ht="12.75">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" ht="12.75">
       <c r="A706" s="1" t="s">
-        <v>1570</v>
+        <v>1547</v>
       </c>
       <c r="C706" s="1" t="s">
-        <v>404</v>
+        <v>435</v>
       </c>
       <c r="D706" t="s">
-        <v>1571</v>
+        <v>436</v>
       </c>
       <c r="H706" t="s">
-        <v>406</v>
+        <v>437</v>
+      </c>
+      <c r="J706" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="707" spans="1:8" ht="12.75">
       <c r="A707" s="1" t="s">
-        <v>1572</v>
+        <v>1548</v>
       </c>
       <c r="C707" s="1" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="D707" t="s">
-        <v>1573</v>
+        <v>457</v>
       </c>
       <c r="H707" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
     </row>
     <row r="708" spans="1:8" ht="12.75">
       <c r="A708" s="1" t="s">
-        <v>1574</v>
+        <v>1549</v>
       </c>
       <c r="C708" s="1" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="D708" t="s">
-        <v>1575</v>
+        <v>1550</v>
       </c>
       <c r="H708" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
     </row>
     <row r="709" spans="1:8" ht="12.75">
       <c r="A709" s="1" t="s">
-        <v>1576</v>
+        <v>1551</v>
       </c>
       <c r="C709" s="1" t="s">
-        <v>400</v>
+        <v>435</v>
       </c>
       <c r="D709" t="s">
-        <v>1577</v>
+        <v>455</v>
       </c>
       <c r="H709" t="s">
-        <v>415</v>
+        <v>437</v>
       </c>
     </row>
     <row r="710" spans="1:8" ht="12.75">
       <c r="A710" s="1" t="s">
-        <v>1578</v>
+        <v>1552</v>
       </c>
       <c r="C710" s="1" t="s">
-        <v>400</v>
+        <v>465</v>
       </c>
       <c r="D710" t="s">
-        <v>1579</v>
+        <v>1553</v>
       </c>
       <c r="H710" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="711" spans="1:8" ht="12.75">
       <c r="A711" s="1" t="s">
-        <v>1580</v>
+        <v>1554</v>
       </c>
       <c r="C711" s="1" t="s">
-        <v>400</v>
+        <v>465</v>
       </c>
       <c r="D711" t="s">
-        <v>1581</v>
+        <v>1555</v>
       </c>
       <c r="H711" t="s">
-        <v>415</v>
+        <v>406</v>
       </c>
     </row>
     <row r="712" spans="1:8" ht="12.75">
       <c r="A712" s="1" t="s">
-        <v>1582</v>
+        <v>1556</v>
       </c>
       <c r="C712" s="1" t="s">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="D712" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1557</v>
       </c>
       <c r="H712" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="713" spans="1:8" ht="12.75">
       <c r="A713" s="1" t="s">
-        <v>1584</v>
+        <v>1558</v>
       </c>
       <c r="C713" s="1" t="s">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="D713" t="s">
-        <v>1585</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1559</v>
       </c>
       <c r="H713" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="714" spans="1:8" ht="12.75">
       <c r="A714" s="1" t="s">
-        <v>1586</v>
+        <v>1560</v>
       </c>
       <c r="C714" s="1" t="s">
-        <v>430</v>
+        <v>465</v>
       </c>
       <c r="D714" t="s">
-        <v>1587</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1561</v>
       </c>
       <c r="H714" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
     </row>
     <row r="715" spans="1:8" ht="12.75">
       <c r="A715" s="1" t="s">
-        <v>1588</v>
+        <v>1562</v>
       </c>
       <c r="C715" s="1" t="s">
-        <v>404</v>
+        <v>465</v>
       </c>
       <c r="D715" t="s">
-        <v>1589</v>
+        <v>1563</v>
       </c>
       <c r="H715" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="716" spans="1:8" ht="12.75">
       <c r="A716" s="1" t="s">
-        <v>1590</v>
+        <v>1564</v>
       </c>
       <c r="C716" s="1" t="s">
-        <v>400</v>
+        <v>465</v>
       </c>
       <c r="D716" t="s">
-        <v>1591</v>
+        <v>1565</v>
       </c>
       <c r="H716" t="s">
-        <v>446</v>
+        <v>406</v>
       </c>
     </row>
     <row r="717" spans="1:8" ht="12.75">
       <c r="A717" s="1" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>1593</v>
+        <v>1566</v>
       </c>
       <c r="C717" s="1" t="s">
-        <v>437</v>
+        <v>465</v>
       </c>
       <c r="D717" t="s">
-        <v>453</v>
+        <v>1567</v>
       </c>
       <c r="H717" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="718" spans="1:8" ht="12.75">
       <c r="A718" s="1" t="s">
-        <v>1594</v>
-[...2 lines deleted...]
-        <v>1595</v>
+        <v>1568</v>
       </c>
       <c r="C718" s="1" t="s">
-        <v>437</v>
+        <v>488</v>
       </c>
       <c r="D718" t="s">
-        <v>453</v>
+        <v>489</v>
+      </c>
+      <c r="F718" t="s">
+        <v>72</v>
       </c>
       <c r="H718" t="s">
-        <v>439</v>
+        <v>406</v>
       </c>
     </row>
     <row r="719" spans="1:8" ht="12.75">
       <c r="A719" s="1" t="s">
-        <v>1596</v>
-[...2 lines deleted...]
-        <v>1597</v>
+        <v>1570</v>
       </c>
       <c r="C719" s="1" t="s">
-        <v>437</v>
+        <v>417</v>
       </c>
       <c r="D719" t="s">
-        <v>1598</v>
+        <v>1571</v>
       </c>
       <c r="H719" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
     </row>
     <row r="720" spans="1:8" ht="12.75">
       <c r="A720" s="1" t="s">
-        <v>1599</v>
+        <v>1572</v>
       </c>
       <c r="C720" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D720" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1573</v>
       </c>
       <c r="H720" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="721" spans="1:8" ht="12.75">
       <c r="A721" s="1" t="s">
-        <v>1601</v>
+        <v>1574</v>
       </c>
       <c r="C721" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D721" t="s">
-        <v>1602</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1575</v>
       </c>
       <c r="H721" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="722" spans="1:8" ht="12.75">
       <c r="A722" s="1" t="s">
-        <v>1603</v>
+        <v>1576</v>
       </c>
       <c r="C722" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D722" t="s">
-        <v>1604</v>
+        <v>1577</v>
       </c>
       <c r="F722" t="s">
-        <v>43</v>
+        <v>494</v>
       </c>
       <c r="H722" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="723" spans="1:8" ht="12.75">
       <c r="A723" s="1" t="s">
-        <v>1605</v>
+        <v>1578</v>
       </c>
       <c r="C723" s="1" t="s">
-        <v>437</v>
+        <v>491</v>
       </c>
       <c r="D723" t="s">
-        <v>1606</v>
+        <v>1579</v>
       </c>
       <c r="H723" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
     </row>
     <row r="724" spans="1:8" ht="12.75">
       <c r="A724" s="1" t="s">
-        <v>1607</v>
+        <v>1580</v>
       </c>
       <c r="C724" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D724" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1581</v>
       </c>
       <c r="H724" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="725" spans="1:8" ht="12.75">
       <c r="A725" s="1" t="s">
-        <v>1609</v>
+        <v>1582</v>
       </c>
       <c r="C725" s="1" t="s">
-        <v>430</v>
+        <v>491</v>
       </c>
       <c r="D725" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1583</v>
       </c>
       <c r="H725" t="s">
-        <v>402</v>
+        <v>419</v>
       </c>
     </row>
     <row r="726" spans="1:8" ht="12.75">
       <c r="A726" s="1" t="s">
-        <v>1611</v>
+        <v>1584</v>
       </c>
       <c r="C726" s="1" t="s">
-        <v>404</v>
+        <v>491</v>
       </c>
       <c r="D726" t="s">
-        <v>1612</v>
+        <v>1585</v>
       </c>
       <c r="H726" t="s">
-        <v>406</v>
+        <v>419</v>
       </c>
     </row>
     <row r="727" spans="1:8" ht="12.75">
       <c r="A727" s="1" t="s">
-        <v>1613</v>
+        <v>1586</v>
       </c>
       <c r="C727" s="1" t="s">
-        <v>437</v>
+        <v>491</v>
       </c>
       <c r="D727" t="s">
-        <v>1614</v>
+        <v>1587</v>
+      </c>
+      <c r="F727" t="s">
+        <v>494</v>
       </c>
       <c r="H727" t="s">
-        <v>439</v>
+        <v>419</v>
       </c>
     </row>
     <row r="728" spans="1:8" ht="12.75">
       <c r="A728" s="1" t="s">
-        <v>1615</v>
+        <v>1588</v>
       </c>
       <c r="C728" s="1" t="s">
-        <v>430</v>
+        <v>757</v>
       </c>
       <c r="D728" t="s">
-        <v>1616</v>
+        <v>1589</v>
       </c>
       <c r="F728" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H728" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
     </row>
     <row r="729" spans="1:8" ht="12.75">
       <c r="A729" s="1" t="s">
-        <v>1617</v>
+        <v>1590</v>
       </c>
       <c r="C729" s="1" t="s">
-        <v>404</v>
+        <v>757</v>
       </c>
       <c r="D729" t="s">
-        <v>1618</v>
+        <v>1591</v>
+      </c>
+      <c r="F729" t="s">
+        <v>72</v>
       </c>
       <c r="H729" t="s">
-        <v>406</v>
+        <v>759</v>
       </c>
     </row>
     <row r="730" spans="1:8" ht="12.75">
       <c r="A730" s="1" t="s">
-        <v>1619</v>
-[...2 lines deleted...]
-        <v>1620</v>
+        <v>1592</v>
+      </c>
+      <c r="C730" s="1" t="s">
+        <v>757</v>
       </c>
       <c r="D730" t="s">
-        <v>1621</v>
+        <v>1593</v>
+      </c>
+      <c r="F730" t="s">
+        <v>72</v>
       </c>
       <c r="H730" t="s">
-        <v>1622</v>
+        <v>759</v>
       </c>
     </row>
     <row r="731" spans="1:8" ht="12.75">
       <c r="A731" s="1" t="s">
-        <v>1623</v>
-[...2 lines deleted...]
-        <v>1620</v>
+        <v>1594</v>
+      </c>
+      <c r="C731" s="1" t="s">
+        <v>757</v>
       </c>
       <c r="D731" t="s">
-        <v>1624</v>
+        <v>1595</v>
+      </c>
+      <c r="F731" t="s">
+        <v>72</v>
       </c>
       <c r="H731" t="s">
-        <v>1246</v>
+        <v>397</v>
       </c>
     </row>
     <row r="732" spans="1:8" ht="12.75">
       <c r="A732" s="1" t="s">
-        <v>1625</v>
+        <v>1596</v>
       </c>
       <c r="C732" s="1" t="s">
-        <v>25</v>
+        <v>757</v>
       </c>
       <c r="D732" t="s">
-        <v>1626</v>
+        <v>1597</v>
       </c>
       <c r="F732" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H732" t="s">
-        <v>28</v>
+        <v>397</v>
       </c>
     </row>
     <row r="733" spans="1:8" ht="12.75">
       <c r="A733" s="1" t="s">
-        <v>1627</v>
+        <v>1598</v>
       </c>
       <c r="C733" s="1" t="s">
-        <v>12</v>
+        <v>765</v>
       </c>
       <c r="D733" t="s">
-        <v>1628</v>
+        <v>1599</v>
       </c>
       <c r="F733" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H733" t="s">
-        <v>15</v>
+        <v>759</v>
       </c>
     </row>
     <row r="734" spans="1:8" ht="12.75">
       <c r="A734" s="1" t="s">
-        <v>1629</v>
+        <v>1600</v>
       </c>
       <c r="C734" s="1" t="s">
-        <v>18</v>
+        <v>765</v>
       </c>
       <c r="D734" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1601</v>
       </c>
       <c r="H734" t="s">
-        <v>1631</v>
+        <v>397</v>
       </c>
     </row>
     <row r="735" spans="1:8" ht="12.75">
       <c r="A735" s="1" t="s">
-        <v>1632</v>
+        <v>1602</v>
       </c>
       <c r="C735" s="1" t="s">
-        <v>38</v>
+        <v>765</v>
       </c>
       <c r="D735" t="s">
-        <v>1633</v>
+        <v>1603</v>
       </c>
       <c r="F735" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H735" t="s">
-        <v>40</v>
+        <v>397</v>
       </c>
     </row>
     <row r="736" spans="1:8" ht="12.75">
       <c r="A736" s="1" t="s">
-        <v>1634</v>
+        <v>1604</v>
       </c>
       <c r="C736" s="1" t="s">
-        <v>38</v>
+        <v>765</v>
       </c>
       <c r="D736" t="s">
-        <v>1635</v>
+        <v>1605</v>
       </c>
       <c r="F736" t="s">
-        <v>27</v>
+        <v>770</v>
       </c>
       <c r="H736" t="s">
-        <v>40</v>
+        <v>397</v>
       </c>
     </row>
     <row r="737" spans="1:8" ht="12.75">
       <c r="A737" s="1" t="s">
-        <v>1636</v>
+        <v>1606</v>
       </c>
       <c r="C737" s="1" t="s">
-        <v>25</v>
+        <v>765</v>
       </c>
       <c r="D737" t="s">
-        <v>1637</v>
+        <v>1607</v>
       </c>
       <c r="F737" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H737" t="s">
-        <v>44</v>
+        <v>397</v>
       </c>
     </row>
     <row r="738" spans="1:8" ht="12.75">
       <c r="A738" s="1" t="s">
-        <v>1638</v>
+        <v>1608</v>
       </c>
       <c r="C738" s="1" t="s">
-        <v>12</v>
+        <v>765</v>
       </c>
       <c r="D738" t="s">
-        <v>1639</v>
+        <v>1609</v>
       </c>
       <c r="F738" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H738" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="739" spans="1:8" ht="12.75">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10" ht="12.75">
       <c r="A739" s="1" t="s">
-        <v>1640</v>
+        <v>1610</v>
       </c>
       <c r="C739" s="1" t="s">
-        <v>53</v>
+        <v>765</v>
       </c>
       <c r="D739" t="s">
-        <v>1641</v>
+        <v>1611</v>
       </c>
       <c r="F739" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H739" t="s">
-        <v>55</v>
+        <v>397</v>
+      </c>
+      <c r="J739" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="740" spans="1:8" ht="12.75">
       <c r="A740" s="1" t="s">
-        <v>1643</v>
+        <v>1612</v>
       </c>
       <c r="C740" s="1" t="s">
-        <v>1644</v>
+        <v>781</v>
       </c>
       <c r="D740" t="s">
-        <v>1645</v>
+        <v>1613</v>
       </c>
       <c r="F740" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H740" t="s">
-        <v>79</v>
+        <v>402</v>
       </c>
     </row>
     <row r="741" spans="1:8" ht="12.75">
       <c r="A741" s="1" t="s">
-        <v>1646</v>
+        <v>1614</v>
       </c>
       <c r="C741" s="1" t="s">
-        <v>25</v>
+        <v>781</v>
       </c>
       <c r="D741" t="s">
-        <v>1647</v>
+        <v>1615</v>
       </c>
       <c r="F741" t="s">
-        <v>43</v>
+        <v>72</v>
       </c>
       <c r="H741" t="s">
-        <v>36</v>
+        <v>402</v>
       </c>
     </row>
     <row r="742" spans="1:8" ht="12.75">
       <c r="A742" s="1" t="s">
-        <v>1648</v>
+        <v>1617</v>
       </c>
       <c r="C742" s="1" t="s">
-        <v>12</v>
+        <v>765</v>
       </c>
       <c r="D742" t="s">
-        <v>1649</v>
+        <v>1618</v>
       </c>
       <c r="F742" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H742" t="s">
-        <v>15</v>
+        <v>397</v>
       </c>
     </row>
     <row r="743" spans="1:8" ht="12.75">
       <c r="A743" s="1" t="s">
-        <v>1650</v>
+        <v>1620</v>
       </c>
       <c r="C743" s="1" t="s">
-        <v>53</v>
+        <v>765</v>
       </c>
       <c r="D743" t="s">
-        <v>1651</v>
+        <v>1621</v>
       </c>
       <c r="F743" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H743" t="s">
-        <v>55</v>
+        <v>397</v>
       </c>
     </row>
     <row r="744" spans="1:8" ht="12.75">
       <c r="A744" s="1" t="s">
-        <v>1652</v>
+        <v>1623</v>
       </c>
       <c r="C744" s="1" t="s">
-        <v>53</v>
+        <v>781</v>
       </c>
       <c r="D744" t="s">
-        <v>1653</v>
+        <v>1624</v>
       </c>
       <c r="F744" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H744" t="s">
-        <v>55</v>
+        <v>402</v>
       </c>
     </row>
     <row r="745" spans="1:8" ht="12.75">
       <c r="A745" s="1" t="s">
-        <v>1654</v>
+        <v>1625</v>
       </c>
       <c r="C745" s="1" t="s">
-        <v>999</v>
+        <v>797</v>
       </c>
       <c r="D745" t="s">
-        <v>1655</v>
+        <v>1626</v>
       </c>
       <c r="F745" t="s">
-        <v>27</v>
+        <v>795</v>
       </c>
       <c r="H745" t="s">
-        <v>86</v>
+        <v>397</v>
       </c>
     </row>
     <row r="746" spans="1:8" ht="12.75">
       <c r="A746" s="1" t="s">
-        <v>1656</v>
+        <v>1627</v>
       </c>
       <c r="C746" s="1" t="s">
-        <v>999</v>
+        <v>797</v>
       </c>
       <c r="D746" t="s">
-        <v>1657</v>
+        <v>1628</v>
       </c>
       <c r="F746" t="s">
-        <v>27</v>
+        <v>795</v>
       </c>
       <c r="H746" t="s">
-        <v>86</v>
+        <v>397</v>
       </c>
     </row>
     <row r="747" spans="1:8" ht="12.75">
       <c r="A747" s="1" t="s">
-        <v>1658</v>
+        <v>1629</v>
       </c>
       <c r="C747" s="1" t="s">
-        <v>999</v>
+        <v>797</v>
       </c>
       <c r="D747" t="s">
-        <v>1659</v>
+        <v>1630</v>
       </c>
       <c r="F747" t="s">
-        <v>27</v>
+        <v>795</v>
       </c>
       <c r="H747" t="s">
-        <v>86</v>
+        <v>397</v>
       </c>
     </row>
     <row r="748" spans="1:8" ht="12.75">
       <c r="A748" s="1" t="s">
-        <v>1660</v>
+        <v>1631</v>
       </c>
       <c r="C748" s="1" t="s">
-        <v>999</v>
+        <v>765</v>
       </c>
       <c r="D748" t="s">
-        <v>1661</v>
+        <v>1632</v>
       </c>
       <c r="F748" t="s">
-        <v>27</v>
+        <v>767</v>
       </c>
       <c r="H748" t="s">
-        <v>86</v>
+        <v>397</v>
       </c>
     </row>
     <row r="749" spans="1:8" ht="12.75">
       <c r="A749" s="1" t="s">
-        <v>1662</v>
+        <v>1633</v>
       </c>
       <c r="C749" s="1" t="s">
-        <v>97</v>
+        <v>765</v>
       </c>
       <c r="D749" t="s">
-        <v>1663</v>
+        <v>1634</v>
+      </c>
+      <c r="F749" t="s">
+        <v>1143</v>
       </c>
       <c r="H749" t="s">
-        <v>79</v>
+        <v>397</v>
       </c>
     </row>
     <row r="750" spans="1:8" ht="12.75">
       <c r="A750" s="1" t="s">
-        <v>1664</v>
+        <v>1635</v>
       </c>
       <c r="C750" s="1" t="s">
-        <v>97</v>
+        <v>797</v>
       </c>
       <c r="D750" t="s">
-        <v>1665</v>
+        <v>1636</v>
+      </c>
+      <c r="F750" t="s">
+        <v>770</v>
       </c>
       <c r="H750" t="s">
-        <v>79</v>
+        <v>397</v>
       </c>
     </row>
     <row r="751" spans="1:8" ht="12.75">
       <c r="A751" s="1" t="s">
-        <v>1667</v>
+        <v>1637</v>
       </c>
       <c r="C751" s="1" t="s">
-        <v>131</v>
+        <v>797</v>
       </c>
       <c r="D751" t="s">
-        <v>1668</v>
+        <v>1638</v>
       </c>
       <c r="F751" t="s">
-        <v>14</v>
+        <v>770</v>
       </c>
       <c r="H751" t="s">
-        <v>79</v>
+        <v>397</v>
       </c>
     </row>
     <row r="752" spans="1:8" ht="12.75">
       <c r="A752" s="1" t="s">
-        <v>1670</v>
+        <v>1639</v>
       </c>
       <c r="C752" s="1" t="s">
-        <v>93</v>
+        <v>797</v>
       </c>
       <c r="D752" t="s">
-        <v>1671</v>
+        <v>1640</v>
       </c>
       <c r="F752" t="s">
-        <v>14</v>
+        <v>770</v>
       </c>
       <c r="H752" t="s">
-        <v>136</v>
+        <v>759</v>
       </c>
     </row>
     <row r="753" spans="1:8" ht="12.75">
       <c r="A753" s="1" t="s">
-        <v>1672</v>
+        <v>1641</v>
       </c>
       <c r="C753" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D753" t="s">
-        <v>325</v>
+        <v>1642</v>
       </c>
       <c r="F753" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H753" t="s">
-        <v>192</v>
+        <v>759</v>
       </c>
     </row>
     <row r="754" spans="1:8" ht="12.75">
       <c r="A754" s="1" t="s">
-        <v>1673</v>
+        <v>1643</v>
       </c>
       <c r="C754" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D754" t="s">
-        <v>315</v>
+        <v>1644</v>
       </c>
       <c r="F754" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H754" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="755" spans="1:8" ht="12.75">
       <c r="A755" s="1" t="s">
-        <v>1674</v>
+        <v>1645</v>
       </c>
       <c r="C755" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D755" t="s">
-        <v>1675</v>
+        <v>1646</v>
       </c>
       <c r="F755" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H755" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="756" spans="1:8" ht="12.75">
       <c r="A756" s="1" t="s">
-        <v>1676</v>
+        <v>1647</v>
       </c>
       <c r="C756" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D756" t="s">
-        <v>728</v>
+        <v>1648</v>
       </c>
       <c r="F756" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H756" t="s">
-        <v>192</v>
+        <v>759</v>
       </c>
     </row>
     <row r="757" spans="1:8" ht="12.75">
       <c r="A757" s="1" t="s">
-        <v>1677</v>
+        <v>1649</v>
       </c>
       <c r="C757" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D757" t="s">
-        <v>1675</v>
+        <v>1650</v>
       </c>
       <c r="F757" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H757" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="758" spans="1:8" ht="12.75">
       <c r="A758" s="1" t="s">
-        <v>1678</v>
+        <v>1651</v>
       </c>
       <c r="C758" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D758" t="s">
-        <v>309</v>
+        <v>1652</v>
       </c>
       <c r="F758" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H758" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="759" spans="1:8" ht="12.75">
       <c r="A759" s="1" t="s">
-        <v>1679</v>
+        <v>1653</v>
       </c>
       <c r="C759" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D759" t="s">
-        <v>787</v>
+        <v>1654</v>
       </c>
       <c r="F759" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H759" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="760" spans="1:8" ht="12.75">
       <c r="A760" s="1" t="s">
-        <v>1680</v>
+        <v>1655</v>
       </c>
       <c r="C760" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D760" t="s">
-        <v>1681</v>
+        <v>1656</v>
       </c>
       <c r="F760" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H760" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="761" spans="1:8" ht="12.75">
       <c r="A761" s="1" t="s">
-        <v>1682</v>
+        <v>1657</v>
       </c>
       <c r="C761" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D761" t="s">
-        <v>1683</v>
+        <v>1658</v>
       </c>
       <c r="F761" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H761" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="762" spans="1:8" ht="12.75">
       <c r="A762" s="1" t="s">
-        <v>1684</v>
+        <v>1659</v>
       </c>
       <c r="C762" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D762" t="s">
-        <v>1093</v>
+        <v>1660</v>
       </c>
       <c r="F762" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H762" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="763" spans="1:8" ht="12.75">
       <c r="A763" s="1" t="s">
-        <v>1685</v>
+        <v>1661</v>
       </c>
       <c r="C763" s="1" t="s">
-        <v>208</v>
+        <v>765</v>
       </c>
       <c r="D763" t="s">
-        <v>1686</v>
+        <v>1662</v>
       </c>
       <c r="F763" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H763" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="764" spans="1:8" ht="12.75">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="764" spans="1:10" ht="12.75">
       <c r="A764" s="1" t="s">
-        <v>1687</v>
+        <v>1663</v>
       </c>
       <c r="C764" s="1" t="s">
-        <v>208</v>
+        <v>781</v>
       </c>
       <c r="D764" t="s">
-        <v>1688</v>
+        <v>784</v>
       </c>
       <c r="F764" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H764" t="s">
-        <v>192</v>
+        <v>402</v>
+      </c>
+      <c r="J764" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="765" spans="1:8" ht="12.75">
       <c r="A765" s="1" t="s">
-        <v>1689</v>
+        <v>1664</v>
       </c>
       <c r="C765" s="1" t="s">
-        <v>208</v>
+        <v>797</v>
       </c>
       <c r="D765" t="s">
-        <v>1690</v>
+        <v>1665</v>
       </c>
       <c r="F765" t="s">
-        <v>195</v>
+        <v>770</v>
       </c>
       <c r="H765" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
     </row>
     <row r="766" spans="1:8" ht="12.75">
       <c r="A766" s="1" t="s">
-        <v>1691</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1666</v>
+      </c>
+      <c r="C766" t="s">
+        <v>11</v>
       </c>
       <c r="D766" t="s">
-        <v>1692</v>
+        <v>1667</v>
       </c>
       <c r="F766" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H766" t="s">
-        <v>192</v>
+        <v>406</v>
       </c>
     </row>
     <row r="767" spans="1:8" ht="12.75">
       <c r="A767" s="1" t="s">
-        <v>1693</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1668</v>
+      </c>
+      <c r="C767" t="s">
+        <v>11</v>
       </c>
       <c r="D767" t="s">
-        <v>1694</v>
+        <v>1669</v>
       </c>
       <c r="F767" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H767" t="s">
-        <v>192</v>
+        <v>406</v>
       </c>
     </row>
     <row r="768" spans="1:8" ht="12.75">
       <c r="A768" s="1" t="s">
-        <v>1695</v>
-[...2 lines deleted...]
-        <v>782</v>
+        <v>1670</v>
+      </c>
+      <c r="C768" t="s">
+        <v>11</v>
       </c>
       <c r="D768" t="s">
-        <v>1696</v>
+        <v>1671</v>
+      </c>
+      <c r="F768" t="s">
+        <v>72</v>
       </c>
       <c r="H768" t="s">
-        <v>192</v>
+        <v>406</v>
       </c>
     </row>
     <row r="769" spans="1:8" ht="12.75">
       <c r="A769" s="1" t="s">
-        <v>1697</v>
+        <v>1672</v>
       </c>
       <c r="C769" s="1" t="s">
-        <v>232</v>
+        <v>838</v>
       </c>
       <c r="D769" t="s">
-        <v>1698</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>1673</v>
       </c>
       <c r="H769" t="s">
-        <v>192</v>
+        <v>840</v>
       </c>
     </row>
     <row r="770" spans="1:8" ht="12.75">
       <c r="A770" s="1" t="s">
-        <v>1699</v>
+        <v>1674</v>
       </c>
       <c r="C770" s="1" t="s">
-        <v>232</v>
+        <v>838</v>
       </c>
       <c r="D770" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>1675</v>
       </c>
       <c r="H770" t="s">
-        <v>192</v>
+        <v>426</v>
       </c>
     </row>
     <row r="771" spans="1:8" ht="12.75">
       <c r="A771" s="1" t="s">
-        <v>1701</v>
+        <v>1676</v>
       </c>
       <c r="C771" s="1" t="s">
-        <v>232</v>
+        <v>838</v>
       </c>
       <c r="D771" t="s">
-        <v>1702</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>1677</v>
       </c>
       <c r="H771" t="s">
-        <v>775</v>
+        <v>406</v>
       </c>
     </row>
     <row r="772" spans="1:8" ht="12.75">
       <c r="A772" s="1" t="s">
-        <v>1703</v>
+        <v>1678</v>
       </c>
       <c r="C772" s="1" t="s">
-        <v>232</v>
+        <v>844</v>
       </c>
       <c r="D772" t="s">
-        <v>1704</v>
-[...2 lines deleted...]
-        <v>738</v>
+        <v>1679</v>
       </c>
       <c r="H772" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="773" spans="1:8" ht="12.75">
       <c r="A773" s="1" t="s">
-        <v>1705</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1680</v>
+      </c>
+      <c r="C773" s="1" t="s">
+        <v>844</v>
       </c>
       <c r="D773" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>1707</v>
+        <v>1681</v>
       </c>
       <c r="H773" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="774" spans="1:8" ht="12.75">
       <c r="A774" s="1" t="s">
-        <v>1708</v>
+        <v>1682</v>
       </c>
       <c r="C774" s="1" t="s">
-        <v>779</v>
+        <v>844</v>
       </c>
       <c r="D774" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1683</v>
       </c>
       <c r="H774" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="775" spans="1:8" ht="12.75">
       <c r="A775" s="1" t="s">
-        <v>1710</v>
+        <v>1685</v>
       </c>
       <c r="C775" s="1" t="s">
-        <v>333</v>
+        <v>417</v>
       </c>
       <c r="D775" t="s">
-        <v>1711</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1686</v>
       </c>
       <c r="H775" t="s">
-        <v>335</v>
+        <v>419</v>
       </c>
     </row>
     <row r="776" spans="1:8" ht="12.75">
       <c r="A776" s="1" t="s">
-        <v>1712</v>
+        <v>1688</v>
       </c>
       <c r="C776" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D776" t="s">
-        <v>1713</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1689</v>
       </c>
       <c r="H776" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="777" spans="1:8" ht="12.75">
       <c r="A777" s="1" t="s">
-        <v>1714</v>
+        <v>1691</v>
       </c>
       <c r="C777" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D777" t="s">
-        <v>1715</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1692</v>
       </c>
       <c r="H777" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="778" spans="1:8" ht="12.75">
       <c r="A778" s="1" t="s">
-        <v>1716</v>
+        <v>1694</v>
       </c>
       <c r="C778" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D778" t="s">
-        <v>1717</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1695</v>
       </c>
       <c r="H778" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="779" spans="1:8" ht="12.75">
       <c r="A779" s="1" t="s">
-        <v>1718</v>
+        <v>1697</v>
       </c>
       <c r="C779" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D779" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1698</v>
       </c>
       <c r="H779" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="780" spans="1:8" ht="12.75">
       <c r="A780" s="1" t="s">
-        <v>1720</v>
+        <v>1700</v>
       </c>
       <c r="C780" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D780" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1701</v>
       </c>
       <c r="H780" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="781" spans="1:8" ht="12.75">
       <c r="A781" s="1" t="s">
-        <v>1722</v>
+        <v>1703</v>
       </c>
       <c r="C781" s="1" t="s">
-        <v>779</v>
+        <v>417</v>
       </c>
       <c r="D781" t="s">
-        <v>1723</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>1704</v>
       </c>
       <c r="H781" t="s">
-        <v>192</v>
+        <v>419</v>
       </c>
     </row>
     <row r="782" spans="1:8" ht="12.75">
       <c r="A782" s="1" t="s">
-        <v>1724</v>
+        <v>1705</v>
       </c>
       <c r="C782" s="1" t="s">
-        <v>782</v>
+        <v>1706</v>
       </c>
       <c r="D782" t="s">
-        <v>1725</v>
+        <v>1707</v>
       </c>
       <c r="F782" t="s">
-        <v>191</v>
+        <v>1014</v>
       </c>
       <c r="H782" t="s">
-        <v>192</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="783" spans="1:8" ht="12.75">
       <c r="A783" s="1" t="s">
-        <v>1726</v>
+        <v>1708</v>
       </c>
       <c r="C783" s="1" t="s">
-        <v>782</v>
+        <v>1706</v>
       </c>
       <c r="D783" t="s">
-        <v>1727</v>
+        <v>1707</v>
       </c>
       <c r="F783" t="s">
-        <v>191</v>
+        <v>1014</v>
       </c>
       <c r="H783" t="s">
-        <v>192</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="784" spans="1:8" ht="12.75">
       <c r="A784" s="1" t="s">
-        <v>1728</v>
+        <v>1709</v>
       </c>
       <c r="C784" s="1" t="s">
-        <v>208</v>
+        <v>858</v>
       </c>
       <c r="D784" t="s">
-        <v>1681</v>
+        <v>1710</v>
       </c>
       <c r="F784" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H784" t="s">
-        <v>192</v>
+        <v>860</v>
       </c>
     </row>
     <row r="785" spans="1:8" ht="12.75">
       <c r="A785" s="1" t="s">
-        <v>1729</v>
+        <v>1711</v>
       </c>
       <c r="C785" s="1" t="s">
-        <v>208</v>
+        <v>1706</v>
       </c>
       <c r="D785" t="s">
-        <v>1683</v>
+        <v>1712</v>
       </c>
       <c r="F785" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H785" t="s">
-        <v>192</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="786" spans="1:8" ht="12.75">
       <c r="A786" s="1" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>208</v>
+        <v>1713</v>
+      </c>
+      <c r="C786" t="s">
+        <v>11</v>
       </c>
       <c r="D786" t="s">
-        <v>1093</v>
+        <v>1714</v>
       </c>
       <c r="F786" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H786" t="s">
-        <v>192</v>
+        <v>872</v>
       </c>
     </row>
     <row r="787" spans="1:8" ht="12.75">
       <c r="A787" s="1" t="s">
-        <v>1731</v>
+        <v>1716</v>
       </c>
       <c r="C787" s="1" t="s">
-        <v>208</v>
+        <v>870</v>
       </c>
       <c r="D787" t="s">
-        <v>321</v>
+        <v>1717</v>
       </c>
       <c r="F787" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H787" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="788" spans="1:8" ht="12.75">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="788" spans="1:10" ht="12.75">
       <c r="A788" s="1" t="s">
-        <v>1732</v>
+        <v>1719</v>
       </c>
       <c r="C788" s="1" t="s">
-        <v>208</v>
+        <v>870</v>
       </c>
       <c r="D788" t="s">
-        <v>1176</v>
+        <v>1720</v>
       </c>
       <c r="F788" t="s">
-        <v>195</v>
+        <v>72</v>
       </c>
       <c r="H788" t="s">
-        <v>192</v>
+        <v>872</v>
+      </c>
+      <c r="J788" t="s">
+        <v>100</v>
       </c>
     </row>
     <row r="789" spans="1:8" ht="12.75">
       <c r="A789" s="1" t="s">
-        <v>1733</v>
+        <v>1721</v>
       </c>
       <c r="C789" s="1" t="s">
-        <v>358</v>
+        <v>870</v>
       </c>
       <c r="D789" t="s">
-        <v>1734</v>
+        <v>1722</v>
+      </c>
+      <c r="F789" t="s">
+        <v>72</v>
       </c>
       <c r="H789" t="s">
-        <v>351</v>
+        <v>872</v>
       </c>
     </row>
     <row r="790" spans="1:8" ht="12.75">
       <c r="A790" s="1" t="s">
-        <v>1736</v>
+        <v>1723</v>
       </c>
       <c r="C790" s="1" t="s">
-        <v>353</v>
+        <v>870</v>
       </c>
       <c r="D790" t="s">
-        <v>1737</v>
+        <v>1724</v>
       </c>
       <c r="F790" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H790" t="s">
-        <v>351</v>
+        <v>872</v>
       </c>
     </row>
     <row r="791" spans="1:8" ht="12.75">
       <c r="A791" s="1" t="s">
-        <v>1739</v>
+        <v>1725</v>
       </c>
       <c r="C791" s="1" t="s">
-        <v>353</v>
+        <v>491</v>
       </c>
       <c r="D791" t="s">
-        <v>1740</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1726</v>
       </c>
       <c r="H791" t="s">
-        <v>351</v>
+        <v>419</v>
       </c>
     </row>
     <row r="792" spans="1:8" ht="12.75">
       <c r="A792" s="1" t="s">
-        <v>1742</v>
+        <v>1727</v>
       </c>
       <c r="C792" s="1" t="s">
-        <v>353</v>
+        <v>430</v>
       </c>
       <c r="D792" t="s">
-        <v>1743</v>
+        <v>1728</v>
       </c>
       <c r="F792" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H792" t="s">
-        <v>351</v>
+        <v>406</v>
       </c>
     </row>
     <row r="793" spans="1:8" ht="12.75">
       <c r="A793" s="1" t="s">
-        <v>1745</v>
+        <v>1729</v>
       </c>
       <c r="C793" s="1" t="s">
-        <v>353</v>
+        <v>404</v>
       </c>
       <c r="D793" t="s">
-        <v>1746</v>
+        <v>1730</v>
       </c>
       <c r="F793" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H793" t="s">
-        <v>351</v>
+        <v>406</v>
       </c>
     </row>
     <row r="794" spans="1:8" ht="12.75">
       <c r="A794" s="1" t="s">
-        <v>1747</v>
+        <v>1731</v>
       </c>
       <c r="C794" s="1" t="s">
-        <v>378</v>
+        <v>404</v>
       </c>
       <c r="D794" t="s">
-        <v>1748</v>
+        <v>1732</v>
+      </c>
+      <c r="F794" t="s">
+        <v>72</v>
       </c>
       <c r="H794" t="s">
-        <v>351</v>
+        <v>406</v>
       </c>
     </row>
     <row r="795" spans="1:8" ht="12.75">
       <c r="A795" s="1" t="s">
-        <v>1749</v>
-[...2 lines deleted...]
-        <v>353</v>
+        <v>1733</v>
+      </c>
+      <c r="C795" t="s">
+        <v>11</v>
       </c>
       <c r="D795" t="s">
-        <v>1750</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1734</v>
       </c>
       <c r="H795" t="s">
-        <v>1751</v>
+        <v>426</v>
       </c>
     </row>
     <row r="796" spans="1:8" ht="12.75">
       <c r="A796" s="1" t="s">
-        <v>1752</v>
+        <v>1735</v>
       </c>
       <c r="C796" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D796" t="s">
-        <v>1753</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1736</v>
       </c>
       <c r="H796" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
     </row>
     <row r="797" spans="1:8" ht="12.75">
       <c r="A797" s="1" t="s">
-        <v>1754</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>1737</v>
+      </c>
+      <c r="C797" t="s">
+        <v>11</v>
       </c>
       <c r="D797" t="s">
-        <v>1755</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1738</v>
       </c>
       <c r="H797" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
     </row>
     <row r="798" spans="1:8" ht="12.75">
       <c r="A798" s="1" t="s">
-        <v>1756</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>1739</v>
+      </c>
+      <c r="C798" t="s">
+        <v>11</v>
       </c>
       <c r="D798" t="s">
-        <v>1757</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1740</v>
       </c>
       <c r="H798" t="s">
-        <v>394</v>
+        <v>437</v>
       </c>
     </row>
     <row r="799" spans="1:8" ht="12.75">
       <c r="A799" s="1" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>1741</v>
+      </c>
+      <c r="C799" t="s">
+        <v>11</v>
       </c>
       <c r="D799" t="s">
-        <v>1759</v>
+        <v>1742</v>
       </c>
       <c r="F799" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H799" t="s">
-        <v>394</v>
+        <v>406</v>
       </c>
     </row>
     <row r="800" spans="1:8" ht="12.75">
       <c r="A800" s="1" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-        <v>392</v>
+        <v>1743</v>
+      </c>
+      <c r="C800" t="s">
+        <v>11</v>
       </c>
       <c r="D800" t="s">
-        <v>1761</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1744</v>
       </c>
       <c r="H800" t="s">
-        <v>385</v>
+        <v>419</v>
       </c>
     </row>
     <row r="801" spans="1:8" ht="12.75">
       <c r="A801" s="1" t="s">
-        <v>1762</v>
+        <v>1746</v>
       </c>
       <c r="C801" s="1" t="s">
-        <v>392</v>
+        <v>892</v>
       </c>
       <c r="D801" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1747</v>
       </c>
       <c r="H801" t="s">
-        <v>385</v>
+        <v>886</v>
       </c>
     </row>
     <row r="802" spans="1:8" ht="12.75">
       <c r="A802" s="1" t="s">
-        <v>1764</v>
+        <v>1748</v>
       </c>
       <c r="C802" s="1" t="s">
-        <v>793</v>
+        <v>895</v>
       </c>
       <c r="D802" t="s">
-        <v>1765</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1749</v>
       </c>
       <c r="H802" t="s">
-        <v>394</v>
+        <v>889</v>
       </c>
     </row>
     <row r="803" spans="1:8" ht="12.75">
       <c r="A803" s="1" t="s">
-        <v>1766</v>
+        <v>1750</v>
       </c>
       <c r="C803" s="1" t="s">
-        <v>793</v>
+        <v>895</v>
       </c>
       <c r="D803" t="s">
-        <v>1767</v>
+        <v>1751</v>
       </c>
       <c r="H803" t="s">
-        <v>385</v>
+        <v>889</v>
       </c>
     </row>
     <row r="804" spans="1:8" ht="12.75">
       <c r="A804" s="1" t="s">
-        <v>1768</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>1752</v>
+      </c>
+      <c r="C804" t="s">
+        <v>11</v>
       </c>
       <c r="D804" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1753</v>
       </c>
       <c r="H804" t="s">
-        <v>385</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="805" spans="1:8" ht="12.75">
       <c r="A805" s="1" t="s">
-        <v>1770</v>
+        <v>1755</v>
       </c>
       <c r="C805" s="1" t="s">
-        <v>793</v>
+        <v>1756</v>
       </c>
       <c r="D805" t="s">
-        <v>1771</v>
-[...2 lines deleted...]
-        <v>798</v>
+        <v>1757</v>
       </c>
       <c r="H805" t="s">
-        <v>385</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="806" spans="1:8" ht="12.75">
       <c r="A806" s="1" t="s">
-        <v>1772</v>
+        <v>1758</v>
       </c>
       <c r="C806" s="1" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D806" t="s">
-        <v>1773</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1759</v>
       </c>
       <c r="H806" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="807" spans="1:8" ht="12.75">
       <c r="A807" s="1" t="s">
-        <v>1774</v>
+        <v>1760</v>
       </c>
       <c r="C807" s="1" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D807" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1761</v>
       </c>
       <c r="H807" t="s">
-        <v>394</v>
-[...2 lines deleted...]
-    <row r="808" spans="1:10" ht="12.75">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8" ht="12.75">
       <c r="A808" s="1" t="s">
-        <v>1776</v>
+        <v>1762</v>
       </c>
       <c r="C808" s="1" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D808" t="s">
-        <v>1777</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1763</v>
       </c>
       <c r="H808" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>905</v>
       </c>
     </row>
     <row r="809" spans="1:8" ht="12.75">
       <c r="A809" s="1" t="s">
-        <v>1778</v>
+        <v>1764</v>
       </c>
       <c r="C809" s="1" t="s">
-        <v>809</v>
+        <v>907</v>
       </c>
       <c r="D809" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1765</v>
       </c>
       <c r="H809" t="s">
-        <v>390</v>
+        <v>905</v>
       </c>
     </row>
     <row r="810" spans="1:8" ht="12.75">
       <c r="A810" s="1" t="s">
-        <v>1780</v>
+        <v>1766</v>
       </c>
       <c r="C810" s="1" t="s">
-        <v>809</v>
+        <v>907</v>
       </c>
       <c r="D810" t="s">
-        <v>1781</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1767</v>
       </c>
       <c r="H810" t="s">
-        <v>390</v>
+        <v>905</v>
       </c>
     </row>
     <row r="811" spans="1:8" ht="12.75">
       <c r="A811" s="1" t="s">
-        <v>1783</v>
+        <v>1768</v>
       </c>
       <c r="C811" s="1" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D811" t="s">
-        <v>1784</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1769</v>
       </c>
       <c r="H811" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="812" spans="1:8" ht="12.75">
       <c r="A812" s="1" t="s">
-        <v>1786</v>
+        <v>1770</v>
       </c>
       <c r="C812" s="1" t="s">
-        <v>793</v>
+        <v>907</v>
       </c>
       <c r="D812" t="s">
-        <v>1787</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1771</v>
       </c>
       <c r="H812" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="813" spans="1:8" ht="12.75">
       <c r="A813" s="1" t="s">
-        <v>1789</v>
+        <v>1772</v>
       </c>
       <c r="C813" s="1" t="s">
-        <v>809</v>
+        <v>907</v>
       </c>
       <c r="D813" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1773</v>
       </c>
       <c r="H813" t="s">
-        <v>390</v>
+        <v>905</v>
       </c>
     </row>
     <row r="814" spans="1:8" ht="12.75">
       <c r="A814" s="1" t="s">
-        <v>1791</v>
+        <v>1774</v>
       </c>
       <c r="C814" s="1" t="s">
-        <v>825</v>
+        <v>907</v>
       </c>
       <c r="D814" t="s">
-        <v>1792</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>1775</v>
       </c>
       <c r="H814" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="815" spans="1:8" ht="12.75">
       <c r="A815" s="1" t="s">
-        <v>1793</v>
+        <v>1776</v>
       </c>
       <c r="C815" s="1" t="s">
-        <v>825</v>
+        <v>907</v>
       </c>
       <c r="D815" t="s">
-        <v>1794</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>1777</v>
       </c>
       <c r="H815" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="816" spans="1:8" ht="12.75">
       <c r="A816" s="1" t="s">
-        <v>1795</v>
+        <v>1778</v>
       </c>
       <c r="C816" s="1" t="s">
-        <v>825</v>
+        <v>907</v>
       </c>
       <c r="D816" t="s">
-        <v>1796</v>
-[...2 lines deleted...]
-        <v>823</v>
+        <v>1779</v>
       </c>
       <c r="H816" t="s">
-        <v>385</v>
+        <v>905</v>
       </c>
     </row>
     <row r="817" spans="1:8" ht="12.75">
       <c r="A817" s="1" t="s">
-        <v>1797</v>
+        <v>1780</v>
       </c>
       <c r="C817" s="1" t="s">
-        <v>793</v>
+        <v>924</v>
       </c>
       <c r="D817" t="s">
-        <v>1798</v>
+        <v>1781</v>
       </c>
       <c r="F817" t="s">
-        <v>795</v>
+        <v>72</v>
       </c>
       <c r="H817" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="818" spans="1:8" ht="12.75">
       <c r="A818" s="1" t="s">
-        <v>1799</v>
+        <v>1782</v>
       </c>
       <c r="C818" s="1" t="s">
-        <v>793</v>
+        <v>924</v>
       </c>
       <c r="D818" t="s">
-        <v>1800</v>
+        <v>1783</v>
       </c>
       <c r="F818" t="s">
-        <v>1035</v>
+        <v>72</v>
       </c>
       <c r="H818" t="s">
-        <v>385</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="819" spans="1:8" ht="12.75">
       <c r="A819" s="1" t="s">
-        <v>1801</v>
+        <v>1784</v>
       </c>
       <c r="C819" s="1" t="s">
-        <v>825</v>
+        <v>927</v>
       </c>
       <c r="D819" t="s">
-        <v>1802</v>
+        <v>1785</v>
       </c>
       <c r="F819" t="s">
-        <v>798</v>
+        <v>919</v>
       </c>
       <c r="H819" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="820" spans="1:8" ht="12.75">
       <c r="A820" s="1" t="s">
-        <v>1803</v>
+        <v>1786</v>
       </c>
       <c r="C820" s="1" t="s">
-        <v>825</v>
+        <v>927</v>
       </c>
       <c r="D820" t="s">
-        <v>1804</v>
+        <v>1785</v>
       </c>
       <c r="F820" t="s">
-        <v>798</v>
+        <v>919</v>
       </c>
       <c r="H820" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="821" spans="1:8" ht="12.75">
       <c r="A821" s="1" t="s">
-        <v>1805</v>
+        <v>1787</v>
       </c>
       <c r="C821" s="1" t="s">
-        <v>825</v>
+        <v>927</v>
       </c>
       <c r="D821" t="s">
-        <v>1806</v>
+        <v>928</v>
       </c>
       <c r="F821" t="s">
-        <v>798</v>
+        <v>919</v>
       </c>
       <c r="H821" t="s">
-        <v>394</v>
+        <v>920</v>
       </c>
     </row>
     <row r="822" spans="1:8" ht="12.75">
       <c r="A822" s="1" t="s">
-        <v>1807</v>
+        <v>1788</v>
       </c>
       <c r="C822" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D822" t="s">
-        <v>1808</v>
+        <v>1789</v>
       </c>
       <c r="F822" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H822" t="s">
-        <v>394</v>
+        <v>920</v>
       </c>
     </row>
     <row r="823" spans="1:8" ht="12.75">
       <c r="A823" s="1" t="s">
-        <v>1809</v>
+        <v>1790</v>
       </c>
       <c r="C823" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D823" t="s">
-        <v>1810</v>
+        <v>1791</v>
       </c>
       <c r="F823" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H823" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="824" spans="1:8" ht="12.75">
       <c r="A824" s="1" t="s">
-        <v>1811</v>
+        <v>1792</v>
       </c>
       <c r="C824" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D824" t="s">
-        <v>1812</v>
+        <v>1793</v>
       </c>
       <c r="F824" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H824" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="825" spans="1:8" ht="12.75">
       <c r="A825" s="1" t="s">
-        <v>1813</v>
+        <v>1794</v>
       </c>
       <c r="C825" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D825" t="s">
-        <v>1814</v>
+        <v>939</v>
       </c>
       <c r="F825" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H825" t="s">
-        <v>394</v>
+        <v>920</v>
       </c>
     </row>
     <row r="826" spans="1:8" ht="12.75">
       <c r="A826" s="1" t="s">
-        <v>1815</v>
+        <v>1795</v>
       </c>
       <c r="C826" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D826" t="s">
-        <v>1816</v>
+        <v>949</v>
       </c>
       <c r="F826" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H826" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="827" spans="1:8" ht="12.75">
       <c r="A827" s="1" t="s">
-        <v>1817</v>
+        <v>1797</v>
       </c>
       <c r="C827" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D827" t="s">
-        <v>1818</v>
+        <v>1798</v>
       </c>
       <c r="F827" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H827" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="828" spans="1:8" ht="12.75">
       <c r="A828" s="1" t="s">
-        <v>1819</v>
+        <v>1799</v>
       </c>
       <c r="C828" s="1" t="s">
-        <v>825</v>
+        <v>924</v>
       </c>
       <c r="D828" t="s">
-        <v>1820</v>
+        <v>1798</v>
       </c>
       <c r="F828" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H828" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="829" spans="1:8" ht="12.75">
       <c r="A829" s="1" t="s">
-        <v>1821</v>
+        <v>1800</v>
       </c>
       <c r="C829" s="1" t="s">
-        <v>793</v>
+        <v>927</v>
       </c>
       <c r="D829" t="s">
-        <v>1822</v>
+        <v>954</v>
       </c>
       <c r="F829" t="s">
-        <v>27</v>
+        <v>919</v>
       </c>
       <c r="H829" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="830" spans="1:8" ht="12.75">
       <c r="A830" s="1" t="s">
-        <v>1823</v>
+        <v>1801</v>
       </c>
       <c r="C830" s="1" t="s">
-        <v>793</v>
+        <v>927</v>
       </c>
       <c r="D830" t="s">
-        <v>1824</v>
+        <v>1802</v>
       </c>
       <c r="F830" t="s">
-        <v>27</v>
+        <v>919</v>
       </c>
       <c r="H830" t="s">
-        <v>385</v>
+        <v>920</v>
       </c>
     </row>
     <row r="831" spans="1:8" ht="12.75">
       <c r="A831" s="1" t="s">
-        <v>1825</v>
+        <v>1803</v>
       </c>
       <c r="C831" s="1" t="s">
-        <v>793</v>
+        <v>962</v>
       </c>
       <c r="D831" t="s">
-        <v>1826</v>
+        <v>1804</v>
       </c>
       <c r="F831" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H831" t="s">
-        <v>385</v>
+        <v>960</v>
       </c>
     </row>
     <row r="832" spans="1:8" ht="12.75">
       <c r="A832" s="1" t="s">
-        <v>1827</v>
+        <v>1805</v>
       </c>
       <c r="C832" s="1" t="s">
-        <v>793</v>
+        <v>962</v>
       </c>
       <c r="D832" t="s">
-        <v>1828</v>
+        <v>1806</v>
       </c>
       <c r="F832" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H832" t="s">
-        <v>385</v>
-[...2 lines deleted...]
-    <row r="833" spans="1:10" ht="12.75">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8" ht="12.75">
       <c r="A833" s="1" t="s">
-        <v>1829</v>
+        <v>1807</v>
       </c>
       <c r="C833" s="1" t="s">
-        <v>809</v>
+        <v>962</v>
       </c>
       <c r="D833" t="s">
-        <v>812</v>
+        <v>1808</v>
       </c>
       <c r="F833" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H833" t="s">
-        <v>390</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>960</v>
       </c>
     </row>
     <row r="834" spans="1:8" ht="12.75">
       <c r="A834" s="1" t="s">
-        <v>1830</v>
+        <v>1809</v>
       </c>
       <c r="C834" s="1" t="s">
-        <v>825</v>
+        <v>962</v>
       </c>
       <c r="D834" t="s">
-        <v>1831</v>
+        <v>1810</v>
       </c>
       <c r="F834" t="s">
-        <v>798</v>
+        <v>72</v>
       </c>
       <c r="H834" t="s">
-        <v>385</v>
+        <v>960</v>
       </c>
     </row>
     <row r="835" spans="1:8" ht="12.75">
       <c r="A835" s="1" t="s">
-        <v>1832</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1811</v>
+      </c>
+      <c r="C835" s="1" t="s">
+        <v>962</v>
       </c>
       <c r="D835" t="s">
-        <v>1833</v>
+        <v>1812</v>
       </c>
       <c r="F835" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H835" t="s">
-        <v>587</v>
+        <v>960</v>
       </c>
     </row>
     <row r="836" spans="1:8" ht="12.75">
       <c r="A836" s="1" t="s">
-        <v>1834</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1813</v>
+      </c>
+      <c r="C836" s="1" t="s">
+        <v>962</v>
       </c>
       <c r="D836" t="s">
-        <v>1835</v>
+        <v>1814</v>
       </c>
       <c r="F836" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H836" t="s">
-        <v>587</v>
+        <v>960</v>
       </c>
     </row>
     <row r="837" spans="1:8" ht="12.75">
       <c r="A837" s="1" t="s">
-        <v>1836</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1815</v>
+      </c>
+      <c r="C837" s="1" t="s">
+        <v>962</v>
       </c>
       <c r="D837" t="s">
-        <v>1837</v>
+        <v>1816</v>
       </c>
       <c r="F837" t="s">
-        <v>27</v>
+        <v>72</v>
       </c>
       <c r="H837" t="s">
-        <v>587</v>
+        <v>960</v>
       </c>
     </row>
     <row r="838" spans="1:8" ht="12.75">
       <c r="A838" s="1" t="s">
-        <v>1838</v>
+        <v>1817</v>
       </c>
       <c r="C838" s="1" t="s">
-        <v>864</v>
+        <v>962</v>
       </c>
       <c r="D838" t="s">
-        <v>1839</v>
+        <v>1818</v>
+      </c>
+      <c r="F838" t="s">
+        <v>72</v>
       </c>
       <c r="H838" t="s">
-        <v>866</v>
+        <v>960</v>
       </c>
     </row>
     <row r="839" spans="1:8" ht="12.75">
       <c r="A839" s="1" t="s">
-        <v>1840</v>
+        <v>1819</v>
       </c>
       <c r="C839" s="1" t="s">
-        <v>864</v>
+        <v>962</v>
       </c>
       <c r="D839" t="s">
-        <v>1841</v>
+        <v>1820</v>
+      </c>
+      <c r="F839" t="s">
+        <v>72</v>
       </c>
       <c r="H839" t="s">
-        <v>869</v>
+        <v>960</v>
       </c>
     </row>
     <row r="840" spans="1:8" ht="12.75">
       <c r="A840" s="1" t="s">
-        <v>1842</v>
+        <v>1821</v>
       </c>
       <c r="C840" s="1" t="s">
-        <v>864</v>
+        <v>962</v>
       </c>
       <c r="D840" t="s">
-        <v>1843</v>
+        <v>1822</v>
+      </c>
+      <c r="F840" t="s">
+        <v>72</v>
       </c>
       <c r="H840" t="s">
-        <v>587</v>
+        <v>960</v>
       </c>
     </row>
     <row r="841" spans="1:8" ht="12.75">
       <c r="A841" s="1" t="s">
-        <v>1844</v>
+        <v>1823</v>
       </c>
       <c r="C841" s="1" t="s">
-        <v>871</v>
+        <v>962</v>
       </c>
       <c r="D841" t="s">
-        <v>1845</v>
+        <v>1824</v>
+      </c>
+      <c r="F841" t="s">
+        <v>72</v>
       </c>
       <c r="H841" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="842" spans="1:8" ht="12.75">
       <c r="A842" s="1" t="s">
-        <v>1846</v>
+        <v>1825</v>
       </c>
       <c r="C842" s="1" t="s">
-        <v>871</v>
+        <v>962</v>
       </c>
       <c r="D842" t="s">
-        <v>1847</v>
+        <v>1826</v>
+      </c>
+      <c r="F842" t="s">
+        <v>72</v>
       </c>
       <c r="H842" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="843" spans="1:8" ht="12.75">
       <c r="A843" s="1" t="s">
-        <v>1848</v>
+        <v>1827</v>
       </c>
       <c r="C843" s="1" t="s">
-        <v>871</v>
+        <v>962</v>
       </c>
       <c r="D843" t="s">
-        <v>1849</v>
+        <v>1828</v>
+      </c>
+      <c r="F843" t="s">
+        <v>72</v>
       </c>
       <c r="H843" t="s">
-        <v>873</v>
+        <v>960</v>
       </c>
     </row>
     <row r="844" spans="1:8" ht="12.75">
       <c r="A844" s="1" t="s">
-        <v>1850</v>
+        <v>1829</v>
       </c>
       <c r="C844" s="1" t="s">
-        <v>426</v>
+        <v>962</v>
       </c>
       <c r="D844" t="s">
-        <v>1851</v>
+        <v>1830</v>
+      </c>
+      <c r="F844" t="s">
+        <v>72</v>
       </c>
       <c r="H844" t="s">
-        <v>450</v>
+        <v>960</v>
       </c>
     </row>
     <row r="845" spans="1:8" ht="12.75">
       <c r="A845" s="1" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C845" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D845" t="s">
+        <v>1832</v>
+      </c>
+      <c r="F845" t="s">
+        <v>72</v>
+      </c>
+      <c r="H845" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8" ht="12.75">
+      <c r="A846" s="1" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C846" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D846" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F846" t="s">
+        <v>72</v>
+      </c>
+      <c r="H846" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8" ht="12.75">
+      <c r="A847" s="1" t="s">
+        <v>1835</v>
+      </c>
+      <c r="C847" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D847" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F847" t="s">
+        <v>72</v>
+      </c>
+      <c r="H847" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8" ht="12.75">
+      <c r="A848" s="1" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C848" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D848" t="s">
+        <v>1838</v>
+      </c>
+      <c r="F848" t="s">
+        <v>72</v>
+      </c>
+      <c r="H848" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8" ht="12.75">
+      <c r="A849" s="1" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C849" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="D849" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F849" t="s">
+        <v>72</v>
+      </c>
+      <c r="H849" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="850" spans="1:4" ht="12.75">
+      <c r="A850" s="1" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C850" t="s">
+        <v>11</v>
+      </c>
+      <c r="D850" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8" ht="12.75">
+      <c r="A851" s="1" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C851" s="1" t="s">
+        <v>996</v>
+      </c>
+      <c r="D851" t="s">
+        <v>1844</v>
+      </c>
+      <c r="H851" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8" ht="12.75">
+      <c r="A852" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="C852" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D852" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F852" t="s">
+        <v>72</v>
+      </c>
+      <c r="H852" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8" ht="12.75">
+      <c r="A853" s="1" t="s">
+        <v>1847</v>
+      </c>
+      <c r="C853" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D853" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F853" t="s">
+        <v>72</v>
+      </c>
+      <c r="H853" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" ht="12.75">
+      <c r="A854" s="1" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C854" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D854" t="s">
+        <v>1848</v>
+      </c>
+      <c r="F854" t="s">
+        <v>72</v>
+      </c>
+      <c r="H854" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8" ht="12.75">
+      <c r="A855" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C855" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D855" t="s">
         <v>1852</v>
       </c>
-      <c r="C845" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D845" t="s">
+      <c r="F855" t="s">
+        <v>72</v>
+      </c>
+      <c r="H855" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8" ht="12.75">
+      <c r="A856" s="1" t="s">
         <v>1853</v>
       </c>
-      <c r="F845" t="s">
-[...3 lines deleted...]
-        <v>20</v>
+      <c r="C856" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D856" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F856" t="s">
+        <v>72</v>
+      </c>
+      <c r="H856" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8" ht="12.75">
+      <c r="A857" s="1" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C857" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D857" t="s">
+        <v>1856</v>
+      </c>
+      <c r="F857" t="s">
+        <v>72</v>
+      </c>
+      <c r="H857" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8" ht="12.75">
+      <c r="A858" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C858" t="s">
+        <v>11</v>
+      </c>
+      <c r="D858" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F858" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H858" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8" ht="12.75">
+      <c r="A859" s="1" t="s">
+        <v>1859</v>
+      </c>
+      <c r="C859" t="s">
+        <v>11</v>
+      </c>
+      <c r="D859" t="s">
+        <v>1860</v>
+      </c>
+      <c r="F859" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H859" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8" ht="12.75">
+      <c r="A860" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="C860" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D860" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F860" t="s">
+        <v>72</v>
+      </c>
+      <c r="H860" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8" ht="12.75">
+      <c r="A861" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C861" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D861" t="s">
+        <v>1864</v>
+      </c>
+      <c r="F861" t="s">
+        <v>72</v>
+      </c>
+      <c r="H861" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8" ht="12.75">
+      <c r="A862" s="1" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C862" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D862" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F862" t="s">
+        <v>72</v>
+      </c>
+      <c r="H862" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8" ht="12.75">
+      <c r="A863" s="1" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C863" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D863" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F863" t="s">
+        <v>72</v>
+      </c>
+      <c r="H863" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8" ht="12.75">
+      <c r="A864" s="1" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C864" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="D864" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F864" t="s">
+        <v>72</v>
+      </c>
+      <c r="H864" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8" ht="12.75">
+      <c r="A865" s="1" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C865" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D865" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F865" t="s">
+        <v>72</v>
+      </c>
+      <c r="H865" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8" ht="12.75">
+      <c r="A866" s="1" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C866" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D866" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F866" t="s">
+        <v>16</v>
+      </c>
+      <c r="H866" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8" ht="12.75">
+      <c r="A867" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C867" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D867" t="s">
+        <v>1875</v>
+      </c>
+      <c r="F867" t="s">
+        <v>72</v>
+      </c>
+      <c r="H867" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8" ht="12.75">
+      <c r="A868" s="1" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C868" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D868" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F868" t="s">
+        <v>72</v>
+      </c>
+      <c r="H868" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8" ht="12.75">
+      <c r="A869" s="1" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C869" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="D869" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F869" t="s">
+        <v>72</v>
+      </c>
+      <c r="H869" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8" ht="12.75">
+      <c r="A870" s="1" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C870" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D870" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F870" t="s">
+        <v>1151</v>
+      </c>
+      <c r="H870" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8" ht="12.75">
+      <c r="A871" s="1" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C871" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D871" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F871" t="s">
+        <v>104</v>
+      </c>
+      <c r="H871" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8" ht="12.75">
+      <c r="A872" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C872" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D872" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F872" t="s">
+        <v>104</v>
+      </c>
+      <c r="H872" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8" ht="12.75">
+      <c r="A873" s="1" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C873" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D873" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F873" t="s">
+        <v>104</v>
+      </c>
+      <c r="H873" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8" ht="12.75">
+      <c r="A874" s="1" t="s">
+        <v>1888</v>
+      </c>
+      <c r="C874" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="D874" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F874" t="s">
+        <v>104</v>
+      </c>
+      <c r="H874" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="875" spans="1:10" ht="12.75">
+      <c r="A875" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C875" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="D875" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H875" t="s">
+        <v>68</v>
+      </c>
+      <c r="J875" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8" ht="12.75">
+      <c r="A876" s="1" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C876" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D876" t="s">
+        <v>1893</v>
+      </c>
+      <c r="H876" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8" ht="12.75">
+      <c r="A877" s="1" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C877" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D877" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H877" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8" ht="12.75">
+      <c r="A878" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C878" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D878" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H878" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8" ht="12.75">
+      <c r="A879" s="1" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C879" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="D879" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H879" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8" ht="12.75">
+      <c r="A880" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C880" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="D880" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F880" t="s">
+        <v>72</v>
+      </c>
+      <c r="H880" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8" ht="12.75">
+      <c r="A881" s="1" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C881" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="D881" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F881" t="s">
+        <v>72</v>
+      </c>
+      <c r="H881" t="s">
+        <v>649</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="252130"/>
-[...941 lines deleted...]
-    <hyperlink ref="A494" r:id="rId943" display="F1-CLAMP-2B"/>
+    <hyperlink ref="A2" r:id="rId1" display="CABLE-LADDER"/>
+    <hyperlink ref="A3" r:id="rId2" display="PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A4" r:id="rId3" display="ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A5" r:id="rId4" display="RT-CT-1210-08"/>
+    <hyperlink ref="C5" r:id="rId5" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A6" r:id="rId6" display="860674608-012"/>
+    <hyperlink ref="C6" r:id="rId7" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A7" r:id="rId8" display="860674607-036"/>
+    <hyperlink ref="C7" r:id="rId9" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A8" r:id="rId10" display="860674607-041-42"/>
+    <hyperlink ref="C8" r:id="rId11" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A9" r:id="rId12" display="PGP-CS18"/>
+    <hyperlink ref="C9" r:id="rId13" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A10" r:id="rId14" display="PG-CS13"/>
+    <hyperlink ref="C10" r:id="rId15" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A11" r:id="rId16" display="PG-CS22"/>
+    <hyperlink ref="C11" r:id="rId17" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A12" r:id="rId18" display="860674608-U"/>
+    <hyperlink ref="C12" r:id="rId19" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A13" r:id="rId20" display="860669616-1035-T"/>
+    <hyperlink ref="C13" r:id="rId21" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A14" r:id="rId22" display="PGP-CS34L"/>
+    <hyperlink ref="C14" r:id="rId23" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A15" r:id="rId24" display="860680188-006"/>
+    <hyperlink ref="C15" r:id="rId25" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A16" r:id="rId26" display="PGP-CS18L"/>
+    <hyperlink ref="C16" r:id="rId27" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A17" r:id="rId28" display="860680188-004"/>
+    <hyperlink ref="C17" r:id="rId29" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A18" r:id="rId30" display="860674608-004"/>
+    <hyperlink ref="C18" r:id="rId31" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A19" r:id="rId32" display="860669616-2255"/>
+    <hyperlink ref="C19" r:id="rId33" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A20" r:id="rId34" display="860689555-U-L"/>
+    <hyperlink ref="C20" r:id="rId35" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A21" r:id="rId36" display="860669616-1040"/>
+    <hyperlink ref="C21" r:id="rId37" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A22" r:id="rId38" display="L5-CLAMP-3B"/>
+    <hyperlink ref="C22" r:id="rId39" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A23" r:id="rId40" display="L6CLICK"/>
+    <hyperlink ref="C23" r:id="rId41" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A24" r:id="rId42" display="STS3-12"/>
+    <hyperlink ref="C24" r:id="rId43" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A25" r:id="rId44" display="STS3-23"/>
+    <hyperlink ref="C25" r:id="rId45" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A26" r:id="rId46" display="STS3-34"/>
+    <hyperlink ref="C26" r:id="rId47" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A27" r:id="rId48" display="STS3-45"/>
+    <hyperlink ref="C27" r:id="rId49" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A28" r:id="rId50" display="L7-CLAMP-3B"/>
+    <hyperlink ref="C28" r:id="rId51" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A29" r:id="rId52" display="R8-CLAMP-1B"/>
+    <hyperlink ref="C29" r:id="rId53" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A30" r:id="rId54" display="R8-CLAMP-3B"/>
+    <hyperlink ref="C30" r:id="rId55" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A31" r:id="rId56" display="BCU158"/>
+    <hyperlink ref="C31" r:id="rId57" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A32" r:id="rId58" display="CB-12-50"/>
+    <hyperlink ref="C32" r:id="rId59" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A33" r:id="rId60" display="CT-460-100"/>
+    <hyperlink ref="C33" r:id="rId61" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A34" r:id="rId62" display="SSH-78-4"/>
+    <hyperlink ref="C34" r:id="rId63" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A35" r:id="rId64" display="SSH-158"/>
+    <hyperlink ref="C35" r:id="rId65" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A36" r:id="rId66" display="SSH-158-3"/>
+    <hyperlink ref="C36" r:id="rId67" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A37" r:id="rId68" display="HG-091291-158"/>
+    <hyperlink ref="C37" r:id="rId69" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A38" r:id="rId70" display="SA-3C"/>
+    <hyperlink ref="C38" r:id="rId71" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A39" r:id="rId72" display="BCU12"/>
+    <hyperlink ref="C39" r:id="rId73" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A40" r:id="rId74" display="EWSH-63"/>
+    <hyperlink ref="C40" r:id="rId75" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A41" r:id="rId76" display="EWSH-64"/>
+    <hyperlink ref="C41" r:id="rId77" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A42" r:id="rId78" display="EWSH-127A"/>
+    <hyperlink ref="C42" r:id="rId79" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A43" r:id="rId80" display="EWSH-90"/>
+    <hyperlink ref="C43" r:id="rId81" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A44" r:id="rId82" display="42396A-18"/>
+    <hyperlink ref="C44" r:id="rId83" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A45" r:id="rId84" display="BHD-58"/>
+    <hyperlink ref="C45" r:id="rId85" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A46" r:id="rId86" display="SWH-200-10"/>
+    <hyperlink ref="C46" r:id="rId87" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A47" r:id="rId88" display="SSH-411"/>
+    <hyperlink ref="C47" r:id="rId89" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A48" r:id="rId90" display="WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A49" r:id="rId91" display="HK-CL-U"/>
+    <hyperlink ref="C49" r:id="rId92" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A50" r:id="rId93" display="MT-357-12"/>
+    <hyperlink ref="C50" r:id="rId94" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A51" r:id="rId95" display="MT-365G"/>
+    <hyperlink ref="C51" r:id="rId96" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A52" r:id="rId97" display="MT-F1597"/>
+    <hyperlink ref="C52" r:id="rId98" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A53" r:id="rId99" display="MT-F1607"/>
+    <hyperlink ref="C53" r:id="rId100" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A54" r:id="rId101" display="MT-F1608"/>
+    <hyperlink ref="C54" r:id="rId102" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A55" r:id="rId103" display="MT-F1595"/>
+    <hyperlink ref="C55" r:id="rId104" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A56" r:id="rId105" display="PG-RMBH12"/>
+    <hyperlink ref="C56" r:id="rId106" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A57" r:id="rId107" display="PG-CS08"/>
+    <hyperlink ref="C57" r:id="rId108" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A58" r:id="rId109" display="RT-ST"/>
+    <hyperlink ref="C58" r:id="rId110" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A59" r:id="rId111" display="RT-CB4D"/>
+    <hyperlink ref="C59" r:id="rId112" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A60" r:id="rId113" display="RT-CB8D"/>
+    <hyperlink ref="C60" r:id="rId114" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A61" r:id="rId115" display="SS-TB6080"/>
+    <hyperlink ref="C61" r:id="rId116" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A62" r:id="rId117" display="SS-1FB6080"/>
+    <hyperlink ref="C62" r:id="rId118" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A63" r:id="rId119" display="TL-SO6"/>
+    <hyperlink ref="C63" r:id="rId120" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A64" r:id="rId121" display="VC-WGSO-7"/>
+    <hyperlink ref="C64" r:id="rId122" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A65" r:id="rId123" display="WB-TS12"/>
+    <hyperlink ref="C65" r:id="rId124" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A66" r:id="rId125" display="WB-TS24"/>
+    <hyperlink ref="C66" r:id="rId126" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A67" r:id="rId127" display="WB-TT12"/>
+    <hyperlink ref="C67" r:id="rId128" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A68" r:id="rId129" display="WC-SC4D"/>
+    <hyperlink ref="C68" r:id="rId130" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A69" r:id="rId131" display="WB-TT24"/>
+    <hyperlink ref="C69" r:id="rId132" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A70" r:id="rId133" display="WB-T12-3"/>
+    <hyperlink ref="C70" r:id="rId134" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A71" r:id="rId135" display="WC-SC8D"/>
+    <hyperlink ref="C71" r:id="rId136" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A72" r:id="rId137" display="WB-T24-3"/>
+    <hyperlink ref="C72" r:id="rId138" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A73" r:id="rId139" display="WB-TK12D"/>
+    <hyperlink ref="C73" r:id="rId140" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A74" r:id="rId141" display="WB-TK24D"/>
+    <hyperlink ref="C74" r:id="rId142" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A75" r:id="rId143" display="ZB-V12"/>
+    <hyperlink ref="C75" r:id="rId144" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A76" r:id="rId145" display="ZB-H8"/>
+    <hyperlink ref="C76" r:id="rId146" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A77" r:id="rId147" display="ACS-4"/>
+    <hyperlink ref="C77" r:id="rId148" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A78" r:id="rId149" display="ACS-D24"/>
+    <hyperlink ref="C78" r:id="rId150" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A79" r:id="rId151" display="CL-0610-U"/>
+    <hyperlink ref="C79" r:id="rId152" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A80" r:id="rId153" display="CL-0620-U"/>
+    <hyperlink ref="C80" r:id="rId154" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A81" r:id="rId155" display="CL-0910-U"/>
+    <hyperlink ref="C81" r:id="rId156" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A82" r:id="rId157" display="CL-1210-U"/>
+    <hyperlink ref="C82" r:id="rId158" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A83" r:id="rId159" display="CS-BL-A"/>
+    <hyperlink ref="C83" r:id="rId160" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A84" r:id="rId161" display="CS-B"/>
+    <hyperlink ref="C84" r:id="rId162" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A85" r:id="rId163" display="CS-BL-R6"/>
+    <hyperlink ref="C85" r:id="rId164" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A86" r:id="rId165" display="CS-B-A"/>
+    <hyperlink ref="C86" r:id="rId166" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A87" r:id="rId167" display="CS-B-R2"/>
+    <hyperlink ref="C87" r:id="rId168" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A88" r:id="rId169" display="CS-B-R6"/>
+    <hyperlink ref="C88" r:id="rId170" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A89" r:id="rId171" display="CT-P4"/>
+    <hyperlink ref="C89" r:id="rId172" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A90" r:id="rId173" display="PGP-CS08"/>
+    <hyperlink ref="C90" r:id="rId174" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A91" r:id="rId175" display="PGP-CS04"/>
+    <hyperlink ref="C91" r:id="rId176" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A92" r:id="rId177" display="PGP-CS12"/>
+    <hyperlink ref="C92" r:id="rId178" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A93" r:id="rId179" display="860669616-1035"/>
+    <hyperlink ref="C93" r:id="rId180" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A94" r:id="rId181" display="CL-0420-U"/>
+    <hyperlink ref="C94" r:id="rId182" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A95" r:id="rId183" display="CL-0410-U"/>
+    <hyperlink ref="C95" r:id="rId184" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A96" r:id="rId185" display="B2252PGL"/>
+    <hyperlink ref="C96" r:id="rId186" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A97" r:id="rId187" display="F-CLAMP-C-3B"/>
+    <hyperlink ref="C97" r:id="rId188" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A98" r:id="rId189" display="F-CLAMP-D-2B"/>
+    <hyperlink ref="C98" r:id="rId190" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A99" r:id="rId191" display="F-CLAMP-A-3B"/>
+    <hyperlink ref="C99" r:id="rId192" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A100" r:id="rId193" display="F-CLAMP-A2-2B"/>
+    <hyperlink ref="C100" r:id="rId194" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A101" r:id="rId195" display="F-CLAMP-A2-3B"/>
+    <hyperlink ref="C101" r:id="rId196" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A102" r:id="rId197" display="SSHR-10"/>
+    <hyperlink ref="C102" r:id="rId198" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A103" r:id="rId199" display="209800-SERIES-HANGERS"/>
+    <hyperlink ref="A104" r:id="rId200" display="SHK-114-1-P"/>
+    <hyperlink ref="C104" r:id="rId201" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A105" r:id="rId202" display="DHK-158-2-P"/>
+    <hyperlink ref="C105" r:id="rId203" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A106" r:id="rId204" display="DHK-78-6-P"/>
+    <hyperlink ref="C106" r:id="rId205" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A107" r:id="rId206" display="L5CLAMP-CNL-3B"/>
+    <hyperlink ref="C107" r:id="rId207" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A108" r:id="rId208" display="L6CLAMP-CNL-2B"/>
+    <hyperlink ref="C108" r:id="rId209" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A109" r:id="rId210" display="L6CLAMP-CNL-3B"/>
+    <hyperlink ref="C109" r:id="rId211" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A110" r:id="rId212" display="L7CLAMP-CNL-3B"/>
+    <hyperlink ref="C110" r:id="rId213" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A111" r:id="rId214" display="F4CLAMP-CNL-1B"/>
+    <hyperlink ref="C111" r:id="rId215" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A112" r:id="rId216" display="F4CLAMP-CNL-3B"/>
+    <hyperlink ref="C112" r:id="rId217" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A113" r:id="rId218" display="L4CLAMP-CNL-1B"/>
+    <hyperlink ref="C113" r:id="rId219" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A114" r:id="rId220" display="L4CLAMP-CNL-3B"/>
+    <hyperlink ref="C114" r:id="rId221" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A115" r:id="rId222" display="L5CLAMP-CNL-2B"/>
+    <hyperlink ref="C115" r:id="rId223" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A116" r:id="rId224" display="F4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C116" r:id="rId225" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A117" r:id="rId226" display="L4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C117" r:id="rId227" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A118" r:id="rId228" display="L4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C118" r:id="rId229" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A119" r:id="rId230" display="L6CLAMP-CNL-E2B"/>
+    <hyperlink ref="C119" r:id="rId231" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A120" r:id="rId232" display="L6CLAMP-CNL-E3B"/>
+    <hyperlink ref="C120" r:id="rId233" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A121" r:id="rId234" display="R8CLAMP-CNL-E1B"/>
+    <hyperlink ref="C121" r:id="rId235" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A122" r:id="rId236" display="R8CLAMP-CNL-E3B"/>
+    <hyperlink ref="C122" r:id="rId237" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A123" r:id="rId238" display="F4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C123" r:id="rId239" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A124" r:id="rId240" display="F4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C124" r:id="rId241" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A125" r:id="rId242" display="L6CLAMP-CNL-E4B"/>
+    <hyperlink ref="C125" r:id="rId243" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A126" r:id="rId244" display="F4-CLAMP-E2B"/>
+    <hyperlink ref="C126" r:id="rId245" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A127" r:id="rId246" display="L4-CLAMP-E1B"/>
+    <hyperlink ref="C127" r:id="rId247" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A128" r:id="rId248" display="L4-CLAMP-E3B"/>
+    <hyperlink ref="C128" r:id="rId249" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A129" r:id="rId250" display="L4-CLAMP-E4B"/>
+    <hyperlink ref="C129" r:id="rId251" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A130" r:id="rId252" display="L5-CLAMP-E1B"/>
+    <hyperlink ref="C130" r:id="rId253" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A131" r:id="rId254" display="L5-CLAMP-E2B"/>
+    <hyperlink ref="C131" r:id="rId255" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A132" r:id="rId256" display="R8-CLAMP-E2B"/>
+    <hyperlink ref="C132" r:id="rId257" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A133" r:id="rId258" display="L6-CLAMP-E1B"/>
+    <hyperlink ref="C133" r:id="rId259" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A134" r:id="rId260" display="L6-CLAMP-E2B"/>
+    <hyperlink ref="C134" r:id="rId261" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A135" r:id="rId262" display="L7-CLAMP-E2B"/>
+    <hyperlink ref="C135" r:id="rId263" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A136" r:id="rId264" display="F-CLAMP-B-E2B"/>
+    <hyperlink ref="C136" r:id="rId265" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A137" r:id="rId266" display="F-CLAMP-B2-E2B"/>
+    <hyperlink ref="C137" r:id="rId267" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A138" r:id="rId268" display="F-CLAMP-B2-E3B"/>
+    <hyperlink ref="C138" r:id="rId269" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A139" r:id="rId270" display="F-CLAMP-C-E2B"/>
+    <hyperlink ref="C139" r:id="rId271" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A140" r:id="rId272" display="F-CLAMP-C-E3B"/>
+    <hyperlink ref="C140" r:id="rId273" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A141" r:id="rId274" display="F-CLAMP-D-E1B"/>
+    <hyperlink ref="C141" r:id="rId275" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A142" r:id="rId276" display="F-CLAMP-D-E2B"/>
+    <hyperlink ref="C142" r:id="rId277" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A143" r:id="rId278" display="L5SGRIP-5IK"/>
+    <hyperlink ref="C143" r:id="rId279" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A144" r:id="rId280" display="19256B"/>
+    <hyperlink ref="C144" r:id="rId281" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A145" r:id="rId282" display="24312A"/>
+    <hyperlink ref="C145" r:id="rId283" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A146" r:id="rId284" display="29961-C"/>
+    <hyperlink ref="C146" r:id="rId285" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A147" r:id="rId286" display="43094"/>
+    <hyperlink ref="C147" r:id="rId287" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A148" r:id="rId288" display="L1SGRIP"/>
+    <hyperlink ref="C148" r:id="rId289" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A149" r:id="rId290" display="L7SGRIP"/>
+    <hyperlink ref="C149" r:id="rId291" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A150" r:id="rId292" display="L6SGRIP"/>
+    <hyperlink ref="C150" r:id="rId293" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A151" r:id="rId294" display="35849A-SERIES"/>
+    <hyperlink ref="A152" r:id="rId295" display="SCE-12"/>
+    <hyperlink ref="C152" r:id="rId296" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A153" r:id="rId297" display="204673-20"/>
+    <hyperlink ref="C153" r:id="rId298" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A154" r:id="rId299" display="245314-64"/>
+    <hyperlink ref="C154" r:id="rId300" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A155" r:id="rId301" display="245314-77"/>
+    <hyperlink ref="C155" r:id="rId302" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A156" r:id="rId303" display="245314-132"/>
+    <hyperlink ref="C156" r:id="rId304" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A157" r:id="rId305" display="245314-90"/>
+    <hyperlink ref="C157" r:id="rId306" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A158" r:id="rId307" display="245314-220"/>
+    <hyperlink ref="C158" r:id="rId308" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A159" r:id="rId309" display="245314-43"/>
+    <hyperlink ref="C159" r:id="rId310" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A160" r:id="rId311" display="245314-52"/>
+    <hyperlink ref="C160" r:id="rId312" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A161" r:id="rId313" display="245314-63"/>
+    <hyperlink ref="C161" r:id="rId314" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A162" r:id="rId315" display="252139"/>
+    <hyperlink ref="C162" r:id="rId316" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A163" r:id="rId317" display="35849A-3"/>
+    <hyperlink ref="C163" r:id="rId318" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A164" r:id="rId319" display="35849A-9"/>
+    <hyperlink ref="C164" r:id="rId320" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A165" r:id="rId321" display="AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A166" r:id="rId322" display="MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A167" r:id="rId323" display="TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A168" r:id="rId324" display="243095-9"/>
+    <hyperlink ref="C168" r:id="rId325" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A169" r:id="rId326" display="243095-11"/>
+    <hyperlink ref="C169" r:id="rId327" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A170" r:id="rId328" display="243095-2"/>
+    <hyperlink ref="C170" r:id="rId329" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A171" r:id="rId330" display="243095-5"/>
+    <hyperlink ref="C171" r:id="rId331" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A172" r:id="rId332" display="243095-6"/>
+    <hyperlink ref="C172" r:id="rId333" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A173" r:id="rId334" display="244412"/>
+    <hyperlink ref="C173" r:id="rId335" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A174" r:id="rId336" display="252026-10KT-P"/>
+    <hyperlink ref="C174" r:id="rId337" display="Variant of MCLICK-SERIES-HARDWARE"/>
+    <hyperlink ref="A175" r:id="rId338" display="245650A-40"/>
+    <hyperlink ref="C175" r:id="rId339" display="Variant of 245650A-SERIES-WOOD-SCREWS"/>
+    <hyperlink ref="A176" r:id="rId340" display="252027-10KT-P"/>
+    <hyperlink ref="C176" r:id="rId341" display="Variant of MCLICK-SERIES-HARDWARE"/>
+    <hyperlink ref="A177" r:id="rId342" display="31771-4"/>
+    <hyperlink ref="C177" r:id="rId343" display="Variant of HARDWARE-KITS"/>
+    <hyperlink ref="A178" r:id="rId344" display="31769-5"/>
+    <hyperlink ref="C178" r:id="rId345" display="Variant of HARDWARE-KITS"/>
+    <hyperlink ref="A179" r:id="rId346" display="33544-16"/>
+    <hyperlink ref="C179" r:id="rId347" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A180" r:id="rId348" display="33544-30"/>
+    <hyperlink ref="C180" r:id="rId349" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A181" r:id="rId350" display="33544-31"/>
+    <hyperlink ref="C181" r:id="rId351" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A182" r:id="rId352" display="33544-22"/>
+    <hyperlink ref="C182" r:id="rId353" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A183" r:id="rId354" display="33544-42"/>
+    <hyperlink ref="C183" r:id="rId355" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A184" r:id="rId356" display="33544-23"/>
+    <hyperlink ref="C184" r:id="rId357" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A185" r:id="rId358" display="33544-33"/>
+    <hyperlink ref="C185" r:id="rId359" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A186" r:id="rId360" display="33544-11"/>
+    <hyperlink ref="C186" r:id="rId361" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A187" r:id="rId362" display="33544-24"/>
+    <hyperlink ref="C187" r:id="rId363" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A188" r:id="rId364" display="33544-12"/>
+    <hyperlink ref="C188" r:id="rId365" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A189" r:id="rId366" display="33544-44A"/>
+    <hyperlink ref="C189" r:id="rId367" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A190" r:id="rId368" display="33544-25"/>
+    <hyperlink ref="C190" r:id="rId369" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A191" r:id="rId370" display="33544-26"/>
+    <hyperlink ref="C191" r:id="rId371" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A192" r:id="rId372" display="33544-47"/>
+    <hyperlink ref="C192" r:id="rId373" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A193" r:id="rId374" display="33544-15"/>
+    <hyperlink ref="C193" r:id="rId375" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A194" r:id="rId376" display="33544-39"/>
+    <hyperlink ref="C194" r:id="rId377" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A195" r:id="rId378" display="33544-41"/>
+    <hyperlink ref="C195" r:id="rId379" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A196" r:id="rId380" display="45592-1127"/>
+    <hyperlink ref="C196" r:id="rId381" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A197" r:id="rId382" display="45594-163B"/>
+    <hyperlink ref="C197" r:id="rId383" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A198" r:id="rId384" display="45598-343"/>
+    <hyperlink ref="C198" r:id="rId385" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A199" r:id="rId386" display="45594-164A"/>
+    <hyperlink ref="C199" r:id="rId387" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A200" r:id="rId388" display="45598-541"/>
+    <hyperlink ref="C200" r:id="rId389" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A201" r:id="rId390" display="45594-177A"/>
+    <hyperlink ref="C201" r:id="rId391" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A202" r:id="rId392" display="45594-1180"/>
+    <hyperlink ref="C202" r:id="rId393" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A203" r:id="rId394" display="45598-75"/>
+    <hyperlink ref="C203" r:id="rId395" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A204" r:id="rId396" display="45594-1220A"/>
+    <hyperlink ref="C204" r:id="rId397" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A205" r:id="rId398" display="45594-137"/>
+    <hyperlink ref="C205" r:id="rId399" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A206" r:id="rId400" display="45597-112"/>
+    <hyperlink ref="C206" r:id="rId401" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A207" r:id="rId402" display="47250-5"/>
+    <hyperlink ref="C207" r:id="rId403" display="Variant of 47250-SERIES-ACCESSORY-KITS"/>
+    <hyperlink ref="A208" r:id="rId404" display="55219-112"/>
+    <hyperlink ref="C208" r:id="rId405" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A209" r:id="rId406" display="55224-137"/>
+    <hyperlink ref="C209" r:id="rId407" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A210" r:id="rId408" display="55219-187"/>
+    <hyperlink ref="C210" r:id="rId409" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A211" r:id="rId410" display="55224-28"/>
+    <hyperlink ref="C211" r:id="rId411" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A212" r:id="rId412" display="55224-62"/>
+    <hyperlink ref="C212" r:id="rId413" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A213" r:id="rId414" display="55224-75"/>
+    <hyperlink ref="C213" r:id="rId415" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A214" r:id="rId416" display="CB-12-16LH"/>
+    <hyperlink ref="C214" r:id="rId417" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A215" r:id="rId418" display="CB-12-27LH"/>
+    <hyperlink ref="C215" r:id="rId419" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A216" r:id="rId420" display="UHA-3C"/>
+    <hyperlink ref="C216" r:id="rId421" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A217" r:id="rId422" display="BCU158-4M10M-7X"/>
+    <hyperlink ref="C217" r:id="rId423" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A218" r:id="rId424" display="HG-MSF-158"/>
+    <hyperlink ref="C218" r:id="rId425" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A219" r:id="rId426" display="SA-4C"/>
+    <hyperlink ref="C219" r:id="rId427" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A220" r:id="rId428" display="HG-064124-158"/>
+    <hyperlink ref="C220" r:id="rId429" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A221" r:id="rId430" display="HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A222" r:id="rId431" display="HG-144-384-158"/>
+    <hyperlink ref="C222" r:id="rId432" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A223" r:id="rId433" display="31670-6"/>
+    <hyperlink ref="C223" r:id="rId434" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A224" r:id="rId435" display="SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A225" r:id="rId436" display="ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A226" r:id="rId437" display="ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A227" r:id="rId438" display="PLUG-12"/>
+    <hyperlink ref="C227" r:id="rId439" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A228" r:id="rId440" display="WGB5-37"/>
+    <hyperlink ref="C228" r:id="rId441" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A229" r:id="rId442" display="WGB4-132"/>
+    <hyperlink ref="C229" r:id="rId443" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A230" r:id="rId444" display="WGB4-85"/>
+    <hyperlink ref="C230" r:id="rId445" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A231" r:id="rId446" display="WGB5-52"/>
+    <hyperlink ref="C231" r:id="rId447" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A232" r:id="rId448" display="WGB4-90"/>
+    <hyperlink ref="C232" r:id="rId449" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A233" r:id="rId450" display="WGB4-180"/>
+    <hyperlink ref="C233" r:id="rId451" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A234" r:id="rId452" display="WGB5-63"/>
+    <hyperlink ref="C234" r:id="rId453" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A235" r:id="rId454" display="WGB5-127A"/>
+    <hyperlink ref="C235" r:id="rId455" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A236" r:id="rId456" display="WGB4-220"/>
+    <hyperlink ref="C236" r:id="rId457" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A237" r:id="rId458" display="WGB5-132"/>
+    <hyperlink ref="C237" r:id="rId459" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A238" r:id="rId460" display="WGB5-77"/>
+    <hyperlink ref="C238" r:id="rId461" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A239" r:id="rId462" display="WGB5-180"/>
+    <hyperlink ref="C239" r:id="rId463" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A240" r:id="rId464" display="WGB4-43"/>
+    <hyperlink ref="C240" r:id="rId465" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A241" r:id="rId466" display="WGB5-220"/>
+    <hyperlink ref="C241" r:id="rId467" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A242" r:id="rId468" display="WGB4-52"/>
+    <hyperlink ref="C242" r:id="rId469" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A243" r:id="rId470" display="WGB5-240"/>
+    <hyperlink ref="C243" r:id="rId471" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A244" r:id="rId472" display="294573"/>
+    <hyperlink ref="C244" r:id="rId473" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A245" r:id="rId474" display="294701"/>
+    <hyperlink ref="C245" r:id="rId475" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A246" r:id="rId476" display="294701-T"/>
+    <hyperlink ref="C246" r:id="rId477" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A247" r:id="rId478" display="294702"/>
+    <hyperlink ref="C247" r:id="rId479" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A248" r:id="rId480" display="294685"/>
+    <hyperlink ref="C248" r:id="rId481" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A249" r:id="rId482" display="294686"/>
+    <hyperlink ref="C249" r:id="rId483" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A250" r:id="rId484" display="294700"/>
+    <hyperlink ref="C250" r:id="rId485" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A251" r:id="rId486" display="48939A-17"/>
+    <hyperlink ref="C251" r:id="rId487" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A252" r:id="rId488" display="FA-102993-HC3"/>
+    <hyperlink ref="C252" r:id="rId489" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A253" r:id="rId490" display="DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A254" r:id="rId491" display="CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A255" r:id="rId492" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A256" r:id="rId493" display="BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A257" r:id="rId494" display="FA-SERIES-HANGERS"/>
+    <hyperlink ref="A258" r:id="rId495" display="EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A259" r:id="rId496" display="244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A260" r:id="rId497" display="L4-CLAMP-3B"/>
+    <hyperlink ref="C260" r:id="rId498" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A261" r:id="rId499" display="L4CLICK"/>
+    <hyperlink ref="C261" r:id="rId500" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A262" r:id="rId501" display="L5-CLAMP-1B"/>
+    <hyperlink ref="C262" r:id="rId502" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A263" r:id="rId503" display="HG-091192-158"/>
+    <hyperlink ref="C263" r:id="rId504" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A264" r:id="rId505" display="HG-091242-158"/>
+    <hyperlink ref="C264" r:id="rId506" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A265" r:id="rId507" display="HG-24-114"/>
+    <hyperlink ref="C265" r:id="rId508" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A266" r:id="rId509" display="HG-10MM-12"/>
+    <hyperlink ref="C266" r:id="rId510" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A267" r:id="rId511" display="HG-38-114"/>
+    <hyperlink ref="C267" r:id="rId512" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A268" r:id="rId513" display="HG-38-78"/>
+    <hyperlink ref="C268" r:id="rId514" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A269" r:id="rId515" display="HG-164-158"/>
+    <hyperlink ref="C269" r:id="rId516" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A270" r:id="rId517" display="HG-44MM-158"/>
+    <hyperlink ref="C270" r:id="rId518" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A271" r:id="rId519" display="SA-1TR"/>
+    <hyperlink ref="C271" r:id="rId520" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A272" r:id="rId521" display="SSHA-38"/>
+    <hyperlink ref="C272" r:id="rId522" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A273" r:id="rId523" display="L6-CLAMP-1B"/>
+    <hyperlink ref="C273" r:id="rId524" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A274" r:id="rId525" display="L6-CLAMP-2B"/>
+    <hyperlink ref="C274" r:id="rId526" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A275" r:id="rId527" display="L7-CLAMP-1B"/>
+    <hyperlink ref="C275" r:id="rId528" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A276" r:id="rId529" display="UA-3"/>
+    <hyperlink ref="C276" r:id="rId530" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A277" r:id="rId531" display="UAAI"/>
+    <hyperlink ref="C277" r:id="rId532" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A278" r:id="rId533" display="252130"/>
+    <hyperlink ref="C278" r:id="rId534" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A279" r:id="rId535" display="294562"/>
+    <hyperlink ref="C279" r:id="rId536" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A280" r:id="rId537" display="294571"/>
+    <hyperlink ref="C280" r:id="rId538" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A281" r:id="rId539" display="31670-1"/>
+    <hyperlink ref="C281" r:id="rId540" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A282" r:id="rId541" display="31670-4"/>
+    <hyperlink ref="C282" r:id="rId542" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A283" r:id="rId543" display="31670-5"/>
+    <hyperlink ref="C283" r:id="rId544" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A284" r:id="rId545" display="40417"/>
+    <hyperlink ref="C284" r:id="rId546" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A285" r:id="rId547" display="UA-3G"/>
+    <hyperlink ref="C285" r:id="rId548" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A286" r:id="rId549" display="UA-3C"/>
+    <hyperlink ref="C286" r:id="rId550" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A287" r:id="rId551" display="HG-091241-158"/>
+    <hyperlink ref="C287" r:id="rId552" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A288" r:id="rId553" display="SSH-114"/>
+    <hyperlink ref="C288" r:id="rId554" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A289" r:id="rId555" display="SSH-12"/>
+    <hyperlink ref="C289" r:id="rId556" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A290" r:id="rId557" display="1316MCLICK"/>
+    <hyperlink ref="C290" r:id="rId558" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A291" r:id="rId559" display="209800-28B"/>
+    <hyperlink ref="C291" r:id="rId560" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A292" r:id="rId561" display="244106A-70"/>
+    <hyperlink ref="C292" r:id="rId562" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A293" r:id="rId563" display="244106A-120"/>
+    <hyperlink ref="C293" r:id="rId564" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A294" r:id="rId565" display="244106A-140"/>
+    <hyperlink ref="C294" r:id="rId566" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A295" r:id="rId567" display="244106A-220"/>
+    <hyperlink ref="C295" r:id="rId568" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A296" r:id="rId569" display="42396A-16"/>
+    <hyperlink ref="C296" r:id="rId570" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A297" r:id="rId571" display="42396A-2"/>
+    <hyperlink ref="C297" r:id="rId572" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A298" r:id="rId573" display="42396A-5"/>
+    <hyperlink ref="C298" r:id="rId574" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A299" r:id="rId575" display="42396A-8"/>
+    <hyperlink ref="C299" r:id="rId576" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A300" r:id="rId577" display="42396A-1"/>
+    <hyperlink ref="C300" r:id="rId578" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A301" r:id="rId579" display="42396A-9"/>
+    <hyperlink ref="C301" r:id="rId580" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A302" r:id="rId581" display="42396A-11"/>
+    <hyperlink ref="C302" r:id="rId582" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A303" r:id="rId583" display="68MCLICK"/>
+    <hyperlink ref="C303" r:id="rId584" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A304" r:id="rId585" display="912MCLICK"/>
+    <hyperlink ref="C304" r:id="rId586" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A305" r:id="rId587" display="BHD-14"/>
+    <hyperlink ref="C305" r:id="rId588" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A306" r:id="rId589" display="BHD-158"/>
+    <hyperlink ref="C306" r:id="rId590" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A307" r:id="rId591" display="BHD-12"/>
+    <hyperlink ref="C307" r:id="rId592" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A308" r:id="rId593" display="BHD-38"/>
+    <hyperlink ref="C308" r:id="rId594" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A309" r:id="rId595" display="BHD-78"/>
+    <hyperlink ref="C309" r:id="rId596" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A310" r:id="rId597" display="EWSH-132"/>
+    <hyperlink ref="C310" r:id="rId598" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A311" r:id="rId599" display="EWSH-220"/>
+    <hyperlink ref="C311" r:id="rId600" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A312" r:id="rId601" display="EWSH-240"/>
+    <hyperlink ref="C312" r:id="rId602" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A313" r:id="rId603" display="EWSH-52"/>
+    <hyperlink ref="C313" r:id="rId604" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A314" r:id="rId605" display="F4-CLAMP-3B"/>
+    <hyperlink ref="C314" r:id="rId606" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A315" r:id="rId607" display="F4-CLAMP-1B"/>
+    <hyperlink ref="C315" r:id="rId608" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A316" r:id="rId609" display="F-CLAMP-A-1B"/>
+    <hyperlink ref="C316" r:id="rId610" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A317" r:id="rId611" display="F1-CLAMP-3B"/>
+    <hyperlink ref="C317" r:id="rId612" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A318" r:id="rId613" display="F1-CLAMP-1B"/>
+    <hyperlink ref="C318" r:id="rId614" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A319" r:id="rId615" display="L5-CLAMP-4B"/>
+    <hyperlink ref="C319" r:id="rId616" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A320" r:id="rId617" display="L6-CLAMP-4B"/>
+    <hyperlink ref="C320" r:id="rId618" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A321" r:id="rId619" display="R8-CLAMP-4B"/>
+    <hyperlink ref="C321" r:id="rId620" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A322" r:id="rId621" display="F-CLAMP-B-1B"/>
+    <hyperlink ref="C322" r:id="rId622" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A323" r:id="rId623" display="F-CLAMP-E-2B"/>
+    <hyperlink ref="C323" r:id="rId624" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A324" r:id="rId625" display="F-CLAMP-E-4B"/>
+    <hyperlink ref="C324" r:id="rId626" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A325" r:id="rId627" display="F-CLAMP-E2-2B"/>
+    <hyperlink ref="C325" r:id="rId628" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A326" r:id="rId629" display="F-CLAMP-C-1B"/>
+    <hyperlink ref="C326" r:id="rId630" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A327" r:id="rId631" display="F-CLAMP-C-2B"/>
+    <hyperlink ref="C327" r:id="rId632" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A328" r:id="rId633" display="GKT-BK512"/>
+    <hyperlink ref="C328" r:id="rId634" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A329" r:id="rId635" display="GKT-114SG"/>
+    <hyperlink ref="C329" r:id="rId636" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A330" r:id="rId637" display="GKT-F4A"/>
+    <hyperlink ref="C330" r:id="rId638" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A331" r:id="rId639" display="JST-400A"/>
+    <hyperlink ref="C331" r:id="rId640" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A332" r:id="rId641" display="MCPT-1412"/>
+    <hyperlink ref="C332" r:id="rId642" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A333" r:id="rId643" display="MCPT-3812"/>
+    <hyperlink ref="C333" r:id="rId644" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A334" r:id="rId645" display="MCPT-BK4"/>
+    <hyperlink ref="C334" r:id="rId646" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A335" r:id="rId647" display="MCPT-L4"/>
+    <hyperlink ref="C335" r:id="rId648" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A336" r:id="rId649" display="SHT-4"/>
+    <hyperlink ref="C336" r:id="rId650" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A337" r:id="rId651" display="TW-158-EZFC"/>
+    <hyperlink ref="C337" r:id="rId652" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A338" r:id="rId653" display="TW-4310"/>
+    <hyperlink ref="C338" r:id="rId654" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A339" r:id="rId655" display="TW-78-EZFC"/>
+    <hyperlink ref="C339" r:id="rId656" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A340" r:id="rId657" display="209874"/>
+    <hyperlink ref="C340" r:id="rId658" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A341" r:id="rId659" display="244379"/>
+    <hyperlink ref="C341" r:id="rId660" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A342" r:id="rId661" display="78-HPT"/>
+    <hyperlink ref="C342" r:id="rId662" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A343" r:id="rId663" display="CPT-78U"/>
+    <hyperlink ref="C343" r:id="rId664" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A344" r:id="rId665" display="CPT-BK"/>
+    <hyperlink ref="C344" r:id="rId666" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A345" r:id="rId667" display="CPT-L4-D"/>
+    <hyperlink ref="C345" r:id="rId668" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A346" r:id="rId669" display="CPT-F2-D"/>
+    <hyperlink ref="C346" r:id="rId670" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A347" r:id="rId671" display="CPT-BK5"/>
+    <hyperlink ref="C347" r:id="rId672" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A348" r:id="rId673" display="CPT-BK7"/>
+    <hyperlink ref="C348" r:id="rId674" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A349" r:id="rId675" display="CPT-F4B"/>
+    <hyperlink ref="C349" r:id="rId676" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A350" r:id="rId677" display="CPT-114U"/>
+    <hyperlink ref="C350" r:id="rId678" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A351" r:id="rId679" display="CPT-LSF2-D"/>
+    <hyperlink ref="C351" r:id="rId680" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A352" r:id="rId681" display="CPT-BKSF4"/>
+    <hyperlink ref="C352" r:id="rId682" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A353" r:id="rId683" display="CPT-L1"/>
+    <hyperlink ref="C353" r:id="rId684" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A354" r:id="rId685" display="CPT-L1-D"/>
+    <hyperlink ref="C354" r:id="rId686" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A355" r:id="rId687" display="CPT-L2"/>
+    <hyperlink ref="C355" r:id="rId688" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A356" r:id="rId689" display="CTBC"/>
+    <hyperlink ref="C356" r:id="rId690" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A357" r:id="rId691" display="TW-18N"/>
+    <hyperlink ref="C357" r:id="rId692" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A358" r:id="rId693" display="BK-A5FXEZPT-JC"/>
+    <hyperlink ref="C358" r:id="rId694" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A359" r:id="rId695" display="BK-A6A7EZPT-JC"/>
+    <hyperlink ref="C359" r:id="rId696" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A360" r:id="rId697" display="TW-4310-SP"/>
+    <hyperlink ref="C360" r:id="rId698" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A361" r:id="rId699" display="CPT-BKD"/>
+    <hyperlink ref="C361" r:id="rId700" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A362" r:id="rId701" display="CPT-L4-H-F"/>
+    <hyperlink ref="C362" r:id="rId702" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A363" r:id="rId703" display="HSR-ANCHOR-SW-S"/>
+    <hyperlink ref="C363" r:id="rId704" display="Variant of HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A364" r:id="rId705" display="HSR-ANCHOR-CS-S25"/>
+    <hyperlink ref="C364" r:id="rId706" display="Variant of HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A365" r:id="rId707" display="100845-11"/>
+    <hyperlink ref="C365" r:id="rId708" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A366" r:id="rId709" display="100845-12"/>
+    <hyperlink ref="C366" r:id="rId710" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A367" r:id="rId711" display="100845-3"/>
+    <hyperlink ref="C367" r:id="rId712" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A368" r:id="rId713" display="100845-7"/>
+    <hyperlink ref="C368" r:id="rId714" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A369" r:id="rId715" display="100899-5"/>
+    <hyperlink ref="C369" r:id="rId716" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A370" r:id="rId717" display="106803"/>
+    <hyperlink ref="C370" r:id="rId718" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A371" r:id="rId719" display="FA-FWS-E-250"/>
+    <hyperlink ref="C371" r:id="rId720" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A372" r:id="rId721" display="FA-FWS-E-250-1C"/>
+    <hyperlink ref="C372" r:id="rId722" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A373" r:id="rId723" display="FA-R2CT"/>
+    <hyperlink ref="C373" r:id="rId724" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A374" r:id="rId725" display="FA-FWS-E-1"/>
+    <hyperlink ref="C374" r:id="rId726" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A375" r:id="rId727" display="FA-FWS-OCTIS"/>
+    <hyperlink ref="C375" r:id="rId728" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A376" r:id="rId729" display="241475-13"/>
+    <hyperlink ref="C376" r:id="rId730" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A377" r:id="rId731" display="245172"/>
+    <hyperlink ref="C377" r:id="rId732" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A378" r:id="rId733" display="245174"/>
+    <hyperlink ref="C378" r:id="rId734" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A379" r:id="rId735" display="455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A380" r:id="rId736" display="HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A381" r:id="rId737" display="SAW-GUIDE"/>
+    <hyperlink ref="A382" r:id="rId738" display="BENDING-TOOL-KIT"/>
+    <hyperlink ref="A383" r:id="rId739" display="245312"/>
+    <hyperlink ref="C383" r:id="rId740" display="Variant of SAW-GUIDE"/>
+    <hyperlink ref="A384" r:id="rId741" display="33586-4"/>
+    <hyperlink ref="C384" r:id="rId742" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A385" r:id="rId743" display="33586-5"/>
+    <hyperlink ref="C385" r:id="rId744" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A386" r:id="rId745" display="EWBTK-2"/>
+    <hyperlink ref="C386" r:id="rId746" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A387" r:id="rId747" display="EWBTK-3"/>
+    <hyperlink ref="C387" r:id="rId748" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A388" r:id="rId749" display="MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A389" r:id="rId750" display="MT-586G-250"/>
+    <hyperlink ref="C389" r:id="rId751" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A390" r:id="rId752" display="MT-584-800"/>
+    <hyperlink ref="C390" r:id="rId753" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A391" r:id="rId754" display="MT-584G-100"/>
+    <hyperlink ref="C391" r:id="rId755" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A392" r:id="rId756" display="MT-586-5000"/>
+    <hyperlink ref="C392" r:id="rId757" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A393" r:id="rId758" display="MT-586G-001"/>
+    <hyperlink ref="C393" r:id="rId759" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A394" r:id="rId760" display="SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A395" r:id="rId761" display="GROUNDING-SERIES"/>
+    <hyperlink ref="A396" r:id="rId762" display="GK-SUNV"/>
+    <hyperlink ref="C396" r:id="rId763" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A397" r:id="rId764" display="SG12-12B2U"/>
+    <hyperlink ref="C397" r:id="rId765" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A398" r:id="rId766" display="SG78-06B2A"/>
+    <hyperlink ref="C398" r:id="rId767" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A399" r:id="rId768" display="SG158-06B2A"/>
+    <hyperlink ref="C399" r:id="rId769" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A400" r:id="rId770" display="SG78-12B2U"/>
+    <hyperlink ref="C400" r:id="rId771" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A401" r:id="rId772" display="SG158-12B2U"/>
+    <hyperlink ref="C401" r:id="rId773" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A402" r:id="rId774" display="204989-7"/>
+    <hyperlink ref="C402" r:id="rId775" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A403" r:id="rId776" display="220497"/>
+    <hyperlink ref="C403" r:id="rId777" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A404" r:id="rId778" display="220498"/>
+    <hyperlink ref="C404" r:id="rId779" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A405" r:id="rId780" display="223158-2"/>
+    <hyperlink ref="C405" r:id="rId781" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A406" r:id="rId782" display="223158-4"/>
+    <hyperlink ref="C406" r:id="rId783" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A407" r:id="rId784" display="241088-4"/>
+    <hyperlink ref="C407" r:id="rId785" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A408" r:id="rId786" display="241088-60"/>
+    <hyperlink ref="C408" r:id="rId787" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A409" r:id="rId788" display="242948"/>
+    <hyperlink ref="C409" r:id="rId789" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A410" r:id="rId790" display="CSG12-06B1A"/>
+    <hyperlink ref="C410" r:id="rId791" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A411" r:id="rId792" display="CSG78-06B1A"/>
+    <hyperlink ref="C411" r:id="rId793" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A412" r:id="rId794" display="CSG78-12B2U"/>
+    <hyperlink ref="C412" r:id="rId795" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A413" r:id="rId796" display="GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A414" r:id="rId797" display="UGBKIT-0210"/>
+    <hyperlink ref="C414" r:id="rId798" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A415" r:id="rId799" display="UGBKIT-0212-T"/>
+    <hyperlink ref="C415" r:id="rId800" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A416" r:id="rId801" display="UGBKIT-0420"/>
+    <hyperlink ref="C416" r:id="rId802" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A417" r:id="rId803" display="UGBKIT-0214-T"/>
+    <hyperlink ref="C417" r:id="rId804" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A418" r:id="rId805" display="UGBKIT-0412"/>
+    <hyperlink ref="C418" r:id="rId806" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A419" r:id="rId807" display="UGBKIT-0424"/>
+    <hyperlink ref="C419" r:id="rId808" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A420" r:id="rId809" display="UGBKIT-2"/>
+    <hyperlink ref="C420" r:id="rId810" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A421" r:id="rId811" display="UGBKIT-2T"/>
+    <hyperlink ref="C421" r:id="rId812" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A422" r:id="rId813" display="GB-HK-DPU"/>
+    <hyperlink ref="C422" r:id="rId814" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A423" r:id="rId815" display="UGBKIT-0214-G"/>
+    <hyperlink ref="C423" r:id="rId816" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A424" r:id="rId817" display="UGB-0420-G"/>
+    <hyperlink ref="C424" r:id="rId818" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A425" r:id="rId819" display="UGB-0412-G"/>
+    <hyperlink ref="C425" r:id="rId820" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A426" r:id="rId821" display="CBB-0412T-1MU"/>
+    <hyperlink ref="C426" r:id="rId822" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A427" r:id="rId823" display="CBB-0424N-1MU"/>
+    <hyperlink ref="C427" r:id="rId824" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A428" r:id="rId825" display="MTC6714T"/>
+    <hyperlink ref="C428" r:id="rId826" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A429" r:id="rId827" display="MTC99920420T"/>
+    <hyperlink ref="C429" r:id="rId828" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A430" r:id="rId829" display="MTC97681730"/>
+    <hyperlink ref="C430" r:id="rId830" display="Variant of MTC97681"/>
+    <hyperlink ref="A431" r:id="rId831" display="GROUNDING-LUG-SERIES"/>
+    <hyperlink ref="A432" r:id="rId832" display="245529-10"/>
+    <hyperlink ref="C432" r:id="rId833" display="Variant of GROUNDING-LUG-SERIES"/>
+    <hyperlink ref="A433" r:id="rId834" display="WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A434" r:id="rId835" display="42615-10"/>
+    <hyperlink ref="C434" r:id="rId836" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A435" r:id="rId837" display="FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A436" r:id="rId838" display="HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A437" r:id="rId839" display="860674608-006"/>
+    <hyperlink ref="C437" r:id="rId840" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A438" r:id="rId841" display="860674608-009"/>
+    <hyperlink ref="C438" r:id="rId842" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A439" r:id="rId843" display="860674607-048"/>
+    <hyperlink ref="C439" r:id="rId844" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A440" r:id="rId845" display="PGP-CS38-R"/>
+    <hyperlink ref="C440" r:id="rId846" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A441" r:id="rId847" display="PGP-CS20-R"/>
+    <hyperlink ref="C441" r:id="rId848" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A442" r:id="rId849" display="PGP-CS16L"/>
+    <hyperlink ref="C442" r:id="rId850" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A443" r:id="rId851" display="MPH-001"/>
+    <hyperlink ref="C443" r:id="rId852" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A444" r:id="rId853" display="PGP-CS10-R"/>
+    <hyperlink ref="C444" r:id="rId854" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A445" r:id="rId855" display="PGP-CS36"/>
+    <hyperlink ref="C445" r:id="rId856" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A446" r:id="rId857" display="CL-0820-U"/>
+    <hyperlink ref="C446" r:id="rId858" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A447" r:id="rId859" display="860689555-U"/>
+    <hyperlink ref="C447" r:id="rId860" display="Variant of HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A448" r:id="rId861" display="PGP-RC-10"/>
+    <hyperlink ref="C448" r:id="rId862" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A449" r:id="rId863" display="CL2001"/>
+    <hyperlink ref="C449" r:id="rId864" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A450" r:id="rId865" display="EX-P1060"/>
+    <hyperlink ref="A451" r:id="rId866" display="MT-F1598"/>
+    <hyperlink ref="A452" r:id="rId867" display="HG-064164-158"/>
+    <hyperlink ref="C452" r:id="rId868" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A453" r:id="rId869" display="7703768"/>
+    <hyperlink ref="C453" r:id="rId870" display="Variant of HELIAX-BOOT-KITS"/>
+    <hyperlink ref="A454" r:id="rId871" display="CB-12-18LH"/>
+    <hyperlink ref="C454" r:id="rId872" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A455" r:id="rId873" display="31768A"/>
+    <hyperlink ref="C455" r:id="rId874" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A456" r:id="rId875" display="HG-064103-114"/>
+    <hyperlink ref="C456" r:id="rId876" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A457" r:id="rId877" display="HG-064114-158"/>
+    <hyperlink ref="C457" r:id="rId878" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A458" r:id="rId879" display="SEC-1114"/>
+    <hyperlink ref="C458" r:id="rId880" display="Variant of SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A459" r:id="rId881" display="SEC-412"/>
+    <hyperlink ref="C459" r:id="rId882" display="Variant of SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A460" r:id="rId883" display="SEC-614"/>
+    <hyperlink ref="C460" r:id="rId884" display="Variant of SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A461" r:id="rId885" display="SEC-638"/>
+    <hyperlink ref="C461" r:id="rId886" display="Variant of SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A462" r:id="rId887" display="SEC-378"/>
+    <hyperlink ref="C462" r:id="rId888" display="Variant of SEC-SERIES-ENTRY-PANELS"/>
+    <hyperlink ref="A463" r:id="rId889" display="WGB4-63"/>
+    <hyperlink ref="C463" r:id="rId890" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A464" r:id="rId891" display="WGB4-64"/>
+    <hyperlink ref="C464" r:id="rId892" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A465" r:id="rId893" display="WGB4-127A"/>
+    <hyperlink ref="C465" r:id="rId894" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A466" r:id="rId895" display="WGB4-77"/>
+    <hyperlink ref="C466" r:id="rId896" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A467" r:id="rId897" display="WGB5-43"/>
+    <hyperlink ref="C467" r:id="rId898" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A468" r:id="rId899" display="WGB5-64"/>
+    <hyperlink ref="C468" r:id="rId900" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A469" r:id="rId901" display="WGB4-240"/>
+    <hyperlink ref="C469" r:id="rId902" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A470" r:id="rId903" display="WGB4-37"/>
+    <hyperlink ref="C470" r:id="rId904" display="Variant of WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A471" r:id="rId905" display="294574"/>
+    <hyperlink ref="C471" r:id="rId906" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A472" r:id="rId907" display="294687"/>
+    <hyperlink ref="C472" r:id="rId908" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A473" r:id="rId909" display="294682"/>
+    <hyperlink ref="C473" r:id="rId910" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A474" r:id="rId911" display="294697"/>
+    <hyperlink ref="C474" r:id="rId912" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A475" r:id="rId913" display="294684"/>
+    <hyperlink ref="C475" r:id="rId914" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A476" r:id="rId915" display="294698"/>
+    <hyperlink ref="C476" r:id="rId916" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A477" r:id="rId917" display="294699"/>
+    <hyperlink ref="C477" r:id="rId918" display="Variant of ENTRY-PANEL-INSERTS-SERIES"/>
+    <hyperlink ref="A478" r:id="rId919" display="FA-6627-3315-GKHP"/>
+    <hyperlink ref="C478" r:id="rId920" display="Variant of FA-SERIES-INSERTS"/>
+    <hyperlink ref="A479" r:id="rId921" display="FA-102997-HC3"/>
+    <hyperlink ref="C479" r:id="rId922" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A480" r:id="rId923" display="WGB-INSERTS-SERIES"/>
+    <hyperlink ref="A481" r:id="rId924" display="FA-SERIES-INSERTS"/>
+    <hyperlink ref="A482" r:id="rId925" display="ECI-10-292-4"/>
+    <hyperlink ref="C482" r:id="rId926" display="Variant of ENTRY-PANEL-KIT-SERIES"/>
+    <hyperlink ref="A483" r:id="rId927" display="SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A484" r:id="rId928" display="BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A485" r:id="rId929" display="CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A486" r:id="rId930" display="L4-CLAMP-1B"/>
+    <hyperlink ref="C486" r:id="rId931" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A487" r:id="rId932" display="L4-CLAMP-2B"/>
+    <hyperlink ref="C487" r:id="rId933" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A488" r:id="rId934" display="L5-CLAMP-2B"/>
+    <hyperlink ref="C488" r:id="rId935" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A489" r:id="rId936" display="L5CLICKB"/>
+    <hyperlink ref="C489" r:id="rId937" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A490" r:id="rId938" display="BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A491" r:id="rId939" display="HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A492" r:id="rId940" display="ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A493" r:id="rId941" display="L6-CLAMP-3B"/>
+    <hyperlink ref="C493" r:id="rId942" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A494" r:id="rId943" display="L7-CLAMP-2B"/>
     <hyperlink ref="C494" r:id="rId944" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A495" r:id="rId945" display="F1-CLAMP-4B"/>
+    <hyperlink ref="A495" r:id="rId945" display="R8-CLAMP-2B"/>
     <hyperlink ref="C495" r:id="rId946" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A496" r:id="rId947" display="F4-CLAMP-4B"/>
-[...675 lines deleted...]
-    <hyperlink ref="C845" r:id="rId1623" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A496" r:id="rId947" display="SSH-M"/>
+    <hyperlink ref="C496" r:id="rId948" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A497" r:id="rId949" display="TTS3-56"/>
+    <hyperlink ref="C497" r:id="rId950" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A498" r:id="rId951" display="TTS3-7515"/>
+    <hyperlink ref="C498" r:id="rId952" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A499" r:id="rId953" display="TTS3-153"/>
+    <hyperlink ref="C499" r:id="rId954" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A500" r:id="rId955" display="243684"/>
+    <hyperlink ref="C500" r:id="rId956" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A501" r:id="rId957" display="243684-M"/>
+    <hyperlink ref="C501" r:id="rId958" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A502" r:id="rId959" display="294572"/>
+    <hyperlink ref="C502" r:id="rId960" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A503" r:id="rId961" display="294561"/>
+    <hyperlink ref="C503" r:id="rId962" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A504" r:id="rId963" display="31670-2"/>
+    <hyperlink ref="C504" r:id="rId964" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A505" r:id="rId965" display="31670-3"/>
+    <hyperlink ref="C505" r:id="rId966" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A506" r:id="rId967" display="31768A-M"/>
+    <hyperlink ref="C506" r:id="rId968" display="Variant of ANGLE-ADAPTER-SERIES"/>
+    <hyperlink ref="A507" r:id="rId969" display="ARA-22"/>
+    <hyperlink ref="C507" r:id="rId970" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A508" r:id="rId971" display="BCU114"/>
+    <hyperlink ref="C508" r:id="rId972" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A509" r:id="rId973" display="BCU78"/>
+    <hyperlink ref="C509" r:id="rId974" display="Variant of BCU-SERIES-GROMMETS"/>
+    <hyperlink ref="A510" r:id="rId975" display="CB-LH-25"/>
+    <hyperlink ref="C510" r:id="rId976" display="Variant of CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A511" r:id="rId977" display="42396A-7"/>
+    <hyperlink ref="C511" r:id="rId978" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A512" r:id="rId979" display="43211A"/>
+    <hyperlink ref="C512" r:id="rId980" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A513" r:id="rId981" display="BHD-12S"/>
+    <hyperlink ref="C513" r:id="rId982" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A514" r:id="rId983" display="BHD-114"/>
+    <hyperlink ref="C514" r:id="rId984" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A515" r:id="rId985" display="BHD-4MM"/>
+    <hyperlink ref="C515" r:id="rId986" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A516" r:id="rId987" display="BHS-114"/>
+    <hyperlink ref="C516" r:id="rId988" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A517" r:id="rId989" display="EWSH-77"/>
+    <hyperlink ref="C517" r:id="rId990" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A518" r:id="rId991" display="EWSH-85"/>
+    <hyperlink ref="C518" r:id="rId992" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A519" r:id="rId993" display="EWSH-180"/>
+    <hyperlink ref="C519" r:id="rId994" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A520" r:id="rId995" display="F4-CLAMP-2B"/>
+    <hyperlink ref="C520" r:id="rId996" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A521" r:id="rId997" display="FA-3540-STH"/>
+    <hyperlink ref="C521" r:id="rId998" display="Variant of FA-SERIES-HANGERS"/>
+    <hyperlink ref="A522" r:id="rId999" display="SSH-1117"/>
+    <hyperlink ref="C522" r:id="rId1000" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A523" r:id="rId1001" display="F1-CLAMP-2B"/>
+    <hyperlink ref="C523" r:id="rId1002" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A524" r:id="rId1003" display="F1-CLAMP-4B"/>
+    <hyperlink ref="C524" r:id="rId1004" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A525" r:id="rId1005" display="F4-CLAMP-4B"/>
+    <hyperlink ref="C525" r:id="rId1006" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A526" r:id="rId1007" display="L4-CLAMP-4B"/>
+    <hyperlink ref="C526" r:id="rId1008" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A527" r:id="rId1009" display="F-CLAMP-A2-1B"/>
+    <hyperlink ref="C527" r:id="rId1010" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A528" r:id="rId1011" display="F-CLAMP-E-1B"/>
+    <hyperlink ref="C528" r:id="rId1012" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A529" r:id="rId1013" display="F-CLAMP-E-3B"/>
+    <hyperlink ref="C529" r:id="rId1014" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A530" r:id="rId1015" display="F-CLAMP-E2-1B"/>
+    <hyperlink ref="C530" r:id="rId1016" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A531" r:id="rId1017" display="F-CLAMP-E2-3B"/>
+    <hyperlink ref="C531" r:id="rId1018" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A532" r:id="rId1019" display="F-CLAMP-D-1B"/>
+    <hyperlink ref="C532" r:id="rId1020" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A533" r:id="rId1021" display="F-CLAMP-D-3B"/>
+    <hyperlink ref="C533" r:id="rId1022" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A534" r:id="rId1023" display="F-CLAMP-A2CC-4B"/>
+    <hyperlink ref="C534" r:id="rId1024" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A535" r:id="rId1025" display="F-CLAMP-A2A2CC-4B"/>
+    <hyperlink ref="C535" r:id="rId1026" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A536" r:id="rId1027" display="F-CLAMP-A-2B"/>
+    <hyperlink ref="C536" r:id="rId1028" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A537" r:id="rId1029" display="F-CLAMP-A-4B"/>
+    <hyperlink ref="C537" r:id="rId1030" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A538" r:id="rId1031" display="F-CLAMP-B-2B"/>
+    <hyperlink ref="C538" r:id="rId1032" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A539" r:id="rId1033" display="F-CLAMP-B-3B"/>
+    <hyperlink ref="C539" r:id="rId1034" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A540" r:id="rId1035" display="F-CLAMP-B2-2B"/>
+    <hyperlink ref="C540" r:id="rId1036" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A541" r:id="rId1037" display="F-CLAMP-B2-3B"/>
+    <hyperlink ref="C541" r:id="rId1038" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A542" r:id="rId1039" display="SH-CLAMP-6F4P-5B"/>
+    <hyperlink ref="C542" r:id="rId1040" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A543" r:id="rId1041" display="SSH-2630"/>
+    <hyperlink ref="C543" r:id="rId1042" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A544" r:id="rId1043" display="SSH-3642"/>
+    <hyperlink ref="C544" r:id="rId1044" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A545" r:id="rId1045" display="SA-ISO"/>
+    <hyperlink ref="C545" r:id="rId1046" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A546" r:id="rId1047" display="SSH-1724"/>
+    <hyperlink ref="C546" r:id="rId1048" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A547" r:id="rId1049" display="CH-1-58-SERIES-HANGER-KITS"/>
+    <hyperlink ref="A548" r:id="rId1050" display="SHK-12-2-P"/>
+    <hyperlink ref="C548" r:id="rId1051" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A549" r:id="rId1052" display="SHK-78-3-P"/>
+    <hyperlink ref="C549" r:id="rId1053" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A550" r:id="rId1054" display="SHK-158-1-P"/>
+    <hyperlink ref="C550" r:id="rId1055" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A551" r:id="rId1056" display="SHK-12-3-P"/>
+    <hyperlink ref="C551" r:id="rId1057" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A552" r:id="rId1058" display="SHK-12-1-P"/>
+    <hyperlink ref="C552" r:id="rId1059" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A553" r:id="rId1060" display="SHK-78-1-P"/>
+    <hyperlink ref="C553" r:id="rId1061" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A554" r:id="rId1062" display="SHK-78-2-P"/>
+    <hyperlink ref="C554" r:id="rId1063" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A555" r:id="rId1064" display="DHK-12-6-P"/>
+    <hyperlink ref="C555" r:id="rId1065" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A556" r:id="rId1066" display="DHK-158-6-P"/>
+    <hyperlink ref="C556" r:id="rId1067" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A557" r:id="rId1068" display="L6CLAMP-CNL-1B"/>
+    <hyperlink ref="C557" r:id="rId1069" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A558" r:id="rId1070" display="L7CLAMP-CNL-1B"/>
+    <hyperlink ref="C558" r:id="rId1071" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A559" r:id="rId1072" display="L7CLAMP-CNL-2B"/>
+    <hyperlink ref="C559" r:id="rId1073" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A560" r:id="rId1074" display="R8CLAMP-CNL-1B"/>
+    <hyperlink ref="C560" r:id="rId1075" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A561" r:id="rId1076" display="R8CLAMP-CNL-2B"/>
+    <hyperlink ref="C561" r:id="rId1077" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A562" r:id="rId1078" display="R8CLAMP-CNL-3B"/>
+    <hyperlink ref="C562" r:id="rId1079" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A563" r:id="rId1080" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="C563" r:id="rId1081" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A564" r:id="rId1082" display="L4CLAMP-CNL-2B"/>
+    <hyperlink ref="C564" r:id="rId1083" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A565" r:id="rId1084" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="C565" r:id="rId1085" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A566" r:id="rId1086" display="L4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C566" r:id="rId1087" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A567" r:id="rId1088" display="L5CLAMP-CNL-E1B"/>
+    <hyperlink ref="C567" r:id="rId1089" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A568" r:id="rId1090" display="L5CLAMP-CNL-E2B"/>
+    <hyperlink ref="C568" r:id="rId1091" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A569" r:id="rId1092" display="L5CLAMP-CNL-E3B"/>
+    <hyperlink ref="C569" r:id="rId1093" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A570" r:id="rId1094" display="L6CLAMP-CNL-E1B"/>
+    <hyperlink ref="C570" r:id="rId1095" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A571" r:id="rId1096" display="L7CLAMP-CNL-E1B"/>
+    <hyperlink ref="C571" r:id="rId1097" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A572" r:id="rId1098" display="L7CLAMP-CNL-E2B"/>
+    <hyperlink ref="C572" r:id="rId1099" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A573" r:id="rId1100" display="L7CLAMP-CNL-E3B"/>
+    <hyperlink ref="C573" r:id="rId1101" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A574" r:id="rId1102" display="R8CLAMP-CNL-E2B"/>
+    <hyperlink ref="C574" r:id="rId1103" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A575" r:id="rId1104" display="F4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C575" r:id="rId1105" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A576" r:id="rId1106" display="L4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C576" r:id="rId1107" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A577" r:id="rId1108" display="R8CLAMP-CNL-E4B"/>
+    <hyperlink ref="C577" r:id="rId1109" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A578" r:id="rId1110" display="HOISTING-GRIP-ANCHORS"/>
+    <hyperlink ref="A579" r:id="rId1111" display="WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A580" r:id="rId1112" display="WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A581" r:id="rId1113" display="HKL-CL-U"/>
+    <hyperlink ref="C581" r:id="rId1114" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A582" r:id="rId1115" display="MT-357-24"/>
+    <hyperlink ref="C582" r:id="rId1116" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A583" r:id="rId1117" display="MT-F1574"/>
+    <hyperlink ref="C583" r:id="rId1118" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A584" r:id="rId1119" display="MT-F1585"/>
+    <hyperlink ref="C584" r:id="rId1120" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A585" r:id="rId1121" display="MT-F1542-11"/>
+    <hyperlink ref="C585" r:id="rId1122" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A586" r:id="rId1123" display="MT-F1543"/>
+    <hyperlink ref="C586" r:id="rId1124" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A587" r:id="rId1125" display="MT-F1589"/>
+    <hyperlink ref="C587" r:id="rId1126" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A588" r:id="rId1127" display="MT-F1637"/>
+    <hyperlink ref="C588" r:id="rId1128" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A589" r:id="rId1129" display="MT-F1590"/>
+    <hyperlink ref="C589" r:id="rId1130" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A590" r:id="rId1131" display="MT-F1703"/>
+    <hyperlink ref="C590" r:id="rId1132" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A591" r:id="rId1133" display="MT-F1591"/>
+    <hyperlink ref="C591" r:id="rId1134" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A592" r:id="rId1135" display="MT-F1573-11"/>
+    <hyperlink ref="C592" r:id="rId1136" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A593" r:id="rId1137" display="MT-F1704"/>
+    <hyperlink ref="C593" r:id="rId1138" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A594" r:id="rId1139" display="PG-RM06"/>
+    <hyperlink ref="C594" r:id="rId1140" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A595" r:id="rId1141" display="PG-RMBH12-BP"/>
+    <hyperlink ref="C595" r:id="rId1142" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A596" r:id="rId1143" display="PG-CS23"/>
+    <hyperlink ref="C596" r:id="rId1144" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A597" r:id="rId1145" display="PG-CSEB17"/>
+    <hyperlink ref="C597" r:id="rId1146" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A598" r:id="rId1147" display="RM-USBG"/>
+    <hyperlink ref="C598" r:id="rId1148" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A599" r:id="rId1149" display="RM-USBG-3"/>
+    <hyperlink ref="C599" r:id="rId1150" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A600" r:id="rId1151" display="RT-CB12D"/>
+    <hyperlink ref="C600" r:id="rId1152" display="Variant of ROOF-CABLE-SUPPORTS"/>
+    <hyperlink ref="A601" r:id="rId1153" display="SS-2FB6080"/>
+    <hyperlink ref="C601" r:id="rId1154" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A602" r:id="rId1155" display="SS-TB2550"/>
+    <hyperlink ref="C602" r:id="rId1156" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A603" r:id="rId1157" display="SS-1FB2550"/>
+    <hyperlink ref="C603" r:id="rId1158" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A604" r:id="rId1159" display="SS-2FB2550"/>
+    <hyperlink ref="C604" r:id="rId1160" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A605" r:id="rId1161" display="TL-SO12"/>
+    <hyperlink ref="C605" r:id="rId1162" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A606" r:id="rId1163" display="TL-SO9"/>
+    <hyperlink ref="C606" r:id="rId1164" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A607" r:id="rId1165" display="VC-WGSO-12"/>
+    <hyperlink ref="C607" r:id="rId1166" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A608" r:id="rId1167" display="VC-WGSO-2"/>
+    <hyperlink ref="C608" r:id="rId1168" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A609" r:id="rId1169" display="VC-WGSO-4"/>
+    <hyperlink ref="C609" r:id="rId1170" display="Variant of WATER-TOWER-SUPPORTS"/>
+    <hyperlink ref="A610" r:id="rId1171" display="WC-SC12D"/>
+    <hyperlink ref="C610" r:id="rId1172" display="Variant of WALL-CABLE-SUPPORTS"/>
+    <hyperlink ref="A611" r:id="rId1173" display="WB-TD12"/>
+    <hyperlink ref="C611" r:id="rId1174" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A612" r:id="rId1175" display="WB-TD24"/>
+    <hyperlink ref="C612" r:id="rId1176" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A613" r:id="rId1177" display="WP-USBG-3"/>
+    <hyperlink ref="C613" r:id="rId1178" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A614" r:id="rId1179" display="WP-USBG-6"/>
+    <hyperlink ref="C614" r:id="rId1180" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A615" r:id="rId1181" display="ZB-V6"/>
+    <hyperlink ref="C615" r:id="rId1182" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A616" r:id="rId1183" display="ZB-H12"/>
+    <hyperlink ref="C616" r:id="rId1184" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A617" r:id="rId1185" display="ZB-H4"/>
+    <hyperlink ref="C617" r:id="rId1186" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A618" r:id="rId1187" display="ACS-12"/>
+    <hyperlink ref="C618" r:id="rId1188" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A619" r:id="rId1189" display="CL-0920-U"/>
+    <hyperlink ref="C619" r:id="rId1190" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A620" r:id="rId1191" display="CL-1220-U"/>
+    <hyperlink ref="C620" r:id="rId1192" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A621" r:id="rId1193" display="CS-BL"/>
+    <hyperlink ref="C621" r:id="rId1194" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A622" r:id="rId1195" display="CS-BL-2"/>
+    <hyperlink ref="C622" r:id="rId1196" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A623" r:id="rId1197" display="CS-BL-R2"/>
+    <hyperlink ref="C623" r:id="rId1198" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A624" r:id="rId1199" display="CS-B-2"/>
+    <hyperlink ref="C624" r:id="rId1200" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A625" r:id="rId1201" display="B2211"/>
+    <hyperlink ref="C625" r:id="rId1202" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A626" r:id="rId1203" display="PGP-CS10"/>
+    <hyperlink ref="C626" r:id="rId1204" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A627" r:id="rId1205" display="PGP-CS16"/>
+    <hyperlink ref="C627" r:id="rId1206" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A628" r:id="rId1207" display="PGP-CS02"/>
+    <hyperlink ref="C628" r:id="rId1208" display="Variant of PIM-GUARD-CABLE-SUPPORTS"/>
+    <hyperlink ref="A629" r:id="rId1209" display="CL-0220-U"/>
+    <hyperlink ref="C629" r:id="rId1210" display="Variant of CABLE-LADDER"/>
+    <hyperlink ref="A630" r:id="rId1211" display="B2252PG"/>
+    <hyperlink ref="C630" r:id="rId1212" display="Variant of WGB-AND-MISC-CABLE-SUPPORTS"/>
+    <hyperlink ref="A631" r:id="rId1213" display="L5CLAMP-CNL-E4B"/>
+    <hyperlink ref="C631" r:id="rId1214" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A632" r:id="rId1215" display="F4-CLAMP-E1B"/>
+    <hyperlink ref="C632" r:id="rId1216" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A633" r:id="rId1217" display="F4-CLAMP-E3B"/>
+    <hyperlink ref="C633" r:id="rId1218" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A634" r:id="rId1219" display="F4-CLAMP-E4B"/>
+    <hyperlink ref="C634" r:id="rId1220" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A635" r:id="rId1221" display="F1-CLAMP-E1B"/>
+    <hyperlink ref="C635" r:id="rId1222" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A636" r:id="rId1223" display="F1-CLAMP-E2B"/>
+    <hyperlink ref="C636" r:id="rId1224" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A637" r:id="rId1225" display="F1-CLAMP-E3B"/>
+    <hyperlink ref="C637" r:id="rId1226" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A638" r:id="rId1227" display="F1-CLAMP-E4B"/>
+    <hyperlink ref="C638" r:id="rId1228" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A639" r:id="rId1229" display="L4-CLAMP-E2B"/>
+    <hyperlink ref="C639" r:id="rId1230" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A640" r:id="rId1231" display="L5-CLAMP-E4B"/>
+    <hyperlink ref="C640" r:id="rId1232" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A641" r:id="rId1233" display="L5-CLAMP-E3B"/>
+    <hyperlink ref="C641" r:id="rId1234" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A642" r:id="rId1235" display="R8-CLAMP-E1B"/>
+    <hyperlink ref="C642" r:id="rId1236" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A643" r:id="rId1237" display="R8-CLAMP-E3B"/>
+    <hyperlink ref="C643" r:id="rId1238" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A644" r:id="rId1239" display="R8-CLAMP-EB"/>
+    <hyperlink ref="C644" r:id="rId1240" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A645" r:id="rId1241" display="L6-CLAMP-E3B"/>
+    <hyperlink ref="C645" r:id="rId1242" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A646" r:id="rId1243" display="L6-CLAMP-E4B"/>
+    <hyperlink ref="C646" r:id="rId1244" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A647" r:id="rId1245" display="L7-CLAMP-E1B"/>
+    <hyperlink ref="C647" r:id="rId1246" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A648" r:id="rId1247" display="L7-CLAMP-E3B"/>
+    <hyperlink ref="C648" r:id="rId1248" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A649" r:id="rId1249" display="F-CLAMP-B-E3B"/>
+    <hyperlink ref="C649" r:id="rId1250" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A650" r:id="rId1251" display="F-CLAMP-C-E1B"/>
+    <hyperlink ref="C650" r:id="rId1252" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A651" r:id="rId1253" display="F-CLAMP-D-E3B"/>
+    <hyperlink ref="C651" r:id="rId1254" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A652" r:id="rId1255" display="SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A653" r:id="rId1256" display="HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A654" r:id="rId1257" display="LUHG-38"/>
+    <hyperlink ref="C654" r:id="rId1258" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A655" r:id="rId1259" display="19256B-C"/>
+    <hyperlink ref="C655" r:id="rId1260" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A656" r:id="rId1261" display="29958"/>
+    <hyperlink ref="C656" r:id="rId1262" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A657" r:id="rId1263" display="29958-C"/>
+    <hyperlink ref="C657" r:id="rId1264" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A658" r:id="rId1265" display="29961"/>
+    <hyperlink ref="C658" r:id="rId1266" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A659" r:id="rId1267" display="31535"/>
+    <hyperlink ref="C659" r:id="rId1268" display="Variant of HOISTING-GRIP-SERIES"/>
+    <hyperlink ref="A660" r:id="rId1269" display="3CCGRIP"/>
+    <hyperlink ref="C660" r:id="rId1270" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A661" r:id="rId1271" display="L2SGRIP"/>
+    <hyperlink ref="C661" r:id="rId1272" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A662" r:id="rId1273" display="L4SGRIP"/>
+    <hyperlink ref="C662" r:id="rId1274" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A663" r:id="rId1275" display="L5SGRIP"/>
+    <hyperlink ref="C663" r:id="rId1276" display="Variant of SGRIP-SERIES-HOISTING"/>
+    <hyperlink ref="A664" r:id="rId1277" display="ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A665" r:id="rId1278" display="245314-SERIES"/>
+    <hyperlink ref="A666" r:id="rId1279" display="SCE-78"/>
+    <hyperlink ref="C666" r:id="rId1280" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A667" r:id="rId1281" display="SCE-114"/>
+    <hyperlink ref="C667" r:id="rId1282" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A668" r:id="rId1283" display="SCE-158"/>
+    <hyperlink ref="C668" r:id="rId1284" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A669" r:id="rId1285" display="204673-4"/>
+    <hyperlink ref="C669" r:id="rId1286" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A670" r:id="rId1287" display="204673-24"/>
+    <hyperlink ref="C670" r:id="rId1288" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A671" r:id="rId1289" display="204673-2A"/>
+    <hyperlink ref="C671" r:id="rId1290" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A672" r:id="rId1291" display="204673-3"/>
+    <hyperlink ref="C672" r:id="rId1292" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A673" r:id="rId1293" display="245314-127A"/>
+    <hyperlink ref="C673" r:id="rId1294" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A674" r:id="rId1295" display="245314-85"/>
+    <hyperlink ref="C674" r:id="rId1296" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A675" r:id="rId1297" display="245314-180"/>
+    <hyperlink ref="C675" r:id="rId1298" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A676" r:id="rId1299" display="245314-240"/>
+    <hyperlink ref="C676" r:id="rId1300" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A677" r:id="rId1301" display="245314-37"/>
+    <hyperlink ref="C677" r:id="rId1302" display="Variant of 245314-SERIES"/>
+    <hyperlink ref="A678" r:id="rId1303" display="252138"/>
+    <hyperlink ref="C678" r:id="rId1304" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A679" r:id="rId1305" display="252134"/>
+    <hyperlink ref="C679" r:id="rId1306" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A680" r:id="rId1307" display="252135"/>
+    <hyperlink ref="C680" r:id="rId1308" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A681" r:id="rId1309" display="252137"/>
+    <hyperlink ref="C681" r:id="rId1310" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A682" r:id="rId1311" display="35849A-10"/>
+    <hyperlink ref="C682" r:id="rId1312" display="Variant of 35849A-SERIES"/>
+    <hyperlink ref="A683" r:id="rId1313" display="CAP-4"/>
+    <hyperlink ref="C683" r:id="rId1314" display="Variant of ENTRY-PANEL-SERIES"/>
+    <hyperlink ref="A684" r:id="rId1315" display="GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A685" r:id="rId1316" display="243095-7"/>
+    <hyperlink ref="C685" r:id="rId1317" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A686" r:id="rId1318" display="243095-1"/>
+    <hyperlink ref="C686" r:id="rId1319" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A687" r:id="rId1320" display="243095-8"/>
+    <hyperlink ref="C687" r:id="rId1321" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A688" r:id="rId1322" display="242208"/>
+    <hyperlink ref="C688" r:id="rId1323" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A689" r:id="rId1324" display="243095-10"/>
+    <hyperlink ref="C689" r:id="rId1325" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A690" r:id="rId1326" display="243095-12"/>
+    <hyperlink ref="C690" r:id="rId1327" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A691" r:id="rId1328" display="243095-3"/>
+    <hyperlink ref="C691" r:id="rId1329" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A692" r:id="rId1330" display="243095-4"/>
+    <hyperlink ref="C692" r:id="rId1331" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A693" r:id="rId1332" display="249973"/>
+    <hyperlink ref="C693" r:id="rId1333" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A694" r:id="rId1334" display="252028-10KT-P"/>
+    <hyperlink ref="C694" r:id="rId1335" display="Variant of MCLICK-SERIES-HARDWARE"/>
+    <hyperlink ref="A695" r:id="rId1336" display="252029-10KT-P"/>
+    <hyperlink ref="C695" r:id="rId1337" display="Variant of MCLICK-SERIES-HARDWARE"/>
+    <hyperlink ref="A696" r:id="rId1338" display="31771-6"/>
+    <hyperlink ref="C696" r:id="rId1339" display="Variant of HARDWARE-KITS"/>
+    <hyperlink ref="A697" r:id="rId1340" display="31769-1"/>
+    <hyperlink ref="C697" r:id="rId1341" display="Variant of HARDWARE-KITS"/>
+    <hyperlink ref="A698" r:id="rId1342" display="33544-17"/>
+    <hyperlink ref="C698" r:id="rId1343" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A699" r:id="rId1344" display="33544-18"/>
+    <hyperlink ref="C699" r:id="rId1345" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A700" r:id="rId1346" display="33544-32"/>
+    <hyperlink ref="C700" r:id="rId1347" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A701" r:id="rId1348" display="33544-10"/>
+    <hyperlink ref="C701" r:id="rId1349" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A702" r:id="rId1350" display="33544-43"/>
+    <hyperlink ref="C702" r:id="rId1351" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A703" r:id="rId1352" display="33544-34"/>
+    <hyperlink ref="C703" r:id="rId1353" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A704" r:id="rId1354" display="33544-44"/>
+    <hyperlink ref="C704" r:id="rId1355" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A705" r:id="rId1356" display="33544-35"/>
+    <hyperlink ref="C705" r:id="rId1357" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A706" r:id="rId1358" display="33544-13"/>
+    <hyperlink ref="C706" r:id="rId1359" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A707" r:id="rId1360" display="33544-37"/>
+    <hyperlink ref="C707" r:id="rId1361" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A708" r:id="rId1362" display="33544-45"/>
+    <hyperlink ref="C708" r:id="rId1363" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A709" r:id="rId1364" display="33544-38"/>
+    <hyperlink ref="C709" r:id="rId1365" display="Variant of 33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A710" r:id="rId1366" display="45594-152B"/>
+    <hyperlink ref="C710" r:id="rId1367" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A711" r:id="rId1368" display="45593-137"/>
+    <hyperlink ref="C711" r:id="rId1369" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A712" r:id="rId1370" display="45593-163"/>
+    <hyperlink ref="C712" r:id="rId1371" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A713" r:id="rId1372" display="45594-1132A"/>
+    <hyperlink ref="C713" r:id="rId1373" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A714" r:id="rId1374" display="45594-190A"/>
+    <hyperlink ref="C714" r:id="rId1375" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A715" r:id="rId1376" display="45595-1127B"/>
+    <hyperlink ref="C715" r:id="rId1377" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A716" r:id="rId1378" display="45594-143"/>
+    <hyperlink ref="C716" r:id="rId1379" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A717" r:id="rId1380" display="45597-220"/>
+    <hyperlink ref="C717" r:id="rId1381" display="Variant of 455-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A718" r:id="rId1382" display="47250-9"/>
+    <hyperlink ref="C718" r:id="rId1383" display="Variant of 47250-SERIES-ACCESSORY-KITS"/>
+    <hyperlink ref="A719" r:id="rId1384" display="520699"/>
+    <hyperlink ref="C719" r:id="rId1385" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A720" r:id="rId1386" display="55219-137"/>
+    <hyperlink ref="C720" r:id="rId1387" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A721" r:id="rId1388" display="55219-159"/>
+    <hyperlink ref="C721" r:id="rId1389" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A722" r:id="rId1390" display="55224-112"/>
+    <hyperlink ref="C722" r:id="rId1391" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A723" r:id="rId1392" display="55219-229"/>
+    <hyperlink ref="C723" r:id="rId1393" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A724" r:id="rId1394" display="55219-284"/>
+    <hyperlink ref="C724" r:id="rId1395" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A725" r:id="rId1396" display="55224-28A"/>
+    <hyperlink ref="C725" r:id="rId1397" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A726" r:id="rId1398" display="55224-42"/>
+    <hyperlink ref="C726" r:id="rId1399" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A727" r:id="rId1400" display="55219-90"/>
+    <hyperlink ref="C727" r:id="rId1401" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A728" r:id="rId1402" display="GKT-78SG"/>
+    <hyperlink ref="C728" r:id="rId1403" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A729" r:id="rId1404" display="GBK-SG114158"/>
+    <hyperlink ref="C729" r:id="rId1405" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A730" r:id="rId1406" display="GBK-SG1278"/>
+    <hyperlink ref="C730" r:id="rId1407" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A731" r:id="rId1408" display="GKT-158SG"/>
+    <hyperlink ref="C731" r:id="rId1409" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A732" r:id="rId1410" display="GKT-L4SG"/>
+    <hyperlink ref="C732" r:id="rId1411" display="Variant of GROUNDING-KIT-PREP-TOOLS"/>
+    <hyperlink ref="A733" r:id="rId1412" display="HPT-BK1278"/>
+    <hyperlink ref="C733" r:id="rId1413" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A734" r:id="rId1414" display="MCPT-114158-S"/>
+    <hyperlink ref="C734" r:id="rId1415" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A735" r:id="rId1416" display="MCPT-L5-S"/>
+    <hyperlink ref="C735" r:id="rId1417" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A736" r:id="rId1418" display="MCPT-78"/>
+    <hyperlink ref="C736" r:id="rId1419" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A737" r:id="rId1420" display="MCPT-A5-D"/>
+    <hyperlink ref="C737" r:id="rId1421" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A738" r:id="rId1422" display="MCPT-BK5"/>
+    <hyperlink ref="C738" r:id="rId1423" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A739" r:id="rId1424" display="TT-4310"/>
+    <hyperlink ref="C739" r:id="rId1425" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A740" r:id="rId1426" display="TW-N10"/>
+    <hyperlink ref="C740" r:id="rId1427" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A741" r:id="rId1428" display="TW-114-EZFC"/>
+    <hyperlink ref="C741" r:id="rId1429" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A742" r:id="rId1430" display="224363"/>
+    <hyperlink ref="C742" r:id="rId1431" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A743" r:id="rId1432" display="224368"/>
+    <hyperlink ref="C743" r:id="rId1433" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A744" r:id="rId1434" display="244377"/>
+    <hyperlink ref="C744" r:id="rId1435" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A745" r:id="rId1436" display="A5FX-EZPT"/>
+    <hyperlink ref="C745" r:id="rId1437" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A746" r:id="rId1438" display="A6-EZPT"/>
+    <hyperlink ref="C746" r:id="rId1439" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A747" r:id="rId1440" display="A7-EZPT"/>
+    <hyperlink ref="C747" r:id="rId1441" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A748" r:id="rId1442" display="BCPT-3400"/>
+    <hyperlink ref="C748" r:id="rId1443" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A749" r:id="rId1444" display="CB-IT"/>
+    <hyperlink ref="C749" r:id="rId1445" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A750" r:id="rId1446" display="CPT-E2L2N"/>
+    <hyperlink ref="C750" r:id="rId1447" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A751" r:id="rId1448" display="CPT-F1-D"/>
+    <hyperlink ref="C751" r:id="rId1449" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A752" r:id="rId1450" display="CPT-BK12U"/>
+    <hyperlink ref="C752" r:id="rId1451" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A753" r:id="rId1452" display="CPT-BK6"/>
+    <hyperlink ref="C753" r:id="rId1453" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A754" r:id="rId1454" display="CPT-L4ARC1"/>
+    <hyperlink ref="C754" r:id="rId1455" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A755" r:id="rId1456" display="CPT-F4-D"/>
+    <hyperlink ref="C755" r:id="rId1457" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A756" r:id="rId1458" display="CPT-BKS1"/>
+    <hyperlink ref="C756" r:id="rId1459" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A757" r:id="rId1460" display="CPT-HANDL"/>
+    <hyperlink ref="C757" r:id="rId1461" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A758" r:id="rId1462" display="CPT-12U"/>
+    <hyperlink ref="C758" r:id="rId1463" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A759" r:id="rId1464" display="CPT-158U"/>
+    <hyperlink ref="C759" r:id="rId1465" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A760" r:id="rId1466" display="CTBC-2"/>
+    <hyperlink ref="C760" r:id="rId1467" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A761" r:id="rId1468" display="CT-7812"/>
+    <hyperlink ref="C761" r:id="rId1469" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A762" r:id="rId1470" display="F4310-GT"/>
+    <hyperlink ref="C762" r:id="rId1471" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A763" r:id="rId1472" display="L4310-GT"/>
+    <hyperlink ref="C763" r:id="rId1473" display="Variant of MANUAL-PREP-TOOLS"/>
+    <hyperlink ref="A764" r:id="rId1474" display="TW-4310-8NM"/>
+    <hyperlink ref="C764" r:id="rId1475" display="Variant of TORQUE-WRENCH-TOOLS"/>
+    <hyperlink ref="A765" r:id="rId1476" display="CPT-L4-ND-F"/>
+    <hyperlink ref="C765" r:id="rId1477" display="Variant of AUTOMATED-PREP-TOOLS"/>
+    <hyperlink ref="A766" r:id="rId1478" display="243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A767" r:id="rId1479" display="HARDWARE-KITS"/>
+    <hyperlink ref="A768" r:id="rId1480" display="MCLICK-SERIES-HARDWARE"/>
+    <hyperlink ref="A769" r:id="rId1481" display="HSR-ANCHOR-W-S"/>
+    <hyperlink ref="C769" r:id="rId1482" display="Variant of HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A770" r:id="rId1483" display="HSR-ANCHOR-FHS-S"/>
+    <hyperlink ref="C770" r:id="rId1484" display="Variant of HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A771" r:id="rId1485" display="HSR-ANCHOR-S"/>
+    <hyperlink ref="C771" r:id="rId1486" display="Variant of HSR-SERIES-HARDWARE"/>
+    <hyperlink ref="A772" r:id="rId1487" display="100845-13"/>
+    <hyperlink ref="C772" r:id="rId1488" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A773" r:id="rId1489" display="100845-6"/>
+    <hyperlink ref="C773" r:id="rId1490" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A774" r:id="rId1491" display="100845-8"/>
+    <hyperlink ref="C774" r:id="rId1492" display="Variant of 1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A775" r:id="rId1493" display="107031"/>
+    <hyperlink ref="C775" r:id="rId1494" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A776" r:id="rId1495" display="106858"/>
+    <hyperlink ref="C776" r:id="rId1496" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A777" r:id="rId1497" display="107263"/>
+    <hyperlink ref="C777" r:id="rId1498" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A778" r:id="rId1499" display="107132"/>
+    <hyperlink ref="C778" r:id="rId1500" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A779" r:id="rId1501" display="107681"/>
+    <hyperlink ref="C779" r:id="rId1502" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A780" r:id="rId1503" display="107709"/>
+    <hyperlink ref="C780" r:id="rId1504" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A781" r:id="rId1505" display="114598"/>
+    <hyperlink ref="C781" r:id="rId1506" display="Variant of FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A782" r:id="rId1507" display="HSG-M29-ADPT"/>
+    <hyperlink ref="C782" r:id="rId1508" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A783" r:id="rId1509" display="HSG-M29-ADPT-L"/>
+    <hyperlink ref="C783" r:id="rId1510" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A784" r:id="rId1511" display="FA-FWS-E-1C"/>
+    <hyperlink ref="C784" r:id="rId1512" display="Variant of FA-SERIES-SHROUD-BOOTS"/>
+    <hyperlink ref="A785" r:id="rId1513" display="WPB-F1XM-HS"/>
+    <hyperlink ref="C785" r:id="rId1514" display="Variant of HSG-ADAPTER-SERIES"/>
+    <hyperlink ref="A786" r:id="rId1515" display="COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A787" r:id="rId1516" display="245171"/>
+    <hyperlink ref="C787" r:id="rId1517" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A788" r:id="rId1518" display="245173"/>
+    <hyperlink ref="C788" r:id="rId1519" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A789" r:id="rId1520" display="CS-PWRCN"/>
+    <hyperlink ref="C789" r:id="rId1521" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A790" r:id="rId1522" display="CS-PWRCN-XL"/>
+    <hyperlink ref="C790" r:id="rId1523" display="Variant of COLD-SHRINK-SERIES"/>
+    <hyperlink ref="A791" r:id="rId1524" display="55224-90"/>
+    <hyperlink ref="C791" r:id="rId1525" display="Variant of 552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A792" r:id="rId1526" display="CSK4-TORX"/>
+    <hyperlink ref="C792" r:id="rId1527" display="Variant of HARDWARE-KITS"/>
+    <hyperlink ref="A793" r:id="rId1528" display="243095-38"/>
+    <hyperlink ref="C793" r:id="rId1529" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A794" r:id="rId1530" display="243095-37"/>
+    <hyperlink ref="C794" r:id="rId1531" display="Variant of 243095-SERIES-HARDWARE"/>
+    <hyperlink ref="A795" r:id="rId1532" display="245650A-SERIES-WOOD-SCREWS"/>
+    <hyperlink ref="A796" r:id="rId1533" display="1008-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A797" r:id="rId1534" display="552-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A798" r:id="rId1535" display="33544-SERIES-HARDWARE-KITS"/>
+    <hyperlink ref="A799" r:id="rId1536" display="47250-SERIES-ACCESSORY-KITS"/>
+    <hyperlink ref="A800" r:id="rId1537" display="FLANGE-HARDWARE-KITS"/>
+    <hyperlink ref="A801" r:id="rId1538" display="245311"/>
+    <hyperlink ref="C801" r:id="rId1539" display="Variant of SAW-GUIDE"/>
+    <hyperlink ref="A802" r:id="rId1540" display="33586-11"/>
+    <hyperlink ref="C802" r:id="rId1541" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A803" r:id="rId1542" display="EWBTK-1"/>
+    <hyperlink ref="C803" r:id="rId1543" display="Variant of BENDING-TOOL-KIT"/>
+    <hyperlink ref="A804" r:id="rId1544" display="FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A805" r:id="rId1545" display="FCCT-L"/>
+    <hyperlink ref="C805" r:id="rId1546" display="Variant of FCCT-SERIES-CLEANING-KITS"/>
+    <hyperlink ref="A806" r:id="rId1547" display="MT-584-250"/>
+    <hyperlink ref="C806" r:id="rId1548" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A807" r:id="rId1549" display="MT-584G-250"/>
+    <hyperlink ref="C807" r:id="rId1550" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A808" r:id="rId1551" display="MT-585T-250"/>
+    <hyperlink ref="C808" r:id="rId1552" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A809" r:id="rId1553" display="MT-586-250"/>
+    <hyperlink ref="C809" r:id="rId1554" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A810" r:id="rId1555" display="MT-584G-500"/>
+    <hyperlink ref="C810" r:id="rId1556" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A811" r:id="rId1557" display="MT-585T-100"/>
+    <hyperlink ref="C811" r:id="rId1558" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A812" r:id="rId1559" display="MT-585T-500"/>
+    <hyperlink ref="C812" r:id="rId1560" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A813" r:id="rId1561" display="MT-585T-60"/>
+    <hyperlink ref="C813" r:id="rId1562" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A814" r:id="rId1563" display="MT-586G-100"/>
+    <hyperlink ref="C814" r:id="rId1564" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A815" r:id="rId1565" display="MT-586G-500"/>
+    <hyperlink ref="C815" r:id="rId1566" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A816" r:id="rId1567" display="MT-585T-001"/>
+    <hyperlink ref="C816" r:id="rId1568" display="Variant of MT-58-GROUND-WIRE-SERIES"/>
+    <hyperlink ref="A817" r:id="rId1569" display="GK-SUNV-1M"/>
+    <hyperlink ref="C817" r:id="rId1570" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A818" r:id="rId1571" display="GND-1M"/>
+    <hyperlink ref="C818" r:id="rId1572" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A819" r:id="rId1573" display="SG114-06B2A"/>
+    <hyperlink ref="C819" r:id="rId1574" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A820" r:id="rId1575" display="SG114-12B2U"/>
+    <hyperlink ref="C820" r:id="rId1576" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A821" r:id="rId1577" display="SG12-06B2A"/>
+    <hyperlink ref="C821" r:id="rId1578" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A822" r:id="rId1579" display="UG12158-15B4-T"/>
+    <hyperlink ref="C822" r:id="rId1580" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A823" r:id="rId1581" display="204989-10"/>
+    <hyperlink ref="C823" r:id="rId1582" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A824" r:id="rId1583" display="223700-724"/>
+    <hyperlink ref="C824" r:id="rId1584" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A825" r:id="rId1585" display="241088-2"/>
+    <hyperlink ref="C825" r:id="rId1586" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A826" r:id="rId1587" display="241088-3"/>
+    <hyperlink ref="C826" r:id="rId1588" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A827" r:id="rId1589" display="241545"/>
+    <hyperlink ref="C827" r:id="rId1590" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A828" r:id="rId1591" display="241088-1"/>
+    <hyperlink ref="C828" r:id="rId1592" display="Variant of GROUNDING-SERIES"/>
+    <hyperlink ref="A829" r:id="rId1593" display="CSG12-12B2U"/>
+    <hyperlink ref="C829" r:id="rId1594" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A830" r:id="rId1595" display="CSG158-12B2U"/>
+    <hyperlink ref="C830" r:id="rId1596" display="Variant of SUREGROUND-GROUNDING-SERIES"/>
+    <hyperlink ref="A831" r:id="rId1597" display="UGBKIT-0412-T"/>
+    <hyperlink ref="C831" r:id="rId1598" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A832" r:id="rId1599" display="UGBKIT-0210-T"/>
+    <hyperlink ref="C832" r:id="rId1600" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A833" r:id="rId1601" display="UGBKIT-0414"/>
+    <hyperlink ref="C833" r:id="rId1602" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A834" r:id="rId1603" display="UGBKIT-0212"/>
+    <hyperlink ref="C834" r:id="rId1604" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A835" r:id="rId1605" display="UGBKIT-0414-T"/>
+    <hyperlink ref="C835" r:id="rId1606" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A836" r:id="rId1607" display="UGBKIT-0214"/>
+    <hyperlink ref="C836" r:id="rId1608" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A837" r:id="rId1609" display="UGBKIT-0420-T"/>
+    <hyperlink ref="C837" r:id="rId1610" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A838" r:id="rId1611" display="UGBKIT-0424-T"/>
+    <hyperlink ref="C838" r:id="rId1612" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A839" r:id="rId1613" display="UGBKIT-T"/>
+    <hyperlink ref="C839" r:id="rId1614" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A840" r:id="rId1615" display="UGBKIT-0210-G"/>
+    <hyperlink ref="C840" r:id="rId1616" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A841" r:id="rId1617" display="UGBKIT-0412-G"/>
+    <hyperlink ref="C841" r:id="rId1618" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A842" r:id="rId1619" display="UGBKIT-0420-G"/>
+    <hyperlink ref="C842" r:id="rId1620" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A843" r:id="rId1621" display="UGB-0214-G"/>
+    <hyperlink ref="C843" r:id="rId1622" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A844" r:id="rId1623" display="UGB-0210-G"/>
+    <hyperlink ref="C844" r:id="rId1624" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A845" r:id="rId1625" display="MTC9748"/>
+    <hyperlink ref="C845" r:id="rId1626" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A846" r:id="rId1627" display="CBB-0210N-1PU"/>
+    <hyperlink ref="C846" r:id="rId1628" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A847" r:id="rId1629" display="CBB-0412N-1MU"/>
+    <hyperlink ref="C847" r:id="rId1630" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A848" r:id="rId1631" display="MTC6715T"/>
+    <hyperlink ref="C848" r:id="rId1632" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A849" r:id="rId1633" display="CBB-0210T-1MU"/>
+    <hyperlink ref="C849" r:id="rId1634" display="Variant of GROUNDING-BUSS-SERIES"/>
+    <hyperlink ref="A850" r:id="rId1635" display="MTC97681"/>
+    <hyperlink ref="A851" r:id="rId1636" display="MTC97681324"/>
+    <hyperlink ref="C851" r:id="rId1637" display="Variant of MTC97681"/>
+    <hyperlink ref="A852" r:id="rId1638" display="FT-TB"/>
+    <hyperlink ref="C852" r:id="rId1639" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A853" r:id="rId1640" display="WK-CNT"/>
+    <hyperlink ref="C853" r:id="rId1641" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A854" r:id="rId1642" display="221213"/>
+    <hyperlink ref="C854" r:id="rId1643" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A855" r:id="rId1644" display="9905-41"/>
+    <hyperlink ref="C855" r:id="rId1645" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A856" r:id="rId1646" display="9905-71"/>
+    <hyperlink ref="C856" r:id="rId1647" display="Variant of WEATHERPROOFING-TAPE-SERIES"/>
+    <hyperlink ref="A857" r:id="rId1648" display="L7CLICK"/>
+    <hyperlink ref="C857" r:id="rId1649" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A858" r:id="rId1650" display="STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A859" r:id="rId1651" display="CABLE-BANDING-SERIES"/>
+    <hyperlink ref="A860" r:id="rId1652" display="HG-23MM-78"/>
+    <hyperlink ref="C860" r:id="rId1653" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A861" r:id="rId1654" display="HG-58-114"/>
+    <hyperlink ref="C861" r:id="rId1655" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A862" r:id="rId1656" display="HG-5MM-12"/>
+    <hyperlink ref="C862" r:id="rId1657" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A863" r:id="rId1658" display="HG-27MM-114"/>
+    <hyperlink ref="C863" r:id="rId1659" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A864" r:id="rId1660" display="HG-15MM-78"/>
+    <hyperlink ref="C864" r:id="rId1661" display="Variant of HG-SERIES-GROMMETS"/>
+    <hyperlink ref="A865" r:id="rId1662" display="MF39901-10"/>
+    <hyperlink ref="C865" r:id="rId1663" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A866" r:id="rId1664" display="SA-1C"/>
+    <hyperlink ref="C866" r:id="rId1665" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A867" r:id="rId1666" display="SA-38"/>
+    <hyperlink ref="C867" r:id="rId1667" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A868" r:id="rId1668" display="TTS3-34"/>
+    <hyperlink ref="C868" r:id="rId1669" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A869" r:id="rId1670" display="TTS3-45"/>
+    <hyperlink ref="C869" r:id="rId1671" display="Variant of STAND-OFF-ADAPTER-SERIES"/>
+    <hyperlink ref="A870" r:id="rId1672" display="SSH-XL"/>
+    <hyperlink ref="C870" r:id="rId1673" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A871" r:id="rId1674" display="SSH-114-3"/>
+    <hyperlink ref="C871" r:id="rId1675" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A872" r:id="rId1676" display="SSHAK-3812"/>
+    <hyperlink ref="C872" r:id="rId1677" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A873" r:id="rId1678" display="SSH-12-4"/>
+    <hyperlink ref="C873" r:id="rId1679" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A874" r:id="rId1680" display="SSH-78"/>
+    <hyperlink ref="C874" r:id="rId1681" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A875" r:id="rId1682" display="209800-17B"/>
+    <hyperlink ref="C875" r:id="rId1683" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A876" r:id="rId1684" display="244106A-84"/>
+    <hyperlink ref="C876" r:id="rId1685" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A877" r:id="rId1686" display="244106A-100"/>
+    <hyperlink ref="C877" r:id="rId1687" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A878" r:id="rId1688" display="244106A-320"/>
+    <hyperlink ref="C878" r:id="rId1689" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A879" r:id="rId1690" display="244106A-48"/>
+    <hyperlink ref="C879" r:id="rId1691" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A880" r:id="rId1692" display="42396A-4"/>
+    <hyperlink ref="C880" r:id="rId1693" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A881" r:id="rId1694" display="UAAI-G"/>
+    <hyperlink ref="C881" r:id="rId1695" display="Variant of ANGLE-ADAPTER-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId1624"/>
+    <tablePart r:id="rId1696"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>