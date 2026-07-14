--- v0 (2026-05-29)
+++ v1 (2026-07-14)
@@ -97,125 +97,167 @@
   <si>
     <t>PIM-Guard® | SnapStak® | SnapTak®</t>
   </si>
   <si>
     <t>BUTTERFLY-HANGER-SERIES</t>
   </si>
   <si>
     <t>Butterfly Hangers and Bracket Kit</t>
   </si>
   <si>
     <t>HELIAX®</t>
   </si>
   <si>
     <t>FA-SERIES-HANGERS</t>
   </si>
   <si>
     <t>FA-Series Hanger Kits</t>
   </si>
   <si>
     <t>EWSH-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Universal Snap-in Hangers for elliptical waveguide</t>
   </si>
   <si>
+    <t>244106A-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assemblies</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLICK</t>
+  </si>
+  <si>
+    <t>Variant of CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1/2 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
     <t>L6-CLAMP-2B</t>
   </si>
   <si>
-    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
-[...1 lines deleted...]
-  <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>L7-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>L7-CLAMP-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware</t>
   </si>
   <si>
     <t>R8-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for RG8 cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>R8-CLAMP-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for RG8 cable, triple stack; includes hardware</t>
   </si>
   <si>
+    <t>SSH-78-4</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
     <t>SSH-158</t>
   </si>
   <si>
-    <t>Variant of SSH-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>SnapStak® Hanger for 1-5/8 in coaxial cable</t>
   </si>
   <si>
-    <t>SnapStak®</t>
-[...7 lines deleted...]
-  <si>
     <t>SSH-158-3</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1-5/8 in coaxial cable, triple stack capability, includes reinforcement bar</t>
   </si>
   <si>
     <t>SSH-114</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1-1/4 in coaxial cable</t>
   </si>
   <si>
     <t>SSH-12</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1/2 in coaxial cable</t>
   </si>
   <si>
     <t>1316MCLICK</t>
   </si>
   <si>
-    <t>Variant of CLICK-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Miniature Click-on Hanger for 13–16 mm cable, Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>209800-28B</t>
   </si>
   <si>
     <t>Variant of 209800-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Self-locking Hanger for 7/8 in RXL5 RADIAX® Radiating cable</t>
   </si>
   <si>
     <t>Discontinued</t>
   </si>
   <si>
     <t>244106A-70</t>
   </si>
   <si>
     <t>Variant of 244106A-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR137</t>
   </si>
   <si>
     <t>244106A-120</t>
@@ -514,216 +556,438 @@
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, triple stack, round or flat mounting; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A2-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), double block; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A2-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), triple block; includes hardware</t>
   </si>
   <si>
     <t>SSHR-10</t>
   </si>
   <si>
     <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
   </si>
   <si>
     <t>Adapter</t>
   </si>
   <si>
+    <t>F4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>DHK-78-6-P</t>
+  </si>
+  <si>
+    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
     <t>209800-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Self-locking Hangers for RADIAX® Radiating cable</t>
   </si>
   <si>
     <t>SHK-114-1-P</t>
   </si>
   <si>
     <t>Variant of SHK-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
     <t>Single Hanger Kit for 1-1/4 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>DHK-158-2-P</t>
   </si>
   <si>
-    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
-[...1 lines deleted...]
-  <si>
     <t>Double Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
-    <t>DHK-78-6-P</t>
-[...140 lines deleted...]
-    <t>SnapStak® Hanger for 7/8 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+    <t>F4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>DHK-12-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-158-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>SHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>SHK-Series Hanger Kits</t>
+  </si>
+  <si>
+    <t>BH-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>BH-Series Single and Double Block Hangers</t>
+  </si>
+  <si>
+    <t>CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>CLICK-Series Click-on Hangers</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLICKB</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L7CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>SSH-M</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus Adjustable Hanger for 14mm to 25mm Cable - No Grommets Required.  For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus</t>
+  </si>
+  <si>
+    <t>SSH-XL</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus Adjustable Hanger for 36mm to 51mm Cable - No Grommets Required. For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>SSH-114-3</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-1/4 in coaxial cable, triple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSHAK-3812</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger Kit for 3/8 in RET cable</t>
+  </si>
+  <si>
+    <t>SSH-12-4</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1/2 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSH-78</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>209800-17B</t>
+  </si>
+  <si>
+    <t>Self-locking Hanger for 1/2 in RXL4 RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>244106A-84</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR112</t>
+  </si>
+  <si>
+    <t>244106A-100</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR90</t>
+  </si>
+  <si>
+    <t>244106A-320</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR28</t>
+  </si>
+  <si>
+    <t>244106A-48</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR187</t>
+  </si>
+  <si>
+    <t>42396A-4</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 2-1/4 in coaxial cable and elliptical waveguide 37</t>
+  </si>
+  <si>
+    <t>42396A-7</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>43211A</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1/2 in or 3/8 in coaxial cable and elliptical waveguide 180, 220, and 240</t>
+  </si>
+  <si>
+    <t>BHD-12S</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1/2 in coaxial cable (FSJ4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-114</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>BHD-4MM</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 5 - 7 mm fiber cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHS-114</t>
   </si>
   <si>
     <t>Single  Block Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>EWSH-77</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 77</t>
   </si>
   <si>
     <t>EWSH-85</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 85</t>
   </si>
   <si>
     <t>EWSH-180</t>
   </si>
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 180</t>
   </si>
@@ -920,314 +1184,50 @@
     <t>Single Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-12-3-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-12-1-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 1/2 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-78-1-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 7/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-78-2-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 7/8 in coaxial cable, double stack; includes hardware and angle adapter</t>
-  </si>
-[...262 lines deleted...]
-    <t>Double Block Hanger for 5 - 7 mm fiber cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1346,51 +1346,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J191" totalsRowShown="0">
   <autoFilter ref="A1:J191"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J191"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1507,3484 +1507,3484 @@
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="1" t="s">
+      <c r="C8" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
         <v>17</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
         <v>41</v>
       </c>
       <c r="F13" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D15" t="s">
         <v>45</v>
       </c>
-      <c r="C15" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D16" t="s">
         <v>47</v>
       </c>
-      <c r="C16" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
+        <v>48</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D17" t="s">
         <v>49</v>
       </c>
-      <c r="C17" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" t="s">
         <v>51</v>
       </c>
-      <c r="C18" s="1" t="s">
+      <c r="F18" t="s">
+        <v>17</v>
+      </c>
+      <c r="H18" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" ht="12.75">
+      <c r="A19" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="D18" t="s">
+      <c r="C19" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
         <v>53</v>
       </c>
-      <c r="F18" t="s">
-[...14 lines deleted...]
-        <v>56</v>
+      <c r="F19" t="s">
+        <v>17</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>60</v>
+        <v>56</v>
+      </c>
+      <c r="F20" t="s">
+        <v>57</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="C21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" t="s">
         <v>59</v>
       </c>
-      <c r="D21" t="s">
-        <v>62</v>
+      <c r="F21" t="s">
+        <v>57</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D22" t="s">
-        <v>64</v>
+        <v>61</v>
+      </c>
+      <c r="F22" t="s">
+        <v>57</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D23" t="s">
-        <v>66</v>
+        <v>63</v>
+      </c>
+      <c r="F23" t="s">
+        <v>57</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>68</v>
+        <v>55</v>
       </c>
       <c r="D24" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>57</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>68</v>
+        <v>34</v>
       </c>
       <c r="D25" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="12.75">
+    <row r="26" spans="1:10" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D26" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
+      </c>
+      <c r="J26" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C27" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" t="s">
         <v>74</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D29" t="s">
         <v>78</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="D30" t="s">
         <v>80</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="1" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D31" t="s">
         <v>83</v>
       </c>
       <c r="F31" t="s">
         <v>23</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>52</v>
+        <v>82</v>
       </c>
       <c r="D32" t="s">
         <v>85</v>
       </c>
       <c r="F32" t="s">
         <v>23</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D33" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F33" t="s">
         <v>23</v>
       </c>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D34" t="s">
         <v>89</v>
-      </c>
-[...4 lines deleted...]
-        <v>90</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D35" t="s">
         <v>91</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F35" t="s">
         <v>23</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D36" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F36" t="s">
         <v>23</v>
       </c>
       <c r="H36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
       <c r="H37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D38" t="s">
         <v>97</v>
       </c>
-      <c r="C38" s="1" t="s">
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+      <c r="H38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" ht="12.75">
+      <c r="A39" s="1" t="s">
         <v>98</v>
       </c>
-      <c r="D38" t="s">
+      <c r="C39" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D39" t="s">
         <v>99</v>
       </c>
-      <c r="H38" t="s">
-[...11 lines deleted...]
-        <v>101</v>
+      <c r="F39" t="s">
+        <v>23</v>
       </c>
       <c r="H39" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" t="s">
         <v>102</v>
       </c>
-      <c r="C40" s="1" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="F40" t="s">
+        <v>23</v>
       </c>
       <c r="H40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D41" t="s">
         <v>104</v>
       </c>
-      <c r="C41" s="1" t="s">
-[...3 lines deleted...]
-        <v>105</v>
+      <c r="F41" t="s">
+        <v>23</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D42" t="s">
         <v>106</v>
       </c>
-      <c r="C42" s="1" t="s">
-[...3 lines deleted...]
-        <v>107</v>
+      <c r="F42" t="s">
+        <v>23</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D43" t="s">
         <v>108</v>
       </c>
-      <c r="C43" s="1" t="s">
-[...3 lines deleted...]
-        <v>109</v>
+      <c r="F43" t="s">
+        <v>23</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D44" t="s">
         <v>110</v>
       </c>
-      <c r="C44" s="1" t="s">
-[...3 lines deleted...]
-        <v>111</v>
+      <c r="F44" t="s">
+        <v>23</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="C45" s="1" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D45" t="s">
         <v>113</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="12.75">
+    <row r="46" spans="1:10" ht="12.75">
       <c r="A46" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
-      <c r="F46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H46" t="s">
         <v>14</v>
+      </c>
+      <c r="J46" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>68</v>
+        <v>112</v>
       </c>
       <c r="D48" t="s">
         <v>119</v>
       </c>
-      <c r="F48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H48" t="s">
-        <v>120</v>
+        <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D49" t="s">
         <v>121</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H49" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="D50" t="s">
         <v>123</v>
       </c>
-      <c r="C50" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H50" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="D51" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="H51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D52" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D53" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="F53" t="s">
         <v>17</v>
       </c>
       <c r="H53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D54" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
       <c r="H54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D55" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H55" t="s">
-        <v>14</v>
+        <v>134</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D56" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F56" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D57" t="s">
+        <v>138</v>
+      </c>
+      <c r="F57" t="s">
+        <v>139</v>
+      </c>
+      <c r="H57" t="s">
         <v>140</v>
-      </c>
-[...10 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D58" t="s">
         <v>142</v>
       </c>
-      <c r="C58" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D58" t="s">
+      <c r="F58" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D59" t="s">
         <v>145</v>
       </c>
       <c r="F59" t="s">
         <v>17</v>
       </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D60" t="s">
         <v>147</v>
       </c>
       <c r="F60" t="s">
         <v>17</v>
       </c>
       <c r="H60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D61" t="s">
         <v>149</v>
       </c>
       <c r="F61" t="s">
         <v>17</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D62" t="s">
         <v>151</v>
       </c>
       <c r="F62" t="s">
         <v>17</v>
       </c>
       <c r="H62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D63" t="s">
         <v>153</v>
       </c>
       <c r="F63" t="s">
         <v>17</v>
       </c>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D64" t="s">
         <v>155</v>
       </c>
       <c r="F64" t="s">
         <v>17</v>
       </c>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D65" t="s">
         <v>157</v>
       </c>
       <c r="F65" t="s">
         <v>17</v>
       </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D66" t="s">
         <v>159</v>
       </c>
       <c r="F66" t="s">
         <v>17</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D67" t="s">
         <v>161</v>
       </c>
       <c r="F67" t="s">
         <v>17</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D68" t="s">
         <v>163</v>
       </c>
       <c r="F68" t="s">
         <v>17</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D69" t="s">
         <v>165</v>
       </c>
       <c r="F69" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H69" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D70" t="s">
         <v>167</v>
       </c>
-      <c r="C70" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="F70" t="s">
+        <v>17</v>
       </c>
       <c r="H70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D71" t="s">
         <v>169</v>
       </c>
-      <c r="C71" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F71" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>173</v>
+        <v>31</v>
       </c>
       <c r="D72" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C73" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D73" t="s">
         <v>173</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F73" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D74" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="F74" t="s">
         <v>17</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D75" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="F75" t="s">
         <v>17</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D76" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="F76" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H76" t="s">
-        <v>14</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D77" t="s">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="F77" t="s">
         <v>17</v>
       </c>
       <c r="H77" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D78" t="s">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="F78" t="s">
         <v>17</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D79" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="F79" t="s">
         <v>17</v>
       </c>
       <c r="H79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D80" t="s">
         <v>189</v>
       </c>
-      <c r="C80" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F80" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>190</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D81" t="s">
         <v>191</v>
-      </c>
-[...4 lines deleted...]
-        <v>192</v>
       </c>
       <c r="F81" t="s">
         <v>17</v>
       </c>
       <c r="H81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D82" t="s">
         <v>193</v>
-      </c>
-[...4 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F82" t="s">
         <v>17</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D83" t="s">
         <v>186</v>
       </c>
       <c r="F83" t="s">
         <v>17</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" t="s">
         <v>196</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F84" t="s">
         <v>17</v>
       </c>
       <c r="H84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
         <v>197</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D85" t="s">
         <v>198</v>
       </c>
       <c r="F85" t="s">
         <v>17</v>
       </c>
       <c r="H85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
         <v>199</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D86" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="F86" t="s">
         <v>17</v>
       </c>
       <c r="H86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D87" t="s">
-        <v>182</v>
+        <v>201</v>
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
       <c r="H87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D88" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
       <c r="H88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D89" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="F89" t="s">
         <v>17</v>
       </c>
       <c r="H89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D90" t="s">
-        <v>206</v>
+        <v>198</v>
       </c>
       <c r="F90" t="s">
         <v>17</v>
       </c>
       <c r="H90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
         <v>207</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D91" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="F91" t="s">
         <v>17</v>
       </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
         <v>208</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D92" t="s">
-        <v>182</v>
+        <v>209</v>
       </c>
       <c r="F92" t="s">
         <v>17</v>
       </c>
       <c r="H92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>210</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>31</v>
       </c>
       <c r="D93" t="s">
-        <v>210</v>
+        <v>193</v>
+      </c>
+      <c r="F93" t="s">
+        <v>17</v>
       </c>
       <c r="H93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
         <v>211</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="D94" t="s">
-        <v>212</v>
+        <v>186</v>
       </c>
       <c r="F94" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D95" t="s">
         <v>213</v>
-      </c>
-[...4 lines deleted...]
-        <v>214</v>
       </c>
       <c r="F95" t="s">
         <v>17</v>
       </c>
       <c r="H95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D96" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F96" t="s">
         <v>17</v>
       </c>
       <c r="H96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="C97" t="s">
+        <v>11</v>
+      </c>
+      <c r="D97" t="s">
         <v>217</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="H97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D98" t="s">
         <v>220</v>
       </c>
       <c r="F98" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>221</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>40</v>
+        <v>188</v>
       </c>
       <c r="D99" t="s">
         <v>222</v>
       </c>
       <c r="F99" t="s">
-        <v>42</v>
+        <v>13</v>
       </c>
       <c r="H99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>87</v>
+        <v>31</v>
       </c>
       <c r="D100" t="s">
-        <v>224</v>
+        <v>182</v>
       </c>
       <c r="F100" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D101" t="s">
+        <v>209</v>
+      </c>
+      <c r="F101" t="s">
+        <v>17</v>
+      </c>
+      <c r="H101" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" ht="12.75">
+      <c r="A102" s="1" t="s">
         <v>225</v>
       </c>
-      <c r="C101" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D101" t="s">
+      <c r="C102" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D102" t="s">
         <v>226</v>
       </c>
-      <c r="H101" t="s">
-[...11 lines deleted...]
-        <v>228</v>
+      <c r="F102" t="s">
+        <v>17</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>98</v>
+        <v>31</v>
       </c>
       <c r="D103" t="s">
-        <v>230</v>
+        <v>203</v>
+      </c>
+      <c r="F103" t="s">
+        <v>17</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D104" t="s">
-        <v>232</v>
+        <v>226</v>
       </c>
       <c r="F104" t="s">
         <v>17</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>234</v>
+        <v>31</v>
       </c>
       <c r="D105" t="s">
-        <v>235</v>
+        <v>205</v>
       </c>
       <c r="F105" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>236</v>
+        <v>230</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D106" t="s">
-        <v>237</v>
+        <v>191</v>
       </c>
       <c r="F106" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D107" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="F107" t="s">
         <v>17</v>
       </c>
       <c r="H107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D108" t="s">
-        <v>241</v>
+        <v>234</v>
       </c>
       <c r="F108" t="s">
         <v>17</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>242</v>
+        <v>235</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D109" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="F109" t="s">
         <v>17</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D110" t="s">
-        <v>245</v>
+        <v>196</v>
       </c>
       <c r="F110" t="s">
         <v>17</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>246</v>
+        <v>238</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D111" t="s">
-        <v>247</v>
+        <v>239</v>
       </c>
       <c r="F111" t="s">
         <v>17</v>
       </c>
       <c r="H111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>248</v>
+        <v>240</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D112" t="s">
-        <v>249</v>
+        <v>184</v>
       </c>
       <c r="F112" t="s">
         <v>17</v>
       </c>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D113" t="s">
-        <v>251</v>
+        <v>203</v>
       </c>
       <c r="F113" t="s">
         <v>17</v>
       </c>
       <c r="H113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>252</v>
+        <v>242</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D114" t="s">
-        <v>253</v>
+        <v>215</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
       <c r="H114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D115" t="s">
-        <v>255</v>
+        <v>191</v>
       </c>
       <c r="F115" t="s">
         <v>17</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>256</v>
+        <v>244</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D116" t="s">
-        <v>257</v>
+        <v>131</v>
       </c>
       <c r="F116" t="s">
         <v>17</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>258</v>
+        <v>245</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
       <c r="D117" t="s">
-        <v>259</v>
+        <v>246</v>
       </c>
       <c r="F117" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>260</v>
+        <v>247</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>29</v>
+        <v>188</v>
       </c>
       <c r="D118" t="s">
-        <v>261</v>
+        <v>248</v>
       </c>
       <c r="F118" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>262</v>
+        <v>249</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D119" t="s">
-        <v>263</v>
+        <v>232</v>
       </c>
       <c r="F119" t="s">
         <v>17</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D120" t="s">
-        <v>265</v>
+        <v>234</v>
       </c>
       <c r="F120" t="s">
         <v>17</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>266</v>
+        <v>251</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D121" t="s">
-        <v>267</v>
+        <v>236</v>
       </c>
       <c r="F121" t="s">
         <v>17</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>268</v>
+        <v>252</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D122" t="s">
-        <v>269</v>
+        <v>213</v>
       </c>
       <c r="F122" t="s">
         <v>17</v>
       </c>
       <c r="H122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>270</v>
+        <v>253</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D123" t="s">
-        <v>271</v>
+        <v>239</v>
       </c>
       <c r="F123" t="s">
         <v>17</v>
       </c>
       <c r="H123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>272</v>
+        <v>254</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D124" t="s">
-        <v>273</v>
+        <v>215</v>
       </c>
       <c r="F124" t="s">
         <v>17</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>274</v>
-[...2 lines deleted...]
-        <v>29</v>
+        <v>255</v>
+      </c>
+      <c r="C125" t="s">
+        <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>275</v>
+        <v>256</v>
       </c>
       <c r="F125" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>276</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>257</v>
+      </c>
+      <c r="C126" t="s">
+        <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>277</v>
+        <v>258</v>
+      </c>
+      <c r="F126" t="s">
+        <v>23</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>278</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>259</v>
+      </c>
+      <c r="C127" t="s">
+        <v>11</v>
       </c>
       <c r="D127" t="s">
-        <v>279</v>
+        <v>260</v>
       </c>
       <c r="F127" t="s">
-        <v>129</v>
+        <v>23</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D128" t="s">
-        <v>281</v>
+        <v>262</v>
       </c>
       <c r="F128" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>282</v>
+        <v>263</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D129" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="F129" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="H129" t="s">
-        <v>166</v>
+        <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>284</v>
+        <v>265</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D130" t="s">
-        <v>285</v>
+        <v>266</v>
       </c>
       <c r="F130" t="s">
-        <v>129</v>
+        <v>17</v>
       </c>
       <c r="H130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>286</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>267</v>
+      </c>
+      <c r="C131" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D131" t="s">
-        <v>287</v>
+        <v>268</v>
       </c>
       <c r="F131" t="s">
-        <v>288</v>
+        <v>23</v>
       </c>
       <c r="H131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>289</v>
+        <v>269</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D132" t="s">
-        <v>290</v>
+        <v>270</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="H132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>291</v>
+        <v>271</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="D133" t="s">
-        <v>292</v>
+        <v>272</v>
       </c>
       <c r="F133" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>293</v>
+        <v>273</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="D134" t="s">
-        <v>294</v>
+        <v>236</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H134" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>170</v>
+        <v>31</v>
       </c>
       <c r="D135" t="s">
-        <v>296</v>
+        <v>275</v>
       </c>
       <c r="F135" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H135" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>297</v>
+        <v>276</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="D136" t="s">
-        <v>298</v>
+        <v>277</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
+        <v>278</v>
       </c>
       <c r="H136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>299</v>
+        <v>279</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="D137" t="s">
-        <v>300</v>
+        <v>280</v>
       </c>
       <c r="F137" t="s">
-        <v>13</v>
+        <v>278</v>
       </c>
       <c r="H137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>301</v>
+        <v>281</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="D138" t="s">
-        <v>302</v>
+        <v>282</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>303</v>
+        <v>283</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D139" t="s">
-        <v>304</v>
+        <v>284</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>305</v>
+        <v>285</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D140" t="s">
-        <v>306</v>
+        <v>286</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="H140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>307</v>
+        <v>287</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D141" t="s">
-        <v>308</v>
+        <v>288</v>
       </c>
       <c r="F141" t="s">
-        <v>17</v>
+        <v>57</v>
       </c>
       <c r="H141" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:8" ht="12.75">
+    <row r="142" spans="1:10" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>309</v>
+        <v>289</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>29</v>
+        <v>69</v>
       </c>
       <c r="D142" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>290</v>
       </c>
       <c r="H142" t="s">
         <v>14</v>
+      </c>
+      <c r="J142" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>311</v>
+        <v>291</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="D143" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>292</v>
       </c>
       <c r="H143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>313</v>
+        <v>293</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="D144" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>294</v>
       </c>
       <c r="H144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>314</v>
+        <v>295</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="D145" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>296</v>
       </c>
       <c r="H145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>316</v>
+        <v>297</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>29</v>
+        <v>73</v>
       </c>
       <c r="D146" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>298</v>
       </c>
       <c r="H146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D147" t="s">
-        <v>206</v>
+        <v>300</v>
       </c>
       <c r="F147" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>318</v>
+        <v>301</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D148" t="s">
-        <v>198</v>
+        <v>302</v>
       </c>
       <c r="F148" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H148" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>319</v>
+        <v>303</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>29</v>
+        <v>82</v>
       </c>
       <c r="D149" t="s">
-        <v>320</v>
+        <v>304</v>
       </c>
       <c r="F149" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>321</v>
+        <v>305</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D150" t="s">
-        <v>192</v>
+        <v>306</v>
       </c>
       <c r="F150" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>322</v>
+        <v>307</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D151" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="F151" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>323</v>
+        <v>309</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D152" t="s">
-        <v>194</v>
+        <v>310</v>
       </c>
       <c r="F152" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>324</v>
+        <v>311</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>29</v>
+        <v>101</v>
       </c>
       <c r="D153" t="s">
-        <v>178</v>
+        <v>312</v>
       </c>
       <c r="F153" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D154" t="s">
-        <v>308</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>314</v>
       </c>
       <c r="H154" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="155" spans="1:8" ht="12.75">
+    <row r="155" spans="1:10" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D155" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>316</v>
       </c>
       <c r="H155" t="s">
         <v>14</v>
+      </c>
+      <c r="J155" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>327</v>
+        <v>317</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>29</v>
+        <v>112</v>
       </c>
       <c r="D156" t="s">
-        <v>312</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>318</v>
       </c>
       <c r="H156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D157" t="s">
-        <v>184</v>
+        <v>320</v>
       </c>
       <c r="F157" t="s">
         <v>17</v>
       </c>
       <c r="H157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>329</v>
+        <v>321</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>29</v>
+        <v>322</v>
       </c>
       <c r="D158" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="F158" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="H158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D159" t="s">
-        <v>188</v>
+        <v>325</v>
       </c>
       <c r="F159" t="s">
-        <v>17</v>
+        <v>143</v>
       </c>
       <c r="H159" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D160" t="s">
-        <v>192</v>
+        <v>327</v>
       </c>
       <c r="F160" t="s">
         <v>17</v>
       </c>
       <c r="H160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D161" t="s">
-        <v>204</v>
+        <v>329</v>
       </c>
       <c r="F161" t="s">
         <v>17</v>
       </c>
       <c r="H161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D162" t="s">
-        <v>178</v>
+        <v>331</v>
       </c>
       <c r="F162" t="s">
         <v>17</v>
       </c>
       <c r="H162" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D163" t="s">
-        <v>117</v>
+        <v>333</v>
       </c>
       <c r="F163" t="s">
         <v>17</v>
       </c>
       <c r="H163" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D164" t="s">
         <v>335</v>
       </c>
-      <c r="C164" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F164" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="H164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="C165" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D165" t="s">
         <v>337</v>
       </c>
-      <c r="C165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F165" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H165" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
+        <v>338</v>
+      </c>
+      <c r="C166" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D166" t="s">
         <v>339</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="F166" t="s">
         <v>17</v>
       </c>
       <c r="H166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="C167" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D167" t="s">
         <v>341</v>
-      </c>
-[...4 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F167" t="s">
         <v>17</v>
       </c>
       <c r="H167" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D168" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>344</v>
       </c>
       <c r="F168" t="s">
         <v>17</v>
       </c>
       <c r="H168" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D169" t="s">
         <v>345</v>
       </c>
-      <c r="C169" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F169" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D170" t="s">
         <v>347</v>
       </c>
-      <c r="C170" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F170" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C171" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D171" t="s">
         <v>349</v>
-      </c>
-[...4 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F171" t="s">
         <v>17</v>
       </c>
       <c r="H171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="C172" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D172" t="s">
         <v>351</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F172" t="s">
         <v>17</v>
       </c>
       <c r="H172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
         <v>352</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D173" t="s">
         <v>353</v>
       </c>
       <c r="F173" t="s">
         <v>17</v>
       </c>
       <c r="H173" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
         <v>354</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="D174" t="s">
         <v>355</v>
       </c>
       <c r="F174" t="s">
-        <v>356</v>
+        <v>17</v>
       </c>
       <c r="H174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="C175" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D175" t="s">
         <v>357</v>
       </c>
-      <c r="C175" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F175" t="s">
-        <v>356</v>
+        <v>17</v>
       </c>
       <c r="H175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="C176" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D176" t="s">
         <v>359</v>
       </c>
-      <c r="C176" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F176" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="C177" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D177" t="s">
         <v>361</v>
       </c>
-      <c r="C177" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F177" t="s">
-        <v>42</v>
+        <v>17</v>
       </c>
       <c r="H177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C178" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="D178" t="s">
         <v>363</v>
       </c>
-      <c r="C178" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F178" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="H178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="C179" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="D179" t="s">
         <v>365</v>
-      </c>
-[...7 lines deleted...]
-        <v>42</v>
       </c>
       <c r="H179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="C180" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D180" t="s">
         <v>367</v>
       </c>
-      <c r="C180" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D180" t="s">
+      <c r="F180" t="s">
+        <v>143</v>
+      </c>
+      <c r="H180" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" ht="12.75">
+      <c r="A181" s="1" t="s">
         <v>368</v>
-      </c>
-[...9 lines deleted...]
-        <v>369</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>55</v>
       </c>
       <c r="D181" t="s">
-        <v>370</v>
+        <v>369</v>
+      </c>
+      <c r="F181" t="s">
+        <v>143</v>
       </c>
       <c r="H181" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="C182" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D182" t="s">
         <v>371</v>
       </c>
-      <c r="C182" s="1" t="s">
-[...3 lines deleted...]
-        <v>372</v>
+      <c r="F182" t="s">
+        <v>139</v>
       </c>
       <c r="H182" t="s">
-        <v>14</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="C183" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="D183" t="s">
         <v>373</v>
       </c>
-      <c r="C183" s="1" t="s">
-[...3 lines deleted...]
-        <v>374</v>
+      <c r="F183" t="s">
+        <v>143</v>
       </c>
       <c r="H183" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
+        <v>374</v>
+      </c>
+      <c r="C184" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" t="s">
         <v>375</v>
       </c>
-      <c r="C184" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D184" t="s">
+      <c r="F184" t="s">
         <v>376</v>
       </c>
       <c r="H184" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
         <v>377</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>59</v>
+        <v>219</v>
       </c>
       <c r="D185" t="s">
         <v>378</v>
+      </c>
+      <c r="F185" t="s">
+        <v>13</v>
       </c>
       <c r="H185" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
         <v>379</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
       <c r="D186" t="s">
         <v>380</v>
       </c>
       <c r="F186" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H186" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
       <c r="D187" t="s">
         <v>382</v>
       </c>
       <c r="F187" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
         <v>383</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>68</v>
+        <v>219</v>
       </c>
       <c r="D188" t="s">
         <v>384</v>
       </c>
       <c r="F188" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H188" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
         <v>385</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>87</v>
+        <v>219</v>
       </c>
       <c r="D189" t="s">
         <v>386</v>
       </c>
       <c r="F189" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H189" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
         <v>387</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>87</v>
+        <v>219</v>
       </c>
       <c r="D190" t="s">
         <v>388</v>
       </c>
       <c r="F190" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H190" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
         <v>389</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>87</v>
+        <v>219</v>
       </c>
       <c r="D191" t="s">
         <v>390</v>
       </c>
       <c r="F191" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H191" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A2" r:id="rId1" display="DHK-SERIES-HANGER-BLOCKS"/>
     <hyperlink ref="A3" r:id="rId2" display="CLAMP-SERIES-HANGER-BLOCKS"/>
     <hyperlink ref="A4" r:id="rId3" display="SSH-SERIES-HANGERS"/>
     <hyperlink ref="A5" r:id="rId4" display="BUTTERFLY-HANGER-SERIES"/>
     <hyperlink ref="A6" r:id="rId5" display="FA-SERIES-HANGERS"/>
     <hyperlink ref="A7" r:id="rId6" display="EWSH-SERIES-HANGERS"/>
-    <hyperlink ref="A8" r:id="rId7" display="L6-CLAMP-2B"/>
-[...130 lines deleted...]
-    <hyperlink ref="A74" r:id="rId138" display="L5CLAMP-CNL-3B"/>
+    <hyperlink ref="A8" r:id="rId7" display="244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A9" r:id="rId8" display="L4-CLAMP-3B"/>
+    <hyperlink ref="C9" r:id="rId9" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A10" r:id="rId10" display="L4CLICK"/>
+    <hyperlink ref="C10" r:id="rId11" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A11" r:id="rId12" display="L5-CLAMP-1B"/>
+    <hyperlink ref="C11" r:id="rId13" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A12" r:id="rId14" display="L5-CLAMP-3B"/>
+    <hyperlink ref="C12" r:id="rId15" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A13" r:id="rId16" display="L6CLICK"/>
+    <hyperlink ref="C13" r:id="rId17" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A14" r:id="rId18" display="L6-CLAMP-1B"/>
+    <hyperlink ref="C14" r:id="rId19" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A15" r:id="rId20" display="L6-CLAMP-2B"/>
+    <hyperlink ref="C15" r:id="rId21" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A16" r:id="rId22" display="L7-CLAMP-1B"/>
+    <hyperlink ref="C16" r:id="rId23" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A17" r:id="rId24" display="L7-CLAMP-3B"/>
+    <hyperlink ref="C17" r:id="rId25" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A18" r:id="rId26" display="R8-CLAMP-1B"/>
+    <hyperlink ref="C18" r:id="rId27" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A19" r:id="rId28" display="R8-CLAMP-3B"/>
+    <hyperlink ref="C19" r:id="rId29" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A20" r:id="rId30" display="SSH-78-4"/>
+    <hyperlink ref="C20" r:id="rId31" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A21" r:id="rId32" display="SSH-158"/>
+    <hyperlink ref="C21" r:id="rId33" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A22" r:id="rId34" display="SSH-158-3"/>
+    <hyperlink ref="C22" r:id="rId35" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A23" r:id="rId36" display="SSH-114"/>
+    <hyperlink ref="C23" r:id="rId37" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A24" r:id="rId38" display="SSH-12"/>
+    <hyperlink ref="C24" r:id="rId39" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A25" r:id="rId40" display="1316MCLICK"/>
+    <hyperlink ref="C25" r:id="rId41" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A26" r:id="rId42" display="209800-28B"/>
+    <hyperlink ref="C26" r:id="rId43" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A27" r:id="rId44" display="244106A-70"/>
+    <hyperlink ref="C27" r:id="rId45" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A28" r:id="rId46" display="244106A-120"/>
+    <hyperlink ref="C28" r:id="rId47" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A29" r:id="rId48" display="244106A-140"/>
+    <hyperlink ref="C29" r:id="rId49" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A30" r:id="rId50" display="244106A-220"/>
+    <hyperlink ref="C30" r:id="rId51" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A31" r:id="rId52" display="42396A-16"/>
+    <hyperlink ref="C31" r:id="rId53" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A32" r:id="rId54" display="42396A-2"/>
+    <hyperlink ref="C32" r:id="rId55" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A33" r:id="rId56" display="42396A-5"/>
+    <hyperlink ref="C33" r:id="rId57" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A34" r:id="rId58" display="42396A-8"/>
+    <hyperlink ref="C34" r:id="rId59" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A35" r:id="rId60" display="42396A-1"/>
+    <hyperlink ref="C35" r:id="rId61" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A36" r:id="rId62" display="42396A-9"/>
+    <hyperlink ref="C36" r:id="rId63" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A37" r:id="rId64" display="42396A-11"/>
+    <hyperlink ref="C37" r:id="rId65" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A38" r:id="rId66" display="68MCLICK"/>
+    <hyperlink ref="C38" r:id="rId67" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A39" r:id="rId68" display="912MCLICK"/>
+    <hyperlink ref="C39" r:id="rId69" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A40" r:id="rId70" display="BHD-14"/>
+    <hyperlink ref="C40" r:id="rId71" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A41" r:id="rId72" display="BHD-158"/>
+    <hyperlink ref="C41" r:id="rId73" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A42" r:id="rId74" display="BHD-12"/>
+    <hyperlink ref="C42" r:id="rId75" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A43" r:id="rId76" display="BHD-38"/>
+    <hyperlink ref="C43" r:id="rId77" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A44" r:id="rId78" display="BHD-78"/>
+    <hyperlink ref="C44" r:id="rId79" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A45" r:id="rId80" display="EWSH-63"/>
+    <hyperlink ref="C45" r:id="rId81" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A46" r:id="rId82" display="EWSH-64"/>
+    <hyperlink ref="C46" r:id="rId83" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A47" r:id="rId84" display="EWSH-127A"/>
+    <hyperlink ref="C47" r:id="rId85" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A48" r:id="rId86" display="EWSH-90"/>
+    <hyperlink ref="C48" r:id="rId87" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A49" r:id="rId88" display="EWSH-132"/>
+    <hyperlink ref="C49" r:id="rId89" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A50" r:id="rId90" display="EWSH-220"/>
+    <hyperlink ref="C50" r:id="rId91" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A51" r:id="rId92" display="EWSH-240"/>
+    <hyperlink ref="C51" r:id="rId93" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A52" r:id="rId94" display="EWSH-52"/>
+    <hyperlink ref="C52" r:id="rId95" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A53" r:id="rId96" display="F4-CLAMP-3B"/>
+    <hyperlink ref="C53" r:id="rId97" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A54" r:id="rId98" display="F4-CLAMP-1B"/>
+    <hyperlink ref="C54" r:id="rId99" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A55" r:id="rId100" display="42396A-18"/>
+    <hyperlink ref="C55" r:id="rId101" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A56" r:id="rId102" display="BHD-58"/>
+    <hyperlink ref="C56" r:id="rId103" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A57" r:id="rId104" display="SWH-200-10"/>
+    <hyperlink ref="C57" r:id="rId105" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A58" r:id="rId106" display="SSH-411"/>
+    <hyperlink ref="C58" r:id="rId107" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A59" r:id="rId108" display="F-CLAMP-A-1B"/>
+    <hyperlink ref="C59" r:id="rId109" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A60" r:id="rId110" display="F1-CLAMP-3B"/>
+    <hyperlink ref="C60" r:id="rId111" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A61" r:id="rId112" display="F1-CLAMP-1B"/>
+    <hyperlink ref="C61" r:id="rId113" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A62" r:id="rId114" display="L5-CLAMP-4B"/>
+    <hyperlink ref="C62" r:id="rId115" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A63" r:id="rId116" display="L6-CLAMP-4B"/>
+    <hyperlink ref="C63" r:id="rId117" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A64" r:id="rId118" display="R8-CLAMP-4B"/>
+    <hyperlink ref="C64" r:id="rId119" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A65" r:id="rId120" display="F-CLAMP-B-1B"/>
+    <hyperlink ref="C65" r:id="rId121" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A66" r:id="rId122" display="F-CLAMP-E-2B"/>
+    <hyperlink ref="C66" r:id="rId123" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A67" r:id="rId124" display="F-CLAMP-E-4B"/>
+    <hyperlink ref="C67" r:id="rId125" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A68" r:id="rId126" display="F-CLAMP-E2-2B"/>
+    <hyperlink ref="C68" r:id="rId127" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A69" r:id="rId128" display="F-CLAMP-C-1B"/>
+    <hyperlink ref="C69" r:id="rId129" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A70" r:id="rId130" display="F-CLAMP-C-2B"/>
+    <hyperlink ref="C70" r:id="rId131" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A71" r:id="rId132" display="F-CLAMP-C-3B"/>
+    <hyperlink ref="C71" r:id="rId133" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A72" r:id="rId134" display="F-CLAMP-D-2B"/>
+    <hyperlink ref="C72" r:id="rId135" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A73" r:id="rId136" display="F-CLAMP-A-3B"/>
+    <hyperlink ref="C73" r:id="rId137" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A74" r:id="rId138" display="F-CLAMP-A2-2B"/>
     <hyperlink ref="C74" r:id="rId139" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A75" r:id="rId140" display="L6CLAMP-CNL-2B"/>
+    <hyperlink ref="A75" r:id="rId140" display="F-CLAMP-A2-3B"/>
     <hyperlink ref="C75" r:id="rId141" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A76" r:id="rId142" display="L6CLAMP-CNL-3B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A77" r:id="rId144" display="L7CLAMP-CNL-3B"/>
+    <hyperlink ref="A76" r:id="rId142" display="SSHR-10"/>
+    <hyperlink ref="C76" r:id="rId143" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A77" r:id="rId144" display="F4CLAMP-CNL-E2B"/>
     <hyperlink ref="C77" r:id="rId145" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A78" r:id="rId146" display="F4CLAMP-CNL-1B"/>
+    <hyperlink ref="A78" r:id="rId146" display="F4CLAMP-CNL-E4B"/>
     <hyperlink ref="C78" r:id="rId147" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A79" r:id="rId148" display="F4CLAMP-CNL-3B"/>
+    <hyperlink ref="A79" r:id="rId148" display="L6CLAMP-CNL-E4B"/>
     <hyperlink ref="C79" r:id="rId149" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A80" r:id="rId150" display="L4CLAMP-CNL-1B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A81" r:id="rId152" display="L4CLAMP-CNL-3B"/>
+    <hyperlink ref="A80" r:id="rId150" display="DHK-78-6-P"/>
+    <hyperlink ref="C80" r:id="rId151" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A81" r:id="rId152" display="L5CLAMP-CNL-3B"/>
     <hyperlink ref="C81" r:id="rId153" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A82" r:id="rId154" display="L5CLAMP-CNL-2B"/>
+    <hyperlink ref="A82" r:id="rId154" display="L6CLAMP-CNL-2B"/>
     <hyperlink ref="C82" r:id="rId155" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A83" r:id="rId156" display="F4CLAMP-CNL-E1B"/>
+    <hyperlink ref="A83" r:id="rId156" display="L6CLAMP-CNL-3B"/>
     <hyperlink ref="C83" r:id="rId157" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A84" r:id="rId158" display="L4CLAMP-CNL-E1B"/>
+    <hyperlink ref="A84" r:id="rId158" display="L7CLAMP-CNL-3B"/>
     <hyperlink ref="C84" r:id="rId159" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A85" r:id="rId160" display="L4CLAMP-CNL-E2B"/>
+    <hyperlink ref="A85" r:id="rId160" display="F4CLAMP-CNL-1B"/>
     <hyperlink ref="C85" r:id="rId161" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A86" r:id="rId162" display="L6CLAMP-CNL-E2B"/>
+    <hyperlink ref="A86" r:id="rId162" display="F4CLAMP-CNL-3B"/>
     <hyperlink ref="C86" r:id="rId163" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A87" r:id="rId164" display="L6CLAMP-CNL-E3B"/>
+    <hyperlink ref="A87" r:id="rId164" display="L4CLAMP-CNL-1B"/>
     <hyperlink ref="C87" r:id="rId165" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A88" r:id="rId166" display="R8CLAMP-CNL-E1B"/>
+    <hyperlink ref="A88" r:id="rId166" display="L4CLAMP-CNL-3B"/>
     <hyperlink ref="C88" r:id="rId167" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A89" r:id="rId168" display="R8CLAMP-CNL-E3B"/>
+    <hyperlink ref="A89" r:id="rId168" display="L5CLAMP-CNL-2B"/>
     <hyperlink ref="C89" r:id="rId169" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A90" r:id="rId170" display="F4CLAMP-CNL-E2B"/>
+    <hyperlink ref="A90" r:id="rId170" display="F4CLAMP-CNL-E1B"/>
     <hyperlink ref="C90" r:id="rId171" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A91" r:id="rId172" display="F4CLAMP-CNL-E4B"/>
+    <hyperlink ref="A91" r:id="rId172" display="L4CLAMP-CNL-E1B"/>
     <hyperlink ref="C91" r:id="rId173" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A92" r:id="rId174" display="L6CLAMP-CNL-E4B"/>
+    <hyperlink ref="A92" r:id="rId174" display="L4CLAMP-CNL-E2B"/>
     <hyperlink ref="C92" r:id="rId175" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A93" r:id="rId176" display="244106A-SERIES-HANGERS"/>
-[...20 lines deleted...]
-    <hyperlink ref="A104" r:id="rId197" display="F4-CLAMP-2B"/>
+    <hyperlink ref="A93" r:id="rId176" display="L6CLAMP-CNL-E2B"/>
+    <hyperlink ref="C93" r:id="rId177" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A94" r:id="rId178" display="L6CLAMP-CNL-E3B"/>
+    <hyperlink ref="C94" r:id="rId179" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A95" r:id="rId180" display="R8CLAMP-CNL-E1B"/>
+    <hyperlink ref="C95" r:id="rId181" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A96" r:id="rId182" display="R8CLAMP-CNL-E3B"/>
+    <hyperlink ref="C96" r:id="rId183" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A97" r:id="rId184" display="209800-SERIES-HANGERS"/>
+    <hyperlink ref="A98" r:id="rId185" display="SHK-114-1-P"/>
+    <hyperlink ref="C98" r:id="rId186" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A99" r:id="rId187" display="DHK-158-2-P"/>
+    <hyperlink ref="C99" r:id="rId188" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A100" r:id="rId189" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="C100" r:id="rId190" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A101" r:id="rId191" display="L4CLAMP-CNL-2B"/>
+    <hyperlink ref="C101" r:id="rId192" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A102" r:id="rId193" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="C102" r:id="rId194" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A103" r:id="rId195" display="L4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C103" r:id="rId196" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A104" r:id="rId197" display="L5CLAMP-CNL-E1B"/>
     <hyperlink ref="C104" r:id="rId198" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A105" r:id="rId199" display="FA-3540-STH"/>
-[...3 lines deleted...]
-    <hyperlink ref="A107" r:id="rId203" display="F1-CLAMP-2B"/>
+    <hyperlink ref="A105" r:id="rId199" display="L5CLAMP-CNL-E2B"/>
+    <hyperlink ref="C105" r:id="rId200" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A106" r:id="rId201" display="L5CLAMP-CNL-E3B"/>
+    <hyperlink ref="C106" r:id="rId202" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A107" r:id="rId203" display="L6CLAMP-CNL-E1B"/>
     <hyperlink ref="C107" r:id="rId204" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A108" r:id="rId205" display="F1-CLAMP-4B"/>
+    <hyperlink ref="A108" r:id="rId205" display="L7CLAMP-CNL-E1B"/>
     <hyperlink ref="C108" r:id="rId206" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A109" r:id="rId207" display="F4-CLAMP-4B"/>
+    <hyperlink ref="A109" r:id="rId207" display="L7CLAMP-CNL-E2B"/>
     <hyperlink ref="C109" r:id="rId208" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A110" r:id="rId209" display="L4-CLAMP-4B"/>
+    <hyperlink ref="A110" r:id="rId209" display="L7CLAMP-CNL-E3B"/>
     <hyperlink ref="C110" r:id="rId210" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A111" r:id="rId211" display="F-CLAMP-A2-1B"/>
+    <hyperlink ref="A111" r:id="rId211" display="R8CLAMP-CNL-E2B"/>
     <hyperlink ref="C111" r:id="rId212" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A112" r:id="rId213" display="F-CLAMP-E-1B"/>
+    <hyperlink ref="A112" r:id="rId213" display="F4CLAMP-CNL-E3B"/>
     <hyperlink ref="C112" r:id="rId214" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A113" r:id="rId215" display="F-CLAMP-E-3B"/>
+    <hyperlink ref="A113" r:id="rId215" display="L4CLAMP-CNL-E4B"/>
     <hyperlink ref="C113" r:id="rId216" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A114" r:id="rId217" display="F-CLAMP-E2-1B"/>
+    <hyperlink ref="A114" r:id="rId217" display="R8CLAMP-CNL-E4B"/>
     <hyperlink ref="C114" r:id="rId218" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A115" r:id="rId219" display="F-CLAMP-E2-3B"/>
+    <hyperlink ref="A115" r:id="rId219" display="L5CLAMP-CNL-E4B"/>
     <hyperlink ref="C115" r:id="rId220" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A116" r:id="rId221" display="F-CLAMP-D-1B"/>
+    <hyperlink ref="A116" r:id="rId221" display="F4-CLAMP-E1B"/>
     <hyperlink ref="C116" r:id="rId222" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A117" r:id="rId223" display="F-CLAMP-D-3B"/>
-[...3 lines deleted...]
-    <hyperlink ref="A119" r:id="rId227" display="F-CLAMP-A2A2CC-4B"/>
+    <hyperlink ref="A117" r:id="rId223" display="DHK-12-6-P"/>
+    <hyperlink ref="C117" r:id="rId224" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A118" r:id="rId225" display="DHK-158-6-P"/>
+    <hyperlink ref="C118" r:id="rId226" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A119" r:id="rId227" display="L6CLAMP-CNL-1B"/>
     <hyperlink ref="C119" r:id="rId228" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A120" r:id="rId229" display="F-CLAMP-A-2B"/>
+    <hyperlink ref="A120" r:id="rId229" display="L7CLAMP-CNL-1B"/>
     <hyperlink ref="C120" r:id="rId230" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A121" r:id="rId231" display="F-CLAMP-A-4B"/>
+    <hyperlink ref="A121" r:id="rId231" display="L7CLAMP-CNL-2B"/>
     <hyperlink ref="C121" r:id="rId232" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A122" r:id="rId233" display="F-CLAMP-B-2B"/>
+    <hyperlink ref="A122" r:id="rId233" display="R8CLAMP-CNL-1B"/>
     <hyperlink ref="C122" r:id="rId234" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A123" r:id="rId235" display="F-CLAMP-B-3B"/>
+    <hyperlink ref="A123" r:id="rId235" display="R8CLAMP-CNL-2B"/>
     <hyperlink ref="C123" r:id="rId236" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A124" r:id="rId237" display="F-CLAMP-B2-2B"/>
+    <hyperlink ref="A124" r:id="rId237" display="R8CLAMP-CNL-3B"/>
     <hyperlink ref="C124" r:id="rId238" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A125" r:id="rId239" display="F-CLAMP-B2-3B"/>
-[...78 lines deleted...]
-    <hyperlink ref="A166" r:id="rId318" display="L4-CLAMP-1B"/>
+    <hyperlink ref="A125" r:id="rId239" display="SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A126" r:id="rId240" display="BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A127" r:id="rId241" display="CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A128" r:id="rId242" display="L4-CLAMP-1B"/>
+    <hyperlink ref="C128" r:id="rId243" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A129" r:id="rId244" display="L4-CLAMP-2B"/>
+    <hyperlink ref="C129" r:id="rId245" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A130" r:id="rId246" display="L5-CLAMP-2B"/>
+    <hyperlink ref="C130" r:id="rId247" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A131" r:id="rId248" display="L5CLICKB"/>
+    <hyperlink ref="C131" r:id="rId249" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A132" r:id="rId250" display="L7CLICK"/>
+    <hyperlink ref="C132" r:id="rId251" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A133" r:id="rId252" display="L6-CLAMP-3B"/>
+    <hyperlink ref="C133" r:id="rId253" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A134" r:id="rId254" display="L7-CLAMP-2B"/>
+    <hyperlink ref="C134" r:id="rId255" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A135" r:id="rId256" display="R8-CLAMP-2B"/>
+    <hyperlink ref="C135" r:id="rId257" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A136" r:id="rId258" display="SSH-M"/>
+    <hyperlink ref="C136" r:id="rId259" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A137" r:id="rId260" display="SSH-XL"/>
+    <hyperlink ref="C137" r:id="rId261" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A138" r:id="rId262" display="SSH-114-3"/>
+    <hyperlink ref="C138" r:id="rId263" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A139" r:id="rId264" display="SSHAK-3812"/>
+    <hyperlink ref="C139" r:id="rId265" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A140" r:id="rId266" display="SSH-12-4"/>
+    <hyperlink ref="C140" r:id="rId267" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A141" r:id="rId268" display="SSH-78"/>
+    <hyperlink ref="C141" r:id="rId269" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A142" r:id="rId270" display="209800-17B"/>
+    <hyperlink ref="C142" r:id="rId271" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A143" r:id="rId272" display="244106A-84"/>
+    <hyperlink ref="C143" r:id="rId273" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A144" r:id="rId274" display="244106A-100"/>
+    <hyperlink ref="C144" r:id="rId275" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A145" r:id="rId276" display="244106A-320"/>
+    <hyperlink ref="C145" r:id="rId277" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A146" r:id="rId278" display="244106A-48"/>
+    <hyperlink ref="C146" r:id="rId279" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A147" r:id="rId280" display="42396A-4"/>
+    <hyperlink ref="C147" r:id="rId281" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A148" r:id="rId282" display="42396A-7"/>
+    <hyperlink ref="C148" r:id="rId283" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A149" r:id="rId284" display="43211A"/>
+    <hyperlink ref="C149" r:id="rId285" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A150" r:id="rId286" display="BHD-12S"/>
+    <hyperlink ref="C150" r:id="rId287" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A151" r:id="rId288" display="BHD-114"/>
+    <hyperlink ref="C151" r:id="rId289" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A152" r:id="rId290" display="BHD-4MM"/>
+    <hyperlink ref="C152" r:id="rId291" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A153" r:id="rId292" display="BHS-114"/>
+    <hyperlink ref="C153" r:id="rId293" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A154" r:id="rId294" display="EWSH-77"/>
+    <hyperlink ref="C154" r:id="rId295" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A155" r:id="rId296" display="EWSH-85"/>
+    <hyperlink ref="C155" r:id="rId297" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A156" r:id="rId298" display="EWSH-180"/>
+    <hyperlink ref="C156" r:id="rId299" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A157" r:id="rId300" display="F4-CLAMP-2B"/>
+    <hyperlink ref="C157" r:id="rId301" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A158" r:id="rId302" display="FA-3540-STH"/>
+    <hyperlink ref="C158" r:id="rId303" display="Variant of FA-SERIES-HANGERS"/>
+    <hyperlink ref="A159" r:id="rId304" display="SSH-1117"/>
+    <hyperlink ref="C159" r:id="rId305" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A160" r:id="rId306" display="F1-CLAMP-2B"/>
+    <hyperlink ref="C160" r:id="rId307" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A161" r:id="rId308" display="F1-CLAMP-4B"/>
+    <hyperlink ref="C161" r:id="rId309" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A162" r:id="rId310" display="F4-CLAMP-4B"/>
+    <hyperlink ref="C162" r:id="rId311" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A163" r:id="rId312" display="L4-CLAMP-4B"/>
+    <hyperlink ref="C163" r:id="rId313" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A164" r:id="rId314" display="F-CLAMP-A2-1B"/>
+    <hyperlink ref="C164" r:id="rId315" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A165" r:id="rId316" display="F-CLAMP-E-1B"/>
+    <hyperlink ref="C165" r:id="rId317" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A166" r:id="rId318" display="F-CLAMP-E-3B"/>
     <hyperlink ref="C166" r:id="rId319" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A167" r:id="rId320" display="L4-CLAMP-2B"/>
+    <hyperlink ref="A167" r:id="rId320" display="F-CLAMP-E2-1B"/>
     <hyperlink ref="C167" r:id="rId321" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A168" r:id="rId322" display="L5-CLAMP-2B"/>
+    <hyperlink ref="A168" r:id="rId322" display="F-CLAMP-E2-3B"/>
     <hyperlink ref="C168" r:id="rId323" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A169" r:id="rId324" display="L5CLICKB"/>
-[...3 lines deleted...]
-    <hyperlink ref="A171" r:id="rId328" display="L6-CLAMP-3B"/>
+    <hyperlink ref="A169" r:id="rId324" display="F-CLAMP-D-1B"/>
+    <hyperlink ref="C169" r:id="rId325" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A170" r:id="rId326" display="F-CLAMP-D-3B"/>
+    <hyperlink ref="C170" r:id="rId327" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A171" r:id="rId328" display="F-CLAMP-A2CC-4B"/>
     <hyperlink ref="C171" r:id="rId329" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A172" r:id="rId330" display="L7-CLAMP-2B"/>
+    <hyperlink ref="A172" r:id="rId330" display="F-CLAMP-A2A2CC-4B"/>
     <hyperlink ref="C172" r:id="rId331" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A173" r:id="rId332" display="R8-CLAMP-2B"/>
+    <hyperlink ref="A173" r:id="rId332" display="F-CLAMP-A-2B"/>
     <hyperlink ref="C173" r:id="rId333" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A174" r:id="rId334" display="SSH-M"/>
-[...33 lines deleted...]
-    <hyperlink ref="C191" r:id="rId368" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A174" r:id="rId334" display="F-CLAMP-A-4B"/>
+    <hyperlink ref="C174" r:id="rId335" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A175" r:id="rId336" display="F-CLAMP-B-2B"/>
+    <hyperlink ref="C175" r:id="rId337" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A176" r:id="rId338" display="F-CLAMP-B-3B"/>
+    <hyperlink ref="C176" r:id="rId339" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A177" r:id="rId340" display="F-CLAMP-B2-2B"/>
+    <hyperlink ref="C177" r:id="rId341" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A178" r:id="rId342" display="F-CLAMP-B2-3B"/>
+    <hyperlink ref="C178" r:id="rId343" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A179" r:id="rId344" display="SH-CLAMP-6F4P-5B"/>
+    <hyperlink ref="C179" r:id="rId345" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A180" r:id="rId346" display="SSH-2630"/>
+    <hyperlink ref="C180" r:id="rId347" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A181" r:id="rId348" display="SSH-3642"/>
+    <hyperlink ref="C181" r:id="rId349" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A182" r:id="rId350" display="SA-ISO"/>
+    <hyperlink ref="C182" r:id="rId351" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A183" r:id="rId352" display="SSH-1724"/>
+    <hyperlink ref="C183" r:id="rId353" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A184" r:id="rId354" display="CH-1-58-SERIES-HANGER-KITS"/>
+    <hyperlink ref="A185" r:id="rId355" display="SHK-12-2-P"/>
+    <hyperlink ref="C185" r:id="rId356" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A186" r:id="rId357" display="SHK-78-3-P"/>
+    <hyperlink ref="C186" r:id="rId358" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A187" r:id="rId359" display="SHK-158-1-P"/>
+    <hyperlink ref="C187" r:id="rId360" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A188" r:id="rId361" display="SHK-12-3-P"/>
+    <hyperlink ref="C188" r:id="rId362" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A189" r:id="rId363" display="SHK-12-1-P"/>
+    <hyperlink ref="C189" r:id="rId364" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A190" r:id="rId365" display="SHK-78-1-P"/>
+    <hyperlink ref="C190" r:id="rId366" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A191" r:id="rId367" display="SHK-78-2-P"/>
+    <hyperlink ref="C191" r:id="rId368" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
     <tablePart r:id="rId369"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 