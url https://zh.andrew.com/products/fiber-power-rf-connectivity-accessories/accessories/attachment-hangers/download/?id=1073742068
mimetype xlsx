--- v1 (2026-07-14)
+++ v2 (2026-08-28)
@@ -11,889 +11,1309 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="391" count="939">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441" count="1119">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>L6CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>KwikClamp™</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware.</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, double stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 7-22 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 7-22 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, triple stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6CLICK</t>
+  </si>
+  <si>
+    <t>Variant of CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>209800-28B</t>
+  </si>
+  <si>
+    <t>Variant of 209800-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Self-locking Hanger for 7/8 in RXL5 RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>244106A-220</t>
+  </si>
+  <si>
+    <t>Variant of 244106A-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR42</t>
+  </si>
+  <si>
+    <t>42396A-16</t>
+  </si>
+  <si>
+    <t>Variant of BUTTERFLY-HANGER-SERIES</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>42396A-2</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1-5/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>42396A-5</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 7/8 in coaxial cable and elliptical waveguide 85 and 90</t>
+  </si>
+  <si>
+    <t>42396A-8</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>42396A-1</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1-1/4 in coaxial cable and elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>42396A-9</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 5/8 in coaxial cable and elliptical waveguide 127 and 132</t>
+  </si>
+  <si>
+    <t>42396A-11</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>68MCLICK</t>
+  </si>
+  <si>
+    <t>Miniature Click-on Hanger for 6–8 mm cable - Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>912MCLICK</t>
+  </si>
+  <si>
+    <t>Miniature Click-on Hanger for 9–12 mm cable - Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-14</t>
+  </si>
+  <si>
+    <t>Variant of BH-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1/4 inch coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-158</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-12</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1/2 in coaxial cable (LDF4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-38</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 3/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-78</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>EWSH-63</t>
+  </si>
+  <si>
+    <t>Variant of EWSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>EWSH-64</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 64</t>
+  </si>
+  <si>
+    <t>EWSH-127A</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 127A</t>
+  </si>
+  <si>
+    <t>EWSH-90</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 90</t>
+  </si>
+  <si>
+    <t>EWSH-132</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 132</t>
+  </si>
+  <si>
+    <t>EWSH-220</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 220</t>
+  </si>
+  <si>
+    <t>EWSH-240</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 240</t>
+  </si>
+  <si>
+    <t>EWSH-52</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 52</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>42396A-18</t>
+  </si>
+  <si>
+    <t>Universal Passive bracket</t>
+  </si>
+  <si>
+    <t>Bracket kit</t>
+  </si>
+  <si>
+    <t>BHD-58</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 18 to 20mm Cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>SWH-200-10</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
+  </si>
+  <si>
+    <t>PIM-Guard®</t>
+  </si>
+  <si>
+    <t>Cable management</t>
+  </si>
+  <si>
+    <t>SSH-411</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapTak®</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, single stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, single stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 9-12 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, triple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), double block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>SSHR-10</t>
+  </si>
+  <si>
+    <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
+    <t>Adapter</t>
+  </si>
+  <si>
+    <t>209800-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>Self-locking Hangers for RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>SHK-114-1-P</t>
+  </si>
+  <si>
+    <t>Variant of SHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1-1/4 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>ValuSite™</t>
+  </si>
+  <si>
+    <t>DHK-158-2-P</t>
+  </si>
+  <si>
+    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-78-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
     <t>DHK-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>DHK Series Double Hanger Kits</t>
   </si>
   <si>
-    <t>ValuSite™</t>
-[...4 lines deleted...]
-  <si>
     <t>CLAMP-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
     <t>KwikClamp™ Series Hangers</t>
   </si>
   <si>
-    <t>KwikClamp™</t>
-[...1 lines deleted...]
-  <si>
     <t>SSH-SERIES-HANGERS</t>
   </si>
   <si>
     <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
   </si>
   <si>
     <t>PIM-Guard® | SnapStak® | SnapTak®</t>
   </si>
   <si>
     <t>BUTTERFLY-HANGER-SERIES</t>
   </si>
   <si>
     <t>Butterfly Hangers and Bracket Kit</t>
   </si>
   <si>
-    <t>HELIAX®</t>
-[...1 lines deleted...]
-  <si>
     <t>FA-SERIES-HANGERS</t>
   </si>
   <si>
     <t>FA-Series Hanger Kits</t>
   </si>
   <si>
     <t>EWSH-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Universal Snap-in Hangers for elliptical waveguide</t>
   </si>
   <si>
     <t>244106A-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assemblies</t>
   </si>
   <si>
     <t>L4-CLAMP-3B</t>
   </si>
   <si>
-    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
-[...4 lines deleted...]
-  <si>
     <t>L4CLICK</t>
   </si>
   <si>
-    <t>Variant of CLICK-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Double Click-on Hanger for 1/2 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>L5-CLAMP-1B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L5-CLAMP-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware</t>
   </si>
   <si>
-    <t>L6CLICK</t>
-[...2 lines deleted...]
-    <t>Double Click-on Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+    <t>R8-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>SSH-78-4</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSH-158</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SSH-158-3</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable, triple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSH-114</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SSH-12</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1/2 in coaxial cable</t>
+  </si>
+  <si>
+    <t>1316MCLICK</t>
+  </si>
+  <si>
+    <t>Miniature Click-on Hanger for 13–16 mm cable, Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>244106A-70</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR137</t>
+  </si>
+  <si>
+    <t>244106A-120</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR75</t>
+  </si>
+  <si>
+    <t>244106A-140</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR62</t>
   </si>
   <si>
     <t>L6-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>L6-CLAMP-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
-    <t>L7-CLAMP-1B</t>
-[...527 lines deleted...]
-    <t>Double Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+    <t>SHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>SHK-Series Hanger Kits</t>
+  </si>
+  <si>
+    <t>BH-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>BH-Series Single and Double Block Hangers</t>
+  </si>
+  <si>
+    <t>CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>CLICK-Series Click-on Hangers</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLICKB</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>SSH-M</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus Adjustable Hanger for 14mm to 25mm Cable - No Grommets Required.  For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus</t>
+  </si>
+  <si>
+    <t>42396A-7</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 63</t>
+  </si>
+  <si>
+    <t>43211A</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1/2 in or 3/8 in coaxial cable and elliptical waveguide 180, 220, and 240</t>
+  </si>
+  <si>
+    <t>BHD-12S</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1/2 in coaxial cable (FSJ4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHD-114</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>BHD-4MM</t>
+  </si>
+  <si>
+    <t>Double Block Hanger for 5 - 7 mm fiber cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>BHS-114</t>
+  </si>
+  <si>
+    <t>Single  Block Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>EWSH-77</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 77</t>
+  </si>
+  <si>
+    <t>EWSH-85</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 85</t>
+  </si>
+  <si>
+    <t>EWSH-180</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hanger for elliptical waveguide 180</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>FA-3540-STH</t>
+  </si>
+  <si>
+    <t>Variant of FA-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Standard Butterfly Hanger and Grommet kit for HELIAX® Cables, 35-40mm</t>
+  </si>
+  <si>
+    <t>SSH-1117</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-4B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double block (alongside each other); single block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, double block (alongside each other); single block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-E2-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, two 9-12 mm holes (alongside each other), triple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-1B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2CC-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, one 4.5-9 mm hole and one 22-34 mm hole (alongside each other), quadruple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A2A2CC-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, one 7-9 mm hole and one 22-34 mm hole (alongside each other), quadruple block; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-A-4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, quadruple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-2B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, triple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-2B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B2-3B</t>
+  </si>
+  <si>
+    <t>SH-CLAMP-6F4P-5B</t>
+  </si>
+  <si>
+    <t>Double Hanger kits for six Fiber 4-7mm and four Power cables 9-11mm, three 4-7mm and two 9-11mm holes (along side each other), double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>SSH-2630</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>SSH-3642</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
+  </si>
+  <si>
+    <t>SA-ISO</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, PIM-free, isolator snaps in between hanger and mounting surface, and between stacked hangers to remove metal to metal contact</t>
+  </si>
+  <si>
+    <t>SSH-1724</t>
+  </si>
+  <si>
+    <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 17.0 mm to 24.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
+  </si>
+  <si>
+    <t>CH-1-58-SERIES-HANGER-KITS</t>
+  </si>
+  <si>
+    <t>Hanger Kits for RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>RADIAX®</t>
+  </si>
+  <si>
+    <t>SHK-12-2-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, double stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-3-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-158-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-12-3-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-12-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 1/2 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-1-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>SHK-78-2-P</t>
+  </si>
+  <si>
+    <t>Single Hanger Kit for 7/8 in coaxial cable, double stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-12-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>DHK-158-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-3B</t>
   </si>
   <si>
     <t>F4CLAMP-CNL-2B</t>
   </si>
   <si>
     <t>L4CLAMP-CNL-2B</t>
   </si>
   <si>
     <t>L5CLAMP-CNL-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
   </si>
   <si>
     <t>L4CLAMP-CNL-E3B</t>
   </si>
   <si>
     <t>L5CLAMP-CNL-E1B</t>
   </si>
   <si>
     <t>L5CLAMP-CNL-E2B</t>
   </si>
   <si>
     <t>L5CLAMP-CNL-E3B</t>
   </si>
   <si>
     <t>L6CLAMP-CNL-E1B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L7CLAMP-CNL-E1B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L7CLAMP-CNL-E2B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L7CLAMP-CNL-E3B</t>
   </si>
   <si>
     <t>R8CLAMP-CNL-E2B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for RG8 cable, double stack, C-Channel compatible; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>F4CLAMP-CNL-E3B</t>
   </si>
   <si>
     <t>L4CLAMP-CNL-E4B</t>
   </si>
   <si>
     <t>R8CLAMP-CNL-E4B</t>
   </si>
   <si>
     <t>L5CLAMP-CNL-E4B</t>
   </si>
   <si>
     <t>F4-CLAMP-E1B</t>
   </si>
   <si>
-    <t>DHK-12-6-P</t>
-[...68 lines deleted...]
-    <t>Double Click-on Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+    <t>F4-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware. 2 Boxes of 50 pieces</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-EB</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware. 4 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-E3B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E1B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
   </si>
   <si>
     <t>L7CLICK</t>
   </si>
   <si>
     <t>Double Click-on Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
-    <t>L6-CLAMP-3B</t>
-[...22 lines deleted...]
-  <si>
     <t>SSH-XL</t>
   </si>
   <si>
     <t>SnapStak® Plus Adjustable Hanger for 36mm to 51mm Cable - No Grommets Required. For patents, see www.cs-pat.com.</t>
   </si>
   <si>
     <t>SSH-114-3</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1-1/4 in coaxial cable, triple stack capability, includes reinforcement bar</t>
   </si>
   <si>
     <t>SSHAK-3812</t>
   </si>
   <si>
     <t>SnapStak® Hanger Kit for 3/8 in RET cable</t>
   </si>
   <si>
     <t>SSH-12-4</t>
   </si>
   <si>
     <t>SnapStak® Hanger for 1/2 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
   </si>
   <si>
     <t>SSH-78</t>
@@ -914,320 +1334,50 @@
     <t>Flex-Twist Hanger Assembly for WR112</t>
   </si>
   <si>
     <t>244106A-100</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR90</t>
   </si>
   <si>
     <t>244106A-320</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR28</t>
   </si>
   <si>
     <t>244106A-48</t>
   </si>
   <si>
     <t>Flex-Twist Hanger Assembly for WR187</t>
   </si>
   <si>
     <t>42396A-4</t>
   </si>
   <si>
     <t>Butterfly Hanger for 2-1/4 in coaxial cable and elliptical waveguide 37</t>
-  </si>
-[...268 lines deleted...]
-    <t>Single Hanger Kit for 7/8 in coaxial cable, double stack; includes hardware and angle adapter</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1328,75 +1478,75 @@
         </left>
         <right style="thin">
           <color rgb="FF808080"/>
         </right>
         <top style="thin">
           <color rgb="FF808080"/>
         </top>
         <bottom style="thin">
           <color rgb="FF808080"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="1">
     <tableStyle name="tableHeader" pivot="0" count="1">
       <tableStyleElement type="headerRow" dxfId="0"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J191" totalsRowShown="0">
-  <autoFilter ref="A1:J191"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J227" totalsRowShown="0">
+  <autoFilter ref="A1:J227"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e2b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e1b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e3b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e4b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e1b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e2b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e2b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e1b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e2b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e2b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e2b" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e2b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e3b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e2b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e3b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e1b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e2b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e3b" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e4b" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e1b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e2b" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e3b" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e4b" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e2b" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e4b" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e3b" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e1b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e3b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-eb" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e3b" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e4b" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e1b" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e3b" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e3b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e1b" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e3b" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
-  <dimension ref="A1:J191"/>
+  <dimension ref="A1:J227"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="12.75">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
@@ -1408,3586 +1558,4270 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" t="s">
+      <c r="C3" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F5" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="C6" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>24</v>
+      </c>
+      <c r="F7" t="s">
+        <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>26</v>
+      </c>
+      <c r="F8" t="s">
+        <v>13</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D9" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F10" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D11" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D12" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="D13" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F13" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="F14" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="F16" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="F17" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D18" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="F19" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="F20" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D21" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="F21" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="H22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="12.75">
+      <c r="A23" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D23" t="s">
+        <v>59</v>
+      </c>
+      <c r="H23" t="s">
+        <v>14</v>
+      </c>
+      <c r="J23" t="s">
         <v>60</v>
-      </c>
-[...27 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
       <c r="D24" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" t="s">
         <v>66</v>
       </c>
-      <c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D25" t="s">
+      <c r="F25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" ht="12.75">
+      <c r="A26" s="1" t="s">
         <v>67</v>
       </c>
-      <c r="F25" t="s">
-[...7 lines deleted...]
-      <c r="A26" s="1" t="s">
+      <c r="C26" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" t="s">
         <v>68</v>
       </c>
-      <c r="C26" s="1" t="s">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="F26" t="s">
+        <v>52</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="27" spans="1:8" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>70</v>
+      </c>
+      <c r="F27" t="s">
+        <v>52</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>72</v>
+      </c>
+      <c r="F28" t="s">
+        <v>52</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D29" t="s">
-        <v>78</v>
+        <v>74</v>
+      </c>
+      <c r="F29" t="s">
+        <v>52</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D30" t="s">
-        <v>80</v>
+        <v>76</v>
+      </c>
+      <c r="F30" t="s">
+        <v>52</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>82</v>
+        <v>65</v>
       </c>
       <c r="D31" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>82</v>
+        <v>50</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="C33" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D33" t="s">
         <v>82</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D34" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D36" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="D38" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D39" t="s">
+        <v>96</v>
+      </c>
+      <c r="H39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="12.75">
+      <c r="A40" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" t="s">
         <v>98</v>
       </c>
-      <c r="C39" s="1" t="s">
-[...24 lines deleted...]
-      </c>
       <c r="H40" t="s">
         <v>14</v>
+      </c>
+      <c r="J40" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D41" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>100</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D42" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>102</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>104</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
       <c r="D44" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>106</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="D45" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="46" spans="1:10" ht="12.75">
+    <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>112</v>
+        <v>95</v>
       </c>
       <c r="D46" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="H46" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="C47" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" t="s">
         <v>112</v>
       </c>
-      <c r="D47" t="s">
-        <v>117</v>
+      <c r="F47" t="s">
+        <v>13</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="D48" t="s">
-        <v>119</v>
+        <v>114</v>
+      </c>
+      <c r="F48" t="s">
+        <v>13</v>
       </c>
       <c r="H48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>112</v>
+        <v>65</v>
       </c>
       <c r="D49" t="s">
-        <v>121</v>
+        <v>116</v>
+      </c>
+      <c r="F49" t="s">
+        <v>52</v>
       </c>
       <c r="H49" t="s">
-        <v>14</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="D50" t="s">
-        <v>123</v>
+        <v>119</v>
+      </c>
+      <c r="F50" t="s">
+        <v>52</v>
       </c>
       <c r="H50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
+        <v>120</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D51" t="s">
+        <v>122</v>
+      </c>
+      <c r="F51" t="s">
+        <v>123</v>
+      </c>
+      <c r="H51" t="s">
         <v>124</v>
-      </c>
-[...7 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D52" t="s">
         <v>126</v>
       </c>
-      <c r="C52" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D52" t="s">
+      <c r="F52" t="s">
         <v>127</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D53" t="s">
         <v>129</v>
       </c>
       <c r="F53" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D54" t="s">
         <v>131</v>
       </c>
       <c r="F54" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D55" t="s">
         <v>133</v>
       </c>
       <c r="F55" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H55" t="s">
-        <v>134</v>
+        <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D56" t="s">
         <v>135</v>
       </c>
-      <c r="C56" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" t="s">
         <v>137</v>
       </c>
-      <c r="C57" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F57" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="H57" t="s">
-        <v>140</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D58" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F58" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D59" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="F59" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D60" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="F60" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D61" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="F61" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D62" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="F62" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D63" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F63" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D64" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F64" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D65" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="F65" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D66" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F66" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D67" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="F67" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D68" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="F68" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D69" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="F69" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D70" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F70" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H70" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="C71" t="s">
+        <v>167</v>
+      </c>
+      <c r="D71" t="s">
         <v>168</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="D72" t="s">
         <v>171</v>
       </c>
       <c r="F72" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="D73" t="s">
+        <v>175</v>
+      </c>
+      <c r="F73" t="s">
         <v>172</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
       <c r="H73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="C74" s="1" t="s">
         <v>174</v>
       </c>
-      <c r="C74" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F74" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D75" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F75" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D76" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="F76" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H76" t="s">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D77" t="s">
-        <v>182</v>
+        <v>12</v>
       </c>
       <c r="F77" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H77" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D78" t="s">
         <v>184</v>
       </c>
       <c r="F78" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
         <v>185</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D79" t="s">
         <v>186</v>
       </c>
       <c r="F79" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
         <v>187</v>
       </c>
       <c r="C80" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D80" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="H80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D81" t="s">
         <v>190</v>
       </c>
-      <c r="C81" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F81" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D82" t="s">
         <v>192</v>
       </c>
-      <c r="C82" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F82" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D83" t="s">
         <v>194</v>
       </c>
-      <c r="C83" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F83" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="84" spans="1:8" ht="12.75">
       <c r="A84" s="1" t="s">
         <v>195</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D84" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="F84" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H84" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D85" t="s">
-        <v>198</v>
+        <v>190</v>
       </c>
       <c r="F85" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D86" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="F86" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D87" t="s">
-        <v>201</v>
+        <v>181</v>
       </c>
       <c r="F87" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D88" t="s">
-        <v>203</v>
+        <v>12</v>
       </c>
       <c r="F88" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D89" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="F89" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D90" t="s">
-        <v>198</v>
+        <v>204</v>
       </c>
       <c r="F90" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D91" t="s">
-        <v>201</v>
+        <v>206</v>
       </c>
       <c r="F91" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D92" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="F92" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>208</v>
+      </c>
+      <c r="C93" t="s">
+        <v>167</v>
       </c>
       <c r="D93" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="F93" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H93" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C94" t="s">
+        <v>167</v>
+      </c>
+      <c r="D94" t="s">
         <v>211</v>
       </c>
-      <c r="C94" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F94" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="C95" s="1" t="s">
-        <v>31</v>
+      <c r="C95" t="s">
+        <v>167</v>
       </c>
       <c r="D95" t="s">
         <v>213</v>
       </c>
       <c r="F95" t="s">
-        <v>17</v>
+        <v>214</v>
       </c>
       <c r="H95" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>215</v>
+      </c>
+      <c r="C96" t="s">
+        <v>167</v>
       </c>
       <c r="D96" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F96" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C97" t="s">
-        <v>11</v>
+        <v>167</v>
       </c>
       <c r="D97" t="s">
-        <v>217</v>
+        <v>218</v>
+      </c>
+      <c r="F97" t="s">
+        <v>52</v>
       </c>
       <c r="H97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C98" s="1" t="s">
         <v>219</v>
+      </c>
+      <c r="C98" t="s">
+        <v>167</v>
       </c>
       <c r="D98" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
         <v>221</v>
       </c>
-      <c r="C99" s="1" t="s">
-        <v>188</v>
+      <c r="C99" t="s">
+        <v>167</v>
       </c>
       <c r="D99" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
         <v>223</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D100" t="s">
-        <v>182</v>
+        <v>20</v>
       </c>
       <c r="F100" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
         <v>224</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="D101" t="s">
-        <v>209</v>
+        <v>225</v>
       </c>
       <c r="F101" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H101" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D102" t="s">
-        <v>226</v>
+        <v>24</v>
       </c>
       <c r="F102" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
         <v>227</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D103" t="s">
-        <v>203</v>
+        <v>228</v>
       </c>
       <c r="F103" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D104" t="s">
-        <v>226</v>
+        <v>230</v>
       </c>
       <c r="F104" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D105" t="s">
-        <v>205</v>
+        <v>232</v>
       </c>
       <c r="F105" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D106" t="s">
-        <v>191</v>
+        <v>234</v>
       </c>
       <c r="F106" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D107" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="F107" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D108" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="F108" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D109" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F109" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D110" t="s">
-        <v>196</v>
+        <v>242</v>
       </c>
       <c r="F110" t="s">
-        <v>17</v>
+        <v>164</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
-        <v>238</v>
+        <v>243</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="D111" t="s">
-        <v>239</v>
+        <v>244</v>
       </c>
       <c r="F111" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D112" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>246</v>
       </c>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D113" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>248</v>
       </c>
       <c r="H113" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>31</v>
+        <v>62</v>
       </c>
       <c r="D114" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>250</v>
       </c>
       <c r="H114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D115" t="s">
-        <v>191</v>
+        <v>252</v>
       </c>
       <c r="F115" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>244</v>
+        <v>253</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D116" t="s">
-        <v>131</v>
+        <v>254</v>
       </c>
       <c r="F116" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>245</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>255</v>
+      </c>
+      <c r="C117" t="s">
+        <v>167</v>
       </c>
       <c r="D117" t="s">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
+        <v>172</v>
       </c>
       <c r="H117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>257</v>
+      </c>
+      <c r="C118" t="s">
+        <v>167</v>
       </c>
       <c r="D118" t="s">
-        <v>248</v>
+        <v>258</v>
       </c>
       <c r="F118" t="s">
-        <v>13</v>
+        <v>52</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>259</v>
+      </c>
+      <c r="C119" t="s">
+        <v>167</v>
       </c>
       <c r="D119" t="s">
-        <v>232</v>
+        <v>260</v>
       </c>
       <c r="F119" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>250</v>
+        <v>261</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>234</v>
+        <v>18</v>
       </c>
       <c r="F120" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>251</v>
+        <v>262</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D121" t="s">
-        <v>236</v>
+        <v>263</v>
       </c>
       <c r="F121" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>252</v>
+        <v>264</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D122" t="s">
-        <v>213</v>
+        <v>265</v>
       </c>
       <c r="F122" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>31</v>
+        <v>50</v>
       </c>
       <c r="D123" t="s">
-        <v>239</v>
+        <v>267</v>
       </c>
       <c r="F123" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>254</v>
+        <v>268</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D124" t="s">
-        <v>215</v>
+        <v>269</v>
       </c>
       <c r="F124" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>255</v>
-[...1 lines deleted...]
-      <c r="C125" t="s">
+        <v>270</v>
+      </c>
+      <c r="C125" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D125" t="s">
-        <v>256</v>
+        <v>271</v>
       </c>
       <c r="F125" t="s">
         <v>13</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="C126" t="s">
+        <v>272</v>
+      </c>
+      <c r="C126" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D126" t="s">
-        <v>258</v>
+        <v>28</v>
       </c>
       <c r="F126" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>273</v>
+      </c>
+      <c r="C127" s="1" t="s">
+        <v>121</v>
       </c>
       <c r="D127" t="s">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="F127" t="s">
-        <v>23</v>
+        <v>275</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D128" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="F128" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="D129" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="F129" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="D130" t="s">
-        <v>266</v>
+        <v>281</v>
       </c>
       <c r="F130" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>267</v>
+        <v>282</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="D131" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="F131" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="D132" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="F132" t="s">
-        <v>23</v>
+        <v>52</v>
       </c>
       <c r="H132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>31</v>
+        <v>84</v>
       </c>
       <c r="D133" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="F133" t="s">
-        <v>17</v>
+        <v>52</v>
       </c>
       <c r="H133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="D134" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>289</v>
       </c>
       <c r="H134" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="135" spans="1:8" ht="12.75">
+    <row r="135" spans="1:10" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>31</v>
+        <v>95</v>
       </c>
       <c r="D135" t="s">
-        <v>275</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>291</v>
       </c>
       <c r="H135" t="s">
         <v>14</v>
+      </c>
+      <c r="J135" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>55</v>
+        <v>95</v>
       </c>
       <c r="D136" t="s">
-        <v>277</v>
-[...2 lines deleted...]
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="H136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D137" t="s">
-        <v>280</v>
+        <v>16</v>
       </c>
       <c r="F137" t="s">
-        <v>278</v>
+        <v>13</v>
       </c>
       <c r="H137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>281</v>
+        <v>295</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>55</v>
+        <v>296</v>
       </c>
       <c r="D138" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="F138" t="s">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="H138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="D139" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="F139" t="s">
-        <v>57</v>
+        <v>127</v>
       </c>
       <c r="H139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D140" t="s">
-        <v>286</v>
+        <v>301</v>
       </c>
       <c r="F140" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D141" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="F141" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="H141" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="142" spans="1:10" ht="12.75">
+    <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>69</v>
+        <v>11</v>
       </c>
       <c r="D142" t="s">
-        <v>290</v>
+        <v>305</v>
+      </c>
+      <c r="F142" t="s">
+        <v>13</v>
       </c>
       <c r="H142" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D143" t="s">
-        <v>292</v>
+        <v>22</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
       </c>
       <c r="H143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>293</v>
+        <v>307</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D144" t="s">
-        <v>294</v>
+        <v>308</v>
+      </c>
+      <c r="F144" t="s">
+        <v>13</v>
       </c>
       <c r="H144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D145" t="s">
-        <v>296</v>
+        <v>310</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
       </c>
       <c r="H145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="D146" t="s">
-        <v>298</v>
+        <v>312</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
       </c>
       <c r="H146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D147" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="F147" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>301</v>
+        <v>315</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D148" t="s">
-        <v>302</v>
+        <v>316</v>
       </c>
       <c r="F148" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H148" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>303</v>
+        <v>317</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="D149" t="s">
-        <v>304</v>
+        <v>46</v>
       </c>
       <c r="F149" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="D150" t="s">
-        <v>306</v>
+        <v>319</v>
       </c>
       <c r="F150" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>307</v>
+        <v>320</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="D151" t="s">
-        <v>308</v>
+        <v>321</v>
       </c>
       <c r="F151" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>309</v>
+        <v>322</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="D152" t="s">
-        <v>310</v>
+        <v>323</v>
       </c>
       <c r="F152" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="D153" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
       <c r="F153" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="D154" t="s">
-        <v>314</v>
+        <v>327</v>
+      </c>
+      <c r="F154" t="s">
+        <v>13</v>
       </c>
       <c r="H154" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="155" spans="1:10" ht="12.75">
+    <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>315</v>
+        <v>328</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
-        <v>316</v>
+        <v>36</v>
+      </c>
+      <c r="F155" t="s">
+        <v>13</v>
       </c>
       <c r="H155" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>317</v>
+        <v>329</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>112</v>
+        <v>11</v>
       </c>
       <c r="D156" t="s">
-        <v>318</v>
+        <v>330</v>
+      </c>
+      <c r="F156" t="s">
+        <v>13</v>
       </c>
       <c r="H156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>319</v>
+        <v>331</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D157" t="s">
-        <v>320</v>
+        <v>38</v>
       </c>
       <c r="F157" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>321</v>
+        <v>332</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>322</v>
+        <v>11</v>
       </c>
       <c r="D158" t="s">
-        <v>323</v>
+        <v>40</v>
       </c>
       <c r="F158" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="H158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>55</v>
+        <v>174</v>
       </c>
       <c r="D159" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>143</v>
+        <v>334</v>
       </c>
       <c r="H159" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D160" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="F160" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="H160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D161" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="F161" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="H161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D162" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="F162" t="s">
-        <v>17</v>
+        <v>123</v>
       </c>
       <c r="H162" t="s">
-        <v>14</v>
+        <v>165</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>31</v>
+        <v>121</v>
       </c>
       <c r="D163" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="F163" t="s">
-        <v>17</v>
+        <v>127</v>
       </c>
       <c r="H163" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>334</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>343</v>
+      </c>
+      <c r="C164" t="s">
+        <v>167</v>
       </c>
       <c r="D164" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="F164" t="s">
-        <v>17</v>
+        <v>345</v>
       </c>
       <c r="H164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>336</v>
+        <v>346</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D165" t="s">
-        <v>337</v>
+        <v>347</v>
       </c>
       <c r="F165" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H165" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>338</v>
+        <v>348</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D166" t="s">
-        <v>339</v>
+        <v>349</v>
       </c>
       <c r="F166" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>340</v>
+        <v>350</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D167" t="s">
-        <v>341</v>
+        <v>351</v>
       </c>
       <c r="F167" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H167" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>342</v>
+        <v>352</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D168" t="s">
-        <v>343</v>
+        <v>353</v>
       </c>
       <c r="F168" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H168" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>344</v>
+        <v>354</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D169" t="s">
-        <v>345</v>
+        <v>355</v>
       </c>
       <c r="F169" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>346</v>
+        <v>356</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D170" t="s">
-        <v>347</v>
+        <v>357</v>
       </c>
       <c r="F170" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>348</v>
+        <v>358</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>31</v>
+        <v>170</v>
       </c>
       <c r="D171" t="s">
-        <v>349</v>
+        <v>359</v>
       </c>
       <c r="F171" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>350</v>
+        <v>360</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="D172" t="s">
-        <v>351</v>
+        <v>361</v>
       </c>
       <c r="F172" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>352</v>
+        <v>362</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>31</v>
+        <v>174</v>
       </c>
       <c r="D173" t="s">
-        <v>353</v>
+        <v>363</v>
       </c>
       <c r="F173" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="H173" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>354</v>
+        <v>364</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D174" t="s">
-        <v>355</v>
+        <v>365</v>
       </c>
       <c r="F174" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>356</v>
+        <v>366</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D175" t="s">
-        <v>357</v>
+        <v>367</v>
       </c>
       <c r="F175" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>358</v>
+        <v>368</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D176" t="s">
-        <v>359</v>
+        <v>271</v>
       </c>
       <c r="F176" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D177" t="s">
-        <v>361</v>
+        <v>202</v>
       </c>
       <c r="F177" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>362</v>
+        <v>370</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="D178" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="F178" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="H178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>188</v>
+        <v>11</v>
       </c>
       <c r="D179" t="s">
-        <v>365</v>
+        <v>204</v>
+      </c>
+      <c r="F179" t="s">
+        <v>13</v>
       </c>
       <c r="H179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>366</v>
+        <v>373</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D180" t="s">
-        <v>367</v>
+        <v>206</v>
       </c>
       <c r="F180" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="H180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>368</v>
+        <v>374</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D181" t="s">
-        <v>369</v>
+        <v>198</v>
       </c>
       <c r="F181" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="H181" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D182" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="F182" t="s">
-        <v>139</v>
+        <v>13</v>
       </c>
       <c r="H182" t="s">
-        <v>180</v>
+        <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="D183" t="s">
-        <v>373</v>
+        <v>192</v>
       </c>
       <c r="F183" t="s">
-        <v>143</v>
+        <v>13</v>
       </c>
       <c r="H183" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="C184" t="s">
+        <v>378</v>
+      </c>
+      <c r="C184" s="1" t="s">
         <v>11</v>
       </c>
       <c r="D184" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F184" t="s">
-        <v>376</v>
+        <v>13</v>
       </c>
       <c r="H184" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D185" t="s">
-        <v>378</v>
+        <v>194</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="H185" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D186" t="s">
-        <v>380</v>
+        <v>179</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="H186" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
         <v>381</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D187" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="H187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D188" t="s">
-        <v>384</v>
+        <v>367</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="H188" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D189" t="s">
-        <v>386</v>
+        <v>271</v>
       </c>
       <c r="F189" t="s">
         <v>13</v>
       </c>
       <c r="H189" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="190" spans="1:8" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="D190" t="s">
-        <v>388</v>
+        <v>184</v>
       </c>
       <c r="F190" t="s">
         <v>13</v>
       </c>
       <c r="H190" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="C191" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D191" t="s">
+        <v>371</v>
+      </c>
+      <c r="F191" t="s">
+        <v>13</v>
+      </c>
+      <c r="H191" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" ht="12.75">
+      <c r="A192" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="C192" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D192" t="s">
+        <v>188</v>
+      </c>
+      <c r="F192" t="s">
+        <v>13</v>
+      </c>
+      <c r="H192" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" ht="12.75">
+      <c r="A193" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="C193" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D193" t="s">
+        <v>192</v>
+      </c>
+      <c r="F193" t="s">
+        <v>13</v>
+      </c>
+      <c r="H193" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" ht="12.75">
+      <c r="A194" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="C194" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D194" t="s">
+        <v>204</v>
+      </c>
+      <c r="F194" t="s">
+        <v>13</v>
+      </c>
+      <c r="H194" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" ht="12.75">
+      <c r="A195" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="C191" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D191" t="s">
+      <c r="C195" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" t="s">
+        <v>179</v>
+      </c>
+      <c r="F195" t="s">
+        <v>13</v>
+      </c>
+      <c r="H195" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" ht="12.75">
+      <c r="A196" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="F191" t="s">
-[...2 lines deleted...]
-      <c r="H191" t="s">
+      <c r="C196" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D196" t="s">
+        <v>114</v>
+      </c>
+      <c r="F196" t="s">
+        <v>13</v>
+      </c>
+      <c r="H196" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" ht="12.75">
+      <c r="A197" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="C197" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D197" t="s">
+        <v>112</v>
+      </c>
+      <c r="F197" t="s">
+        <v>13</v>
+      </c>
+      <c r="H197" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" ht="12.75">
+      <c r="A198" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="C198" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D198" t="s">
+        <v>305</v>
+      </c>
+      <c r="F198" t="s">
+        <v>13</v>
+      </c>
+      <c r="H198" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" ht="12.75">
+      <c r="A199" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="C199" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" t="s">
+        <v>133</v>
+      </c>
+      <c r="F199" t="s">
+        <v>13</v>
+      </c>
+      <c r="H199" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" ht="12.75">
+      <c r="A200" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="C200" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D200" t="s">
+        <v>301</v>
+      </c>
+      <c r="F200" t="s">
+        <v>13</v>
+      </c>
+      <c r="H200" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" ht="12.75">
+      <c r="A201" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="C201" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D201" t="s">
+        <v>131</v>
+      </c>
+      <c r="F201" t="s">
+        <v>13</v>
+      </c>
+      <c r="H201" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" ht="12.75">
+      <c r="A202" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C202" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D202" t="s">
+        <v>303</v>
+      </c>
+      <c r="F202" t="s">
+        <v>13</v>
+      </c>
+      <c r="H202" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" ht="12.75">
+      <c r="A203" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D203" t="s">
+        <v>263</v>
+      </c>
+      <c r="F203" t="s">
+        <v>13</v>
+      </c>
+      <c r="H203" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" ht="12.75">
+      <c r="A204" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="C204" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D204" t="s">
+        <v>399</v>
+      </c>
+      <c r="F204" t="s">
+        <v>13</v>
+      </c>
+      <c r="H204" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" ht="12.75">
+      <c r="A205" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D205" t="s">
+        <v>401</v>
+      </c>
+      <c r="F205" t="s">
+        <v>13</v>
+      </c>
+      <c r="H205" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" ht="12.75">
+      <c r="A206" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D206" t="s">
+        <v>230</v>
+      </c>
+      <c r="F206" t="s">
+        <v>13</v>
+      </c>
+      <c r="H206" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" ht="12.75">
+      <c r="A207" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="C207" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D207" t="s">
+        <v>232</v>
+      </c>
+      <c r="F207" t="s">
+        <v>13</v>
+      </c>
+      <c r="H207" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" ht="12.75">
+      <c r="A208" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C208" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D208" t="s">
+        <v>139</v>
+      </c>
+      <c r="F208" t="s">
+        <v>13</v>
+      </c>
+      <c r="H208" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" ht="12.75">
+      <c r="A209" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="C209" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D209" t="s">
+        <v>406</v>
+      </c>
+      <c r="F209" t="s">
+        <v>13</v>
+      </c>
+      <c r="H209" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" ht="12.75">
+      <c r="A210" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="C210" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" t="s">
+        <v>408</v>
+      </c>
+      <c r="F210" t="s">
+        <v>13</v>
+      </c>
+      <c r="H210" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" ht="12.75">
+      <c r="A211" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="C211" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" t="s">
+        <v>410</v>
+      </c>
+      <c r="F211" t="s">
+        <v>13</v>
+      </c>
+      <c r="H211" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" ht="12.75">
+      <c r="A212" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C212" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D212" t="s">
+        <v>412</v>
+      </c>
+      <c r="F212" t="s">
+        <v>13</v>
+      </c>
+      <c r="H212" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" ht="12.75">
+      <c r="A213" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C213" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D213" t="s">
+        <v>330</v>
+      </c>
+      <c r="F213" t="s">
+        <v>13</v>
+      </c>
+      <c r="H213" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" ht="12.75">
+      <c r="A214" s="1" t="s">
+        <v>414</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" t="s">
+        <v>149</v>
+      </c>
+      <c r="F214" t="s">
+        <v>13</v>
+      </c>
+      <c r="H214" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" ht="12.75">
+      <c r="A215" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="C215" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="D215" t="s">
+        <v>416</v>
+      </c>
+      <c r="F215" t="s">
+        <v>13</v>
+      </c>
+      <c r="H215" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" ht="12.75">
+      <c r="A216" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C216" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="D216" t="s">
+        <v>418</v>
+      </c>
+      <c r="F216" t="s">
+        <v>52</v>
+      </c>
+      <c r="H216" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" ht="12.75">
+      <c r="A217" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="C217" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D217" t="s">
+        <v>420</v>
+      </c>
+      <c r="F217" t="s">
+        <v>275</v>
+      </c>
+      <c r="H217" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" ht="12.75">
+      <c r="A218" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="C218" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D218" t="s">
+        <v>422</v>
+      </c>
+      <c r="F218" t="s">
+        <v>164</v>
+      </c>
+      <c r="H218" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" ht="12.75">
+      <c r="A219" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C219" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D219" t="s">
+        <v>424</v>
+      </c>
+      <c r="F219" t="s">
+        <v>164</v>
+      </c>
+      <c r="H219" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" ht="12.75">
+      <c r="A220" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="C220" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D220" t="s">
+        <v>426</v>
+      </c>
+      <c r="F220" t="s">
+        <v>164</v>
+      </c>
+      <c r="H220" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" ht="12.75">
+      <c r="A221" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="C221" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="D221" t="s">
+        <v>428</v>
+      </c>
+      <c r="F221" t="s">
+        <v>164</v>
+      </c>
+      <c r="H221" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="12.75">
+      <c r="A222" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C222" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D222" t="s">
+        <v>430</v>
+      </c>
+      <c r="H222" t="s">
+        <v>14</v>
+      </c>
+      <c r="J222" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" ht="12.75">
+      <c r="A223" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="C223" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D223" t="s">
+        <v>432</v>
+      </c>
+      <c r="H223" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" ht="12.75">
+      <c r="A224" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C224" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D224" t="s">
+        <v>434</v>
+      </c>
+      <c r="H224" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" ht="12.75">
+      <c r="A225" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="C225" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D225" t="s">
+        <v>436</v>
+      </c>
+      <c r="H225" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" ht="12.75">
+      <c r="A226" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="C226" s="1" t="s">
+        <v>62</v>
+      </c>
+      <c r="D226" t="s">
+        <v>438</v>
+      </c>
+      <c r="H226" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" ht="12.75">
+      <c r="A227" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="C227" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="D227" t="s">
+        <v>440</v>
+      </c>
+      <c r="F227" t="s">
+        <v>52</v>
+      </c>
+      <c r="H227" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="DHK-SERIES-HANGER-BLOCKS"/>
-[...187 lines deleted...]
-    <hyperlink ref="A100" r:id="rId189" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="A2" r:id="rId1" display="L6CLAMP-CNL-E4B"/>
+    <hyperlink ref="C2" r:id="rId2" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A3" r:id="rId3" display="F4-CLAMP-E2B"/>
+    <hyperlink ref="C3" r:id="rId4" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A4" r:id="rId5" display="L4-CLAMP-E1B"/>
+    <hyperlink ref="C4" r:id="rId6" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A5" r:id="rId7" display="L4-CLAMP-E3B"/>
+    <hyperlink ref="C5" r:id="rId8" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A6" r:id="rId9" display="L4-CLAMP-E4B"/>
+    <hyperlink ref="C6" r:id="rId10" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A7" r:id="rId11" display="L5-CLAMP-E1B"/>
+    <hyperlink ref="C7" r:id="rId12" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A8" r:id="rId13" display="L5-CLAMP-E2B"/>
+    <hyperlink ref="C8" r:id="rId14" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A9" r:id="rId15" display="R8-CLAMP-E2B"/>
+    <hyperlink ref="C9" r:id="rId16" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A10" r:id="rId17" display="L6-CLAMP-E1B"/>
+    <hyperlink ref="C10" r:id="rId18" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A11" r:id="rId19" display="L6-CLAMP-E2B"/>
+    <hyperlink ref="C11" r:id="rId20" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A12" r:id="rId21" display="L7-CLAMP-E2B"/>
+    <hyperlink ref="C12" r:id="rId22" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A13" r:id="rId23" display="F-CLAMP-B-E2B"/>
+    <hyperlink ref="C13" r:id="rId24" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A14" r:id="rId25" display="F-CLAMP-B2-E2B"/>
+    <hyperlink ref="C14" r:id="rId26" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A15" r:id="rId27" display="F-CLAMP-B2-E3B"/>
+    <hyperlink ref="C15" r:id="rId28" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A16" r:id="rId29" display="F-CLAMP-C-E2B"/>
+    <hyperlink ref="C16" r:id="rId30" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A17" r:id="rId31" display="F-CLAMP-C-E3B"/>
+    <hyperlink ref="C17" r:id="rId32" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A18" r:id="rId33" display="F-CLAMP-D-E1B"/>
+    <hyperlink ref="C18" r:id="rId34" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A19" r:id="rId35" display="F-CLAMP-D-E2B"/>
+    <hyperlink ref="C19" r:id="rId36" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A20" r:id="rId37" display="L6CLICK"/>
+    <hyperlink ref="C20" r:id="rId38" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A21" r:id="rId39" display="L7-CLAMP-1B"/>
+    <hyperlink ref="C21" r:id="rId40" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A22" r:id="rId41" display="L7-CLAMP-3B"/>
+    <hyperlink ref="C22" r:id="rId42" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A23" r:id="rId43" display="209800-28B"/>
+    <hyperlink ref="C23" r:id="rId44" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A24" r:id="rId45" display="244106A-220"/>
+    <hyperlink ref="C24" r:id="rId46" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A25" r:id="rId47" display="42396A-16"/>
+    <hyperlink ref="C25" r:id="rId48" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A26" r:id="rId49" display="42396A-2"/>
+    <hyperlink ref="C26" r:id="rId50" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A27" r:id="rId51" display="42396A-5"/>
+    <hyperlink ref="C27" r:id="rId52" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A28" r:id="rId53" display="42396A-8"/>
+    <hyperlink ref="C28" r:id="rId54" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A29" r:id="rId55" display="42396A-1"/>
+    <hyperlink ref="C29" r:id="rId56" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A30" r:id="rId57" display="42396A-9"/>
+    <hyperlink ref="C30" r:id="rId58" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A31" r:id="rId59" display="42396A-11"/>
+    <hyperlink ref="C31" r:id="rId60" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A32" r:id="rId61" display="68MCLICK"/>
+    <hyperlink ref="C32" r:id="rId62" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A33" r:id="rId63" display="912MCLICK"/>
+    <hyperlink ref="C33" r:id="rId64" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A34" r:id="rId65" display="BHD-14"/>
+    <hyperlink ref="C34" r:id="rId66" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A35" r:id="rId67" display="BHD-158"/>
+    <hyperlink ref="C35" r:id="rId68" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A36" r:id="rId69" display="BHD-12"/>
+    <hyperlink ref="C36" r:id="rId70" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A37" r:id="rId71" display="BHD-38"/>
+    <hyperlink ref="C37" r:id="rId72" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A38" r:id="rId73" display="BHD-78"/>
+    <hyperlink ref="C38" r:id="rId74" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A39" r:id="rId75" display="EWSH-63"/>
+    <hyperlink ref="C39" r:id="rId76" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A40" r:id="rId77" display="EWSH-64"/>
+    <hyperlink ref="C40" r:id="rId78" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A41" r:id="rId79" display="EWSH-127A"/>
+    <hyperlink ref="C41" r:id="rId80" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A42" r:id="rId81" display="EWSH-90"/>
+    <hyperlink ref="C42" r:id="rId82" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A43" r:id="rId83" display="EWSH-132"/>
+    <hyperlink ref="C43" r:id="rId84" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A44" r:id="rId85" display="EWSH-220"/>
+    <hyperlink ref="C44" r:id="rId86" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A45" r:id="rId87" display="EWSH-240"/>
+    <hyperlink ref="C45" r:id="rId88" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A46" r:id="rId89" display="EWSH-52"/>
+    <hyperlink ref="C46" r:id="rId90" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A47" r:id="rId91" display="F4-CLAMP-3B"/>
+    <hyperlink ref="C47" r:id="rId92" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A48" r:id="rId93" display="F4-CLAMP-1B"/>
+    <hyperlink ref="C48" r:id="rId94" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A49" r:id="rId95" display="42396A-18"/>
+    <hyperlink ref="C49" r:id="rId96" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A50" r:id="rId97" display="BHD-58"/>
+    <hyperlink ref="C50" r:id="rId98" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A51" r:id="rId99" display="SWH-200-10"/>
+    <hyperlink ref="C51" r:id="rId100" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A52" r:id="rId101" display="SSH-411"/>
+    <hyperlink ref="C52" r:id="rId102" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A53" r:id="rId103" display="F-CLAMP-A-1B"/>
+    <hyperlink ref="C53" r:id="rId104" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A54" r:id="rId105" display="F1-CLAMP-3B"/>
+    <hyperlink ref="C54" r:id="rId106" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A55" r:id="rId107" display="F1-CLAMP-1B"/>
+    <hyperlink ref="C55" r:id="rId108" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A56" r:id="rId109" display="L5-CLAMP-4B"/>
+    <hyperlink ref="C56" r:id="rId110" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A57" r:id="rId111" display="L6-CLAMP-4B"/>
+    <hyperlink ref="C57" r:id="rId112" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A58" r:id="rId113" display="R8-CLAMP-4B"/>
+    <hyperlink ref="C58" r:id="rId114" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A59" r:id="rId115" display="F-CLAMP-B-1B"/>
+    <hyperlink ref="C59" r:id="rId116" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A60" r:id="rId117" display="F-CLAMP-E-2B"/>
+    <hyperlink ref="C60" r:id="rId118" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A61" r:id="rId119" display="F-CLAMP-E-4B"/>
+    <hyperlink ref="C61" r:id="rId120" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A62" r:id="rId121" display="F-CLAMP-E2-2B"/>
+    <hyperlink ref="C62" r:id="rId122" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A63" r:id="rId123" display="F-CLAMP-C-1B"/>
+    <hyperlink ref="C63" r:id="rId124" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A64" r:id="rId125" display="F-CLAMP-C-2B"/>
+    <hyperlink ref="C64" r:id="rId126" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A65" r:id="rId127" display="F-CLAMP-C-3B"/>
+    <hyperlink ref="C65" r:id="rId128" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A66" r:id="rId129" display="F-CLAMP-D-2B"/>
+    <hyperlink ref="C66" r:id="rId130" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A67" r:id="rId131" display="F-CLAMP-A-3B"/>
+    <hyperlink ref="C67" r:id="rId132" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A68" r:id="rId133" display="F-CLAMP-A2-2B"/>
+    <hyperlink ref="C68" r:id="rId134" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A69" r:id="rId135" display="F-CLAMP-A2-3B"/>
+    <hyperlink ref="C69" r:id="rId136" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A70" r:id="rId137" display="SSHR-10"/>
+    <hyperlink ref="C70" r:id="rId138" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A71" r:id="rId139" display="209800-SERIES-HANGERS"/>
+    <hyperlink ref="A72" r:id="rId140" display="SHK-114-1-P"/>
+    <hyperlink ref="C72" r:id="rId141" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A73" r:id="rId142" display="DHK-158-2-P"/>
+    <hyperlink ref="C73" r:id="rId143" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A74" r:id="rId144" display="DHK-78-6-P"/>
+    <hyperlink ref="C74" r:id="rId145" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A75" r:id="rId146" display="L5CLAMP-CNL-3B"/>
+    <hyperlink ref="C75" r:id="rId147" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A76" r:id="rId148" display="L6CLAMP-CNL-2B"/>
+    <hyperlink ref="C76" r:id="rId149" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A77" r:id="rId150" display="L6CLAMP-CNL-3B"/>
+    <hyperlink ref="C77" r:id="rId151" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A78" r:id="rId152" display="L7CLAMP-CNL-3B"/>
+    <hyperlink ref="C78" r:id="rId153" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A79" r:id="rId154" display="F4CLAMP-CNL-1B"/>
+    <hyperlink ref="C79" r:id="rId155" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A80" r:id="rId156" display="F4CLAMP-CNL-3B"/>
+    <hyperlink ref="C80" r:id="rId157" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A81" r:id="rId158" display="L4CLAMP-CNL-1B"/>
+    <hyperlink ref="C81" r:id="rId159" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A82" r:id="rId160" display="L4CLAMP-CNL-3B"/>
+    <hyperlink ref="C82" r:id="rId161" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A83" r:id="rId162" display="L5CLAMP-CNL-2B"/>
+    <hyperlink ref="C83" r:id="rId163" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A84" r:id="rId164" display="F4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C84" r:id="rId165" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A85" r:id="rId166" display="L4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C85" r:id="rId167" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A86" r:id="rId168" display="L4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C86" r:id="rId169" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A87" r:id="rId170" display="L6CLAMP-CNL-E2B"/>
+    <hyperlink ref="C87" r:id="rId171" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A88" r:id="rId172" display="L6CLAMP-CNL-E3B"/>
+    <hyperlink ref="C88" r:id="rId173" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A89" r:id="rId174" display="R8CLAMP-CNL-E1B"/>
+    <hyperlink ref="C89" r:id="rId175" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A90" r:id="rId176" display="R8CLAMP-CNL-E3B"/>
+    <hyperlink ref="C90" r:id="rId177" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A91" r:id="rId178" display="F4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C91" r:id="rId179" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A92" r:id="rId180" display="F4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C92" r:id="rId181" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A93" r:id="rId182" display="DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A94" r:id="rId183" display="CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A95" r:id="rId184" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A96" r:id="rId185" display="BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A97" r:id="rId186" display="FA-SERIES-HANGERS"/>
+    <hyperlink ref="A98" r:id="rId187" display="EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A99" r:id="rId188" display="244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A100" r:id="rId189" display="L4-CLAMP-3B"/>
     <hyperlink ref="C100" r:id="rId190" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A101" r:id="rId191" display="L4CLAMP-CNL-2B"/>
-[...1 lines deleted...]
-    <hyperlink ref="A102" r:id="rId193" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="A101" r:id="rId191" display="L4CLICK"/>
+    <hyperlink ref="C101" r:id="rId192" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A102" r:id="rId193" display="L5-CLAMP-1B"/>
     <hyperlink ref="C102" r:id="rId194" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A103" r:id="rId195" display="L4CLAMP-CNL-E3B"/>
+    <hyperlink ref="A103" r:id="rId195" display="L5-CLAMP-3B"/>
     <hyperlink ref="C103" r:id="rId196" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A104" r:id="rId197" display="L5CLAMP-CNL-E1B"/>
+    <hyperlink ref="A104" r:id="rId197" display="R8-CLAMP-1B"/>
     <hyperlink ref="C104" r:id="rId198" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A105" r:id="rId199" display="L5CLAMP-CNL-E2B"/>
+    <hyperlink ref="A105" r:id="rId199" display="R8-CLAMP-3B"/>
     <hyperlink ref="C105" r:id="rId200" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A106" r:id="rId201" display="L5CLAMP-CNL-E3B"/>
-[...17 lines deleted...]
-    <hyperlink ref="A115" r:id="rId219" display="L5CLAMP-CNL-E4B"/>
+    <hyperlink ref="A106" r:id="rId201" display="SSH-78-4"/>
+    <hyperlink ref="C106" r:id="rId202" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A107" r:id="rId203" display="SSH-158"/>
+    <hyperlink ref="C107" r:id="rId204" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A108" r:id="rId205" display="SSH-158-3"/>
+    <hyperlink ref="C108" r:id="rId206" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A109" r:id="rId207" display="SSH-114"/>
+    <hyperlink ref="C109" r:id="rId208" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A110" r:id="rId209" display="SSH-12"/>
+    <hyperlink ref="C110" r:id="rId210" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A111" r:id="rId211" display="1316MCLICK"/>
+    <hyperlink ref="C111" r:id="rId212" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A112" r:id="rId213" display="244106A-70"/>
+    <hyperlink ref="C112" r:id="rId214" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A113" r:id="rId215" display="244106A-120"/>
+    <hyperlink ref="C113" r:id="rId216" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A114" r:id="rId217" display="244106A-140"/>
+    <hyperlink ref="C114" r:id="rId218" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A115" r:id="rId219" display="L6-CLAMP-1B"/>
     <hyperlink ref="C115" r:id="rId220" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A116" r:id="rId221" display="F4-CLAMP-E1B"/>
+    <hyperlink ref="A116" r:id="rId221" display="L6-CLAMP-2B"/>
     <hyperlink ref="C116" r:id="rId222" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A117" r:id="rId223" display="DHK-12-6-P"/>
-[...40 lines deleted...]
-    <hyperlink ref="A139" r:id="rId264" display="SSHAK-3812"/>
+    <hyperlink ref="A117" r:id="rId223" display="SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A118" r:id="rId224" display="BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A119" r:id="rId225" display="CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A120" r:id="rId226" display="L4-CLAMP-1B"/>
+    <hyperlink ref="C120" r:id="rId227" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A121" r:id="rId228" display="L4-CLAMP-2B"/>
+    <hyperlink ref="C121" r:id="rId229" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A122" r:id="rId230" display="L5-CLAMP-2B"/>
+    <hyperlink ref="C122" r:id="rId231" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A123" r:id="rId232" display="L5CLICKB"/>
+    <hyperlink ref="C123" r:id="rId233" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A124" r:id="rId234" display="L6-CLAMP-3B"/>
+    <hyperlink ref="C124" r:id="rId235" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A125" r:id="rId236" display="L7-CLAMP-2B"/>
+    <hyperlink ref="C125" r:id="rId237" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A126" r:id="rId238" display="R8-CLAMP-2B"/>
+    <hyperlink ref="C126" r:id="rId239" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A127" r:id="rId240" display="SSH-M"/>
+    <hyperlink ref="C127" r:id="rId241" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A128" r:id="rId242" display="42396A-7"/>
+    <hyperlink ref="C128" r:id="rId243" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A129" r:id="rId244" display="43211A"/>
+    <hyperlink ref="C129" r:id="rId245" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A130" r:id="rId246" display="BHD-12S"/>
+    <hyperlink ref="C130" r:id="rId247" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A131" r:id="rId248" display="BHD-114"/>
+    <hyperlink ref="C131" r:id="rId249" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A132" r:id="rId250" display="BHD-4MM"/>
+    <hyperlink ref="C132" r:id="rId251" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A133" r:id="rId252" display="BHS-114"/>
+    <hyperlink ref="C133" r:id="rId253" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A134" r:id="rId254" display="EWSH-77"/>
+    <hyperlink ref="C134" r:id="rId255" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A135" r:id="rId256" display="EWSH-85"/>
+    <hyperlink ref="C135" r:id="rId257" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A136" r:id="rId258" display="EWSH-180"/>
+    <hyperlink ref="C136" r:id="rId259" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A137" r:id="rId260" display="F4-CLAMP-2B"/>
+    <hyperlink ref="C137" r:id="rId261" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A138" r:id="rId262" display="FA-3540-STH"/>
+    <hyperlink ref="C138" r:id="rId263" display="Variant of FA-SERIES-HANGERS"/>
+    <hyperlink ref="A139" r:id="rId264" display="SSH-1117"/>
     <hyperlink ref="C139" r:id="rId265" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A140" r:id="rId266" display="SSH-12-4"/>
-[...33 lines deleted...]
-    <hyperlink ref="A157" r:id="rId300" display="F4-CLAMP-2B"/>
+    <hyperlink ref="A140" r:id="rId266" display="F1-CLAMP-2B"/>
+    <hyperlink ref="C140" r:id="rId267" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A141" r:id="rId268" display="F1-CLAMP-4B"/>
+    <hyperlink ref="C141" r:id="rId269" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A142" r:id="rId270" display="F4-CLAMP-4B"/>
+    <hyperlink ref="C142" r:id="rId271" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A143" r:id="rId272" display="L4-CLAMP-4B"/>
+    <hyperlink ref="C143" r:id="rId273" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A144" r:id="rId274" display="F-CLAMP-A2-1B"/>
+    <hyperlink ref="C144" r:id="rId275" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A145" r:id="rId276" display="F-CLAMP-E-1B"/>
+    <hyperlink ref="C145" r:id="rId277" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A146" r:id="rId278" display="F-CLAMP-E-3B"/>
+    <hyperlink ref="C146" r:id="rId279" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A147" r:id="rId280" display="F-CLAMP-E2-1B"/>
+    <hyperlink ref="C147" r:id="rId281" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A148" r:id="rId282" display="F-CLAMP-E2-3B"/>
+    <hyperlink ref="C148" r:id="rId283" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A149" r:id="rId284" display="F-CLAMP-D-1B"/>
+    <hyperlink ref="C149" r:id="rId285" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A150" r:id="rId286" display="F-CLAMP-D-3B"/>
+    <hyperlink ref="C150" r:id="rId287" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A151" r:id="rId288" display="F-CLAMP-A2CC-4B"/>
+    <hyperlink ref="C151" r:id="rId289" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A152" r:id="rId290" display="F-CLAMP-A2A2CC-4B"/>
+    <hyperlink ref="C152" r:id="rId291" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A153" r:id="rId292" display="F-CLAMP-A-2B"/>
+    <hyperlink ref="C153" r:id="rId293" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A154" r:id="rId294" display="F-CLAMP-A-4B"/>
+    <hyperlink ref="C154" r:id="rId295" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A155" r:id="rId296" display="F-CLAMP-B-2B"/>
+    <hyperlink ref="C155" r:id="rId297" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A156" r:id="rId298" display="F-CLAMP-B-3B"/>
+    <hyperlink ref="C156" r:id="rId299" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A157" r:id="rId300" display="F-CLAMP-B2-2B"/>
     <hyperlink ref="C157" r:id="rId301" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A158" r:id="rId302" display="FA-3540-STH"/>
-[...65 lines deleted...]
-    <hyperlink ref="C191" r:id="rId368" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A158" r:id="rId302" display="F-CLAMP-B2-3B"/>
+    <hyperlink ref="C158" r:id="rId303" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A159" r:id="rId304" display="SH-CLAMP-6F4P-5B"/>
+    <hyperlink ref="C159" r:id="rId305" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A160" r:id="rId306" display="SSH-2630"/>
+    <hyperlink ref="C160" r:id="rId307" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A161" r:id="rId308" display="SSH-3642"/>
+    <hyperlink ref="C161" r:id="rId309" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A162" r:id="rId310" display="SA-ISO"/>
+    <hyperlink ref="C162" r:id="rId311" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A163" r:id="rId312" display="SSH-1724"/>
+    <hyperlink ref="C163" r:id="rId313" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A164" r:id="rId314" display="CH-1-58-SERIES-HANGER-KITS"/>
+    <hyperlink ref="A165" r:id="rId315" display="SHK-12-2-P"/>
+    <hyperlink ref="C165" r:id="rId316" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A166" r:id="rId317" display="SHK-78-3-P"/>
+    <hyperlink ref="C166" r:id="rId318" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A167" r:id="rId319" display="SHK-158-1-P"/>
+    <hyperlink ref="C167" r:id="rId320" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A168" r:id="rId321" display="SHK-12-3-P"/>
+    <hyperlink ref="C168" r:id="rId322" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A169" r:id="rId323" display="SHK-12-1-P"/>
+    <hyperlink ref="C169" r:id="rId324" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A170" r:id="rId325" display="SHK-78-1-P"/>
+    <hyperlink ref="C170" r:id="rId326" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A171" r:id="rId327" display="SHK-78-2-P"/>
+    <hyperlink ref="C171" r:id="rId328" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A172" r:id="rId329" display="DHK-12-6-P"/>
+    <hyperlink ref="C172" r:id="rId330" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A173" r:id="rId331" display="DHK-158-6-P"/>
+    <hyperlink ref="C173" r:id="rId332" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A174" r:id="rId333" display="L6CLAMP-CNL-1B"/>
+    <hyperlink ref="C174" r:id="rId334" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A175" r:id="rId335" display="L7CLAMP-CNL-1B"/>
+    <hyperlink ref="C175" r:id="rId336" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A176" r:id="rId337" display="L7CLAMP-CNL-2B"/>
+    <hyperlink ref="C176" r:id="rId338" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A177" r:id="rId339" display="R8CLAMP-CNL-1B"/>
+    <hyperlink ref="C177" r:id="rId340" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A178" r:id="rId341" display="R8CLAMP-CNL-2B"/>
+    <hyperlink ref="C178" r:id="rId342" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A179" r:id="rId343" display="R8CLAMP-CNL-3B"/>
+    <hyperlink ref="C179" r:id="rId344" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A180" r:id="rId345" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="C180" r:id="rId346" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A181" r:id="rId347" display="L4CLAMP-CNL-2B"/>
+    <hyperlink ref="C181" r:id="rId348" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A182" r:id="rId349" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="C182" r:id="rId350" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A183" r:id="rId351" display="L4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C183" r:id="rId352" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A184" r:id="rId353" display="L5CLAMP-CNL-E1B"/>
+    <hyperlink ref="C184" r:id="rId354" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A185" r:id="rId355" display="L5CLAMP-CNL-E2B"/>
+    <hyperlink ref="C185" r:id="rId356" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A186" r:id="rId357" display="L5CLAMP-CNL-E3B"/>
+    <hyperlink ref="C186" r:id="rId358" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A187" r:id="rId359" display="L6CLAMP-CNL-E1B"/>
+    <hyperlink ref="C187" r:id="rId360" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A188" r:id="rId361" display="L7CLAMP-CNL-E1B"/>
+    <hyperlink ref="C188" r:id="rId362" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A189" r:id="rId363" display="L7CLAMP-CNL-E2B"/>
+    <hyperlink ref="C189" r:id="rId364" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A190" r:id="rId365" display="L7CLAMP-CNL-E3B"/>
+    <hyperlink ref="C190" r:id="rId366" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A191" r:id="rId367" display="R8CLAMP-CNL-E2B"/>
+    <hyperlink ref="C191" r:id="rId368" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A192" r:id="rId369" display="F4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C192" r:id="rId370" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A193" r:id="rId371" display="L4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C193" r:id="rId372" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A194" r:id="rId373" display="R8CLAMP-CNL-E4B"/>
+    <hyperlink ref="C194" r:id="rId374" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A195" r:id="rId375" display="L5CLAMP-CNL-E4B"/>
+    <hyperlink ref="C195" r:id="rId376" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A196" r:id="rId377" display="F4-CLAMP-E1B"/>
+    <hyperlink ref="C196" r:id="rId378" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A197" r:id="rId379" display="F4-CLAMP-E3B"/>
+    <hyperlink ref="C197" r:id="rId380" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A198" r:id="rId381" display="F4-CLAMP-E4B"/>
+    <hyperlink ref="C198" r:id="rId382" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A199" r:id="rId383" display="F1-CLAMP-E1B"/>
+    <hyperlink ref="C199" r:id="rId384" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A200" r:id="rId385" display="F1-CLAMP-E2B"/>
+    <hyperlink ref="C200" r:id="rId386" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A201" r:id="rId387" display="F1-CLAMP-E3B"/>
+    <hyperlink ref="C201" r:id="rId388" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A202" r:id="rId389" display="F1-CLAMP-E4B"/>
+    <hyperlink ref="C202" r:id="rId390" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A203" r:id="rId391" display="L4-CLAMP-E2B"/>
+    <hyperlink ref="C203" r:id="rId392" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A204" r:id="rId393" display="L5-CLAMP-E4B"/>
+    <hyperlink ref="C204" r:id="rId394" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A205" r:id="rId395" display="L5-CLAMP-E3B"/>
+    <hyperlink ref="C205" r:id="rId396" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A206" r:id="rId397" display="R8-CLAMP-E1B"/>
+    <hyperlink ref="C206" r:id="rId398" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A207" r:id="rId399" display="R8-CLAMP-E3B"/>
+    <hyperlink ref="C207" r:id="rId400" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A208" r:id="rId401" display="R8-CLAMP-EB"/>
+    <hyperlink ref="C208" r:id="rId402" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A209" r:id="rId403" display="L6-CLAMP-E3B"/>
+    <hyperlink ref="C209" r:id="rId404" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A210" r:id="rId405" display="L6-CLAMP-E4B"/>
+    <hyperlink ref="C210" r:id="rId406" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A211" r:id="rId407" display="L7-CLAMP-E1B"/>
+    <hyperlink ref="C211" r:id="rId408" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A212" r:id="rId409" display="L7-CLAMP-E3B"/>
+    <hyperlink ref="C212" r:id="rId410" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A213" r:id="rId411" display="F-CLAMP-B-E3B"/>
+    <hyperlink ref="C213" r:id="rId412" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A214" r:id="rId413" display="F-CLAMP-C-E1B"/>
+    <hyperlink ref="C214" r:id="rId414" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A215" r:id="rId415" display="F-CLAMP-D-E3B"/>
+    <hyperlink ref="C215" r:id="rId416" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A216" r:id="rId417" display="L7CLICK"/>
+    <hyperlink ref="C216" r:id="rId418" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A217" r:id="rId419" display="SSH-XL"/>
+    <hyperlink ref="C217" r:id="rId420" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A218" r:id="rId421" display="SSH-114-3"/>
+    <hyperlink ref="C218" r:id="rId422" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A219" r:id="rId423" display="SSHAK-3812"/>
+    <hyperlink ref="C219" r:id="rId424" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A220" r:id="rId425" display="SSH-12-4"/>
+    <hyperlink ref="C220" r:id="rId426" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A221" r:id="rId427" display="SSH-78"/>
+    <hyperlink ref="C221" r:id="rId428" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A222" r:id="rId429" display="209800-17B"/>
+    <hyperlink ref="C222" r:id="rId430" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A223" r:id="rId431" display="244106A-84"/>
+    <hyperlink ref="C223" r:id="rId432" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A224" r:id="rId433" display="244106A-100"/>
+    <hyperlink ref="C224" r:id="rId434" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A225" r:id="rId435" display="244106A-320"/>
+    <hyperlink ref="C225" r:id="rId436" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A226" r:id="rId437" display="244106A-48"/>
+    <hyperlink ref="C226" r:id="rId438" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A227" r:id="rId439" display="42396A-4"/>
+    <hyperlink ref="C227" r:id="rId440" display="Variant of BUTTERFLY-HANGER-SERIES"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId369"/>
+    <tablePart r:id="rId441"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>