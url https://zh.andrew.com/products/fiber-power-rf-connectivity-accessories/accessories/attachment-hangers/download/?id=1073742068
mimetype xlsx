--- v2 (2026-08-28)
+++ v3 (2026-10-12)
@@ -11,127 +11,454 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="164011"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="Products" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr fullPrecision="1" calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="441" count="1119">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="442" count="1119">
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Part Name</t>
   </si>
   <si>
     <t>Part Indicator</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Portfolio</t>
   </si>
   <si>
     <t>Product Brand</t>
   </si>
   <si>
     <t>Product Series</t>
   </si>
   <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>Government Funding</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>TRAY-TPCA-1-CNL</t>
+  </si>
+  <si>
+    <t>Variant</t>
+  </si>
+  <si>
+    <t>HELIAX® Tray for Toolless power adapter, for 1 unit, compatible with C Channel; includes hardware</t>
+  </si>
+  <si>
+    <t>HELIAX®</t>
+  </si>
+  <si>
+    <t>Hanger kit</t>
+  </si>
+  <si>
+    <t>DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Base Product</t>
+  </si>
+  <si>
+    <t>DHK Series Double Hanger Kits</t>
+  </si>
+  <si>
+    <t>ValuSite™</t>
+  </si>
+  <si>
+    <t>CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Series Hangers</t>
+  </si>
+  <si>
+    <t>KwikClamp™</t>
+  </si>
+  <si>
+    <t>SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>PIM-Guard® SSH-Series SnapStak® and SnapTak® Adjustable Hangers</t>
+  </si>
+  <si>
+    <t>PIM-Guard® | SnapStak® | SnapTak®</t>
+  </si>
+  <si>
+    <t>BUTTERFLY-HANGER-SERIES</t>
+  </si>
+  <si>
+    <t>Butterfly Hangers and Bracket Kit</t>
+  </si>
+  <si>
+    <t>FA-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>FA-Series Hanger Kits</t>
+  </si>
+  <si>
+    <t>EWSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Universal Snap-in Hangers for elliptical waveguide</t>
+  </si>
+  <si>
+    <t>244106A-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assemblies</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLICK</t>
+  </si>
+  <si>
+    <t>Variant of CLICK-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1/2 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-1/4 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack; includes hardware</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>SSH-78-4</t>
+  </si>
+  <si>
+    <t>Variant of SSH-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SnapStak®</t>
+  </si>
+  <si>
+    <t>SSH-158</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SSH-158-3</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-5/8 in coaxial cable, triple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSH-114</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-1/4 in coaxial cable</t>
+  </si>
+  <si>
+    <t>SSH-12</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1/2 in coaxial cable</t>
+  </si>
+  <si>
+    <t>1316MCLICK</t>
+  </si>
+  <si>
+    <t>Miniature Click-on Hanger for 13–16 mm cable, Hardware Sold Separately (search MCLICK-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
+    <t>209800-28B</t>
+  </si>
+  <si>
+    <t>Variant of 209800-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Self-locking Hanger for 7/8 in RXL5 RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>Discontinued</t>
+  </si>
+  <si>
+    <t>244106A-70</t>
+  </si>
+  <si>
+    <t>Variant of 244106A-SERIES-HANGERS</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR137</t>
+  </si>
+  <si>
+    <t>244106A-120</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR75</t>
+  </si>
+  <si>
+    <t>244106A-140</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR62</t>
+  </si>
+  <si>
+    <t>244106A-220</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR42</t>
+  </si>
+  <si>
+    <t>42396A-16</t>
+  </si>
+  <si>
+    <t>Variant of BUTTERFLY-HANGER-SERIES</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for elliptical waveguide 43</t>
+  </si>
+  <si>
+    <t>42396A-2</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 1-5/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>42396A-5</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 7/8 in coaxial cable and elliptical waveguide 85 and 90</t>
+  </si>
+  <si>
+    <t>DHK-78-6-P</t>
+  </si>
+  <si>
+    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 7/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, triple stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
     <t>L6CLAMP-CNL-E4B</t>
   </si>
   <si>
-    <t>Variant of CLAMP-SERIES-HANGER-BLOCKS</t>
-[...10 lines deleted...]
-  <si>
     <t>F4-CLAMP-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>L4-CLAMP-E1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>L4-CLAMP-E3B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1/2 in coaxial cable, triple stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L4-CLAMP-E4B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in coaxial cable, quadruple stack; includes hardware</t>
   </si>
   <si>
     <t>L5-CLAMP-E1B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L5-CLAMP-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware.</t>
   </si>
   <si>
     <t>R8-CLAMP-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for RG8 cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>L6-CLAMP-E1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
   </si>
   <si>
     <t>L6-CLAMP-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
   </si>
   <si>
     <t>L7-CLAMP-E2B</t>
@@ -160,116 +487,50 @@
   <si>
     <t>F-CLAMP-C-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
   </si>
   <si>
     <t>F-CLAMP-C-E3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 22-34 mm, triple stack; includes hardware. 2 Boxes of 50 Pieces</t>
   </si>
   <si>
     <t>F-CLAMP-D-E1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, single stack; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-D-E2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, double stack; includes hardware. 2 Boxes of 50 Pieces</t>
   </si>
   <si>
-    <t>L6CLICK</t>
-[...64 lines deleted...]
-  <si>
     <t>42396A-8</t>
   </si>
   <si>
     <t>Butterfly Hanger for elliptical waveguide 52</t>
   </si>
   <si>
     <t>42396A-1</t>
   </si>
   <si>
     <t>Butterfly Hanger for 1-1/4 in coaxial cable and elliptical waveguide 64</t>
   </si>
   <si>
     <t>42396A-9</t>
   </si>
   <si>
     <t>Butterfly Hanger for 5/8 in coaxial cable and elliptical waveguide 127 and 132</t>
   </si>
   <si>
     <t>42396A-11</t>
   </si>
   <si>
     <t>Butterfly Hanger for elliptical waveguide 77</t>
   </si>
   <si>
     <t>68MCLICK</t>
@@ -376,77 +637,68 @@
   <si>
     <t>F4-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>42396A-18</t>
   </si>
   <si>
     <t>Universal Passive bracket</t>
   </si>
   <si>
     <t>Bracket kit</t>
   </si>
   <si>
     <t>BHD-58</t>
   </si>
   <si>
     <t>Double Block Hanger for 18 to 20mm Cables - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>SWH-200-10</t>
   </si>
   <si>
-    <t>Variant of SSH-SERIES-HANGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>PIM-Guard®, SnapWrap Cable Management Strap. Bundle multiple cable types and sizes into a 1/2" (12.7mm) to 2" (50.8mm) bundle with Snap-in installation. Package of 10</t>
   </si>
   <si>
     <t>PIM-Guard®</t>
   </si>
   <si>
     <t>Cable management</t>
   </si>
   <si>
     <t>SSH-411</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 4.0 mm to 11.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>PIM-Guard® | SnapTak®</t>
   </si>
   <si>
-    <t>F-CLAMP-A-1B</t>
-[...4 lines deleted...]
-  <si>
     <t>F1-CLAMP-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, triple stack; includes hardware</t>
   </si>
   <si>
     <t>F1-CLAMP-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, single stack; includes hardware</t>
   </si>
   <si>
     <t>L5-CLAMP-4B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware</t>
   </si>
   <si>
     <t>L6-CLAMP-4B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware</t>
   </si>
   <si>
     <t>R8-CLAMP-4B</t>
@@ -505,386 +757,386 @@
   <si>
     <t>F-CLAMP-A-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, triple stack, round or flat mounting; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A2-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), double block; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A2-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, two 4.5-9 mm holes (alongside each other), triple block; includes hardware</t>
   </si>
   <si>
     <t>SSHR-10</t>
   </si>
   <si>
     <t>SnapStak Hanger Reinforcement Bar, PIM free bar provides the ability to add an additional cable run to the stack</t>
   </si>
   <si>
-    <t>SnapStak®</t>
-[...1 lines deleted...]
-  <si>
     <t>Adapter</t>
   </si>
   <si>
     <t>209800-SERIES-HANGERS</t>
   </si>
   <si>
-    <t>Base Product</t>
-[...1 lines deleted...]
-  <si>
     <t>Self-locking Hangers for RADIAX® Radiating cable</t>
   </si>
   <si>
     <t>SHK-114-1-P</t>
   </si>
   <si>
     <t>Variant of SHK-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
     <t>Single Hanger Kit for 1-1/4 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
-    <t>ValuSite™</t>
-[...1 lines deleted...]
-  <si>
     <t>DHK-158-2-P</t>
   </si>
   <si>
-    <t>Variant of DHK-SERIES-HANGER-BLOCKS</t>
-[...1 lines deleted...]
-  <si>
     <t>Double Hanger Kit for 1-5/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
-    <t>DHK-78-6-P</t>
-[...233 lines deleted...]
-    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, double stack; includes hardware</t>
+    <t>SSH-12-4</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1/2 in coaxial cable, quadruple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSH-78</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 7/8 in coaxial cable</t>
+  </si>
+  <si>
+    <t>209800-17B</t>
+  </si>
+  <si>
+    <t>Self-locking Hanger for 1/2 in RXL4 RADIAX® Radiating cable</t>
+  </si>
+  <si>
+    <t>42396A-4</t>
+  </si>
+  <si>
+    <t>Butterfly Hanger for 2-1/4 in coaxial cable and elliptical waveguide 37</t>
   </si>
   <si>
     <t>SHK-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
     <t>SHK-Series Hanger Kits</t>
   </si>
   <si>
     <t>BH-SERIES-HANGER-BLOCKS</t>
   </si>
   <si>
     <t>BH-Series Single and Double Block Hangers</t>
   </si>
   <si>
     <t>CLICK-SERIES-HANGERS</t>
   </si>
   <si>
     <t>CLICK-Series Click-on Hangers</t>
   </si>
   <si>
     <t>L4-CLAMP-1B</t>
   </si>
   <si>
     <t>L4-CLAMP-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1/2 in coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>L5-CLAMP-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 7/8 in coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>L5CLICKB</t>
   </si>
   <si>
     <t>Double Click-on Hanger for 7/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
+    <t>L7CLICK</t>
+  </si>
+  <si>
+    <t>Double Click-on Hanger for 1-5/8 in coaxial cable - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
+  </si>
+  <si>
     <t>L6-CLAMP-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware</t>
   </si>
   <si>
     <t>L7-CLAMP-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, double stack; includes hardware</t>
   </si>
   <si>
     <t>R8-CLAMP-2B</t>
   </si>
   <si>
     <t>SSH-M</t>
   </si>
   <si>
     <t>SnapStak® Plus Adjustable Hanger for 14mm to 25mm Cable - No Grommets Required.  For patents, see www.cs-pat.com.</t>
   </si>
   <si>
     <t>SnapStak® Plus</t>
   </si>
   <si>
+    <t>SSH-XL</t>
+  </si>
+  <si>
+    <t>SnapStak® Plus Adjustable Hanger for 36mm to 51mm Cable - No Grommets Required. For patents, see www.cs-pat.com.</t>
+  </si>
+  <si>
+    <t>SSH-114-3</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger for 1-1/4 in coaxial cable, triple stack capability, includes reinforcement bar</t>
+  </si>
+  <si>
+    <t>SSHAK-3812</t>
+  </si>
+  <si>
+    <t>SnapStak® Hanger Kit for 3/8 in RET cable</t>
+  </si>
+  <si>
+    <t>244106A-84</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR112</t>
+  </si>
+  <si>
+    <t>244106A-100</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR90</t>
+  </si>
+  <si>
+    <t>244106A-320</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR28</t>
+  </si>
+  <si>
+    <t>244106A-48</t>
+  </si>
+  <si>
+    <t>Flex-Twist Hanger Assembly for WR187</t>
+  </si>
+  <si>
+    <t>DHK-158-6-P</t>
+  </si>
+  <si>
+    <t>Double Hanger Kit for 1-5/8 in coaxial cable, triple stack; includes hardware and angle adapter</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for RG8 cable, double stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-3B</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, single stack, C-Channel compatible; includes hardware</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L6CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E1B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>L7CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E2B</t>
+  </si>
+  <si>
+    <t>F4CLAMP-CNL-E3B</t>
+  </si>
+  <si>
+    <t>L4CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>R8CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>L5CLAMP-CNL-E4B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F4-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, double stack; includes hardware</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>F1-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, quadruple stack; includes hardware</t>
+  </si>
+  <si>
+    <t>L4-CLAMP-E2B</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, quadruple stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L5-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 7/8 in coaxial cable, triple stack; includes hardware. 2 Boxes of 50 pieces</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>R8-CLAMP-EB</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, triple stack; includes hardware. 4 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L6-CLAMP-E4B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-1/4 in coaxial cable, quadruple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E1B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, single stack; includes hardware. 2 Boxes of 50 Pieces</t>
+  </si>
+  <si>
+    <t>L7-CLAMP-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for 1-5/8 in coaxial cable, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
+    <t>F-CLAMP-B-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, triple stack, round or flat mounting; includes hardware</t>
+  </si>
+  <si>
+    <t>F-CLAMP-C-E1B</t>
+  </si>
+  <si>
+    <t>F-CLAMP-D-E3B</t>
+  </si>
+  <si>
+    <t>KwikClamp™ Hanger for power &amp; fiber cables, 34-46 mm, triple stack; includes hardware. 4 Boxes of 25 Pieces</t>
+  </si>
+  <si>
     <t>42396A-7</t>
   </si>
   <si>
     <t>Butterfly Hanger for elliptical waveguide 63</t>
   </si>
   <si>
     <t>43211A</t>
   </si>
   <si>
     <t>Butterfly Hanger for 1/2 in or 3/8 in coaxial cable and elliptical waveguide 180, 220, and 240</t>
   </si>
   <si>
     <t>BHD-12S</t>
   </si>
   <si>
     <t>Double Block Hanger for 1/2 in coaxial cable (FSJ4) - Hardware Sold Separately (search 243095-SERIES-HARDWARE for options avaliable)</t>
   </si>
   <si>
     <t>BHD-114</t>
   </si>
   <si>
     <t>Double Block Hanger for 1-1/4 in coaxial cable</t>
   </si>
   <si>
     <t>BHD-4MM</t>
@@ -916,65 +1168,56 @@
   <si>
     <t>Universal Snap-in Hanger for elliptical waveguide 180</t>
   </si>
   <si>
     <t>F4-CLAMP-2B</t>
   </si>
   <si>
     <t>FA-3540-STH</t>
   </si>
   <si>
     <t>Variant of FA-SERIES-HANGERS</t>
   </si>
   <si>
     <t>Standard Butterfly Hanger and Grommet kit for HELIAX® Cables, 35-40mm</t>
   </si>
   <si>
     <t>SSH-1117</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 11.0 mm to 17.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>F1-CLAMP-2B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, double stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>F1-CLAMP-4B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1/4 in superflexible coaxial cable, quadruple stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>F4-CLAMP-4B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for 1/2 in superflexible coaxial cable, quadruple stack; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>L4-CLAMP-4B</t>
   </si>
   <si>
     <t>F-CLAMP-A2-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double block (alongside each other); single block; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-E-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, single stack; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-E-3B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, triple stack; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-E2-1B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 9-12 mm, double block (alongside each other); single block; includes hardware</t>
@@ -1003,53 +1246,50 @@
   <si>
     <t>F-CLAMP-A2A2CC-4B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, one 7-9 mm hole and one 22-34 mm hole (alongside each other), quadruple block; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A-2B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, double stack, round or flat mounting; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-A-4B</t>
   </si>
   <si>
     <t>KwikClamp™ Hanger for power &amp; fiber cables, 4.5-9 mm, quadruple stack, round or flat mounting; includes hardware</t>
   </si>
   <si>
     <t>F-CLAMP-B-2B</t>
   </si>
   <si>
     <t>F-CLAMP-B-3B</t>
   </si>
   <si>
-    <t>KwikClamp™ Hanger for power &amp; fiber cables, 7-22 mm, triple stack, round or flat mounting; includes hardware</t>
-[...1 lines deleted...]
-  <si>
     <t>F-CLAMP-B2-2B</t>
   </si>
   <si>
     <t>F-CLAMP-B2-3B</t>
   </si>
   <si>
     <t>SH-CLAMP-6F4P-5B</t>
   </si>
   <si>
     <t>Double Hanger kits for six Fiber 4-7mm and four Power cables 9-11mm, three 4-7mm and two 9-11mm holes (along side each other), double stack; includes hardware</t>
   </si>
   <si>
     <t>SSH-2630</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 26.0 mm to 30.0 mm Cables – PIM Free Polymer Construction. No Grommets Required.</t>
   </si>
   <si>
     <t>SSH-3642</t>
   </si>
   <si>
     <t>PIM-Guard®, SnapTak® Adjustable Hanger, Gen 2. Fits 36.0 mm to 42.0 mm Cables – PIM Free Polymer Construction. No Grommets Required</t>
   </si>
   <si>
     <t>SA-ISO</t>
@@ -1097,287 +1337,50 @@
     <t>Single Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-12-1-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 1/2 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-78-1-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 7/8 in coaxial cable, single stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>SHK-78-2-P</t>
   </si>
   <si>
     <t>Single Hanger Kit for 7/8 in coaxial cable, double stack; includes hardware and angle adapter</t>
   </si>
   <si>
     <t>DHK-12-6-P</t>
   </si>
   <si>
     <t>Double Hanger Kit for 1/2 in coaxial cable, triple stack; includes hardware and angle adapter</t>
-  </si>
-[...235 lines deleted...]
-    <t>Butterfly Hanger for 2-1/4 in coaxial cable and elliptical waveguide 37</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <charset val="0"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1496,51 +1499,51 @@
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="productList" displayName="productList" ref="A1:J227" totalsRowShown="0">
   <autoFilter ref="A1:J227"/>
   <tableColumns>
     <tableColumn id="1" name="Part Number"/>
     <tableColumn id="2" name="Part Name"/>
     <tableColumn id="3" name="Part Indicator"/>
     <tableColumn id="4" name="Description"/>
     <tableColumn id="5" name="Portfolio"/>
     <tableColumn id="6" name="Product Brand"/>
     <tableColumn id="7" name="Product Series"/>
     <tableColumn id="8" name="Product Type"/>
     <tableColumn id="9" name="Government Funding"/>
     <tableColumn id="10" name="Status"/>
   </tableColumns>
   <tableStyleInfo name="tableHeader" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e2b" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e1b" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e3b" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e4b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e1b" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e2b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e2b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e1b" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e2b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e2b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e2b" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e2b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e3b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e2b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e3b" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e1b" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e2b" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-1b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e3b" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e4b" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e1b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e2b" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e3b" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e4b" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e2b" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e4b" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e3b" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e1b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e3b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-eb" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e3b" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e4b" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e1b" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e3b" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e3b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e1b" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e3b" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemtray-tpca-1-cnl" TargetMode="External" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-3b" TargetMode="External" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4click" TargetMode="External" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-1b" TargetMode="External" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-3b" TargetMode="External" /><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6click" TargetMode="External" /><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-1b" TargetMode="External" /><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-2b" TargetMode="External" /><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-1b" TargetMode="External" /><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-3b" TargetMode="External" /><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-1b" TargetMode="External" /><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-3b" TargetMode="External" /><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78-4" TargetMode="External" /><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158" TargetMode="External" /><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-158-3" TargetMode="External" /><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114" TargetMode="External" /><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12" TargetMode="External" /><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item1316mclick" TargetMode="External" /><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-28b" TargetMode="External" /><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-70" TargetMode="External" /><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-120" TargetMode="External" /><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-140" TargetMode="External" /><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-220" TargetMode="External" /><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-16" TargetMode="External" /><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-2" TargetMode="External" /><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-5" TargetMode="External" /><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-78-6-p" TargetMode="External" /><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e2b" TargetMode="External" /><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e1b" TargetMode="External" /><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e3b" TargetMode="External" /><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e4b" TargetMode="External" /><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e1b" TargetMode="External" /><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e2b" TargetMode="External" /><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e2b" TargetMode="External" /><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e1b" TargetMode="External" /><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e2b" TargetMode="External" /><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e2b" TargetMode="External" /><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e2b" TargetMode="External" /><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e2b" TargetMode="External" /><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-e3b" TargetMode="External" /><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e2b" TargetMode="External" /><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e3b" TargetMode="External" /><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e1b" TargetMode="External" /><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e2b" TargetMode="External" /><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-8" TargetMode="External" /><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-1" TargetMode="External" /><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-9" TargetMode="External" /><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-11" TargetMode="External" /><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item68mclick" TargetMode="External" /><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item912mclick" TargetMode="External" /><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-14" TargetMode="External" /><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-158" TargetMode="External" /><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12" TargetMode="External" /><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-38" TargetMode="External" /><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-78" TargetMode="External" /><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-63" TargetMode="External" /><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-64" TargetMode="External" /><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-127a" TargetMode="External" /><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-90" TargetMode="External" /><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-132" TargetMode="External" /><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-220" TargetMode="External" /><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-240" TargetMode="External" /><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-52" TargetMode="External" /><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-3b" TargetMode="External" /><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-1b" TargetMode="External" /><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-18" TargetMode="External" /><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-58" TargetMode="External" /><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemswh-200-10" TargetMode="External" /><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-411" TargetMode="External" /><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-3b" TargetMode="External" /><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-1b" TargetMode="External" /><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-4b" TargetMode="External" /><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-4b" TargetMode="External" /><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-4b" TargetMode="External" /><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-1b" TargetMode="External" /><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-2b" TargetMode="External" /><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-4b" TargetMode="External" /><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-2b" TargetMode="External" /><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-1b" TargetMode="External" /><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-2b" TargetMode="External" /><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-3b" TargetMode="External" /><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-2b" TargetMode="External" /><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-3b" TargetMode="External" /><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-2b" TargetMode="External" /><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-3b" TargetMode="External" /><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshr-10" TargetMode="External" /><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-114-1-p" TargetMode="External" /><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-2-p" TargetMode="External" /><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-12-4" TargetMode="External" /><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-78" TargetMode="External" /><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item209800-17b" TargetMode="External" /><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/209800-series-hangers" TargetMode="External" /><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-4" TargetMode="External" /><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-1b" TargetMode="External" /><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-2b" TargetMode="External" /><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-2b" TargetMode="External" /><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clickb" TargetMode="External" /><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7click" TargetMode="External" /><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/click-series-hangers" TargetMode="External" /><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-3b" TargetMode="External" /><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-2b" TargetMode="External" /><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-2b" TargetMode="External" /><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-m" TargetMode="External" /><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-xl" TargetMode="External" /><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-114-3" TargetMode="External" /><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsshak-3812" TargetMode="External" /><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-84" TargetMode="External" /><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-100" TargetMode="External" /><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-320" TargetMode="External" /><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item244106a-48" TargetMode="External" /><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/244106a-series-hangers" TargetMode="External" /><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-158-6-p" TargetMode="External" /><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-3b" TargetMode="External" /><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-2b" TargetMode="External" /><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-1b" TargetMode="External" /><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e1b" TargetMode="External" /><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e2b" TargetMode="External" /><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4clamp-cnl-e3b" TargetMode="External" /><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5clamp-cnl-e4b" TargetMode="External" /><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e1b" TargetMode="External" /><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e3b" TargetMode="External" /><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-e4b" TargetMode="External" /><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e1b" TargetMode="External" /><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e2b" TargetMode="External" /><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e3b" TargetMode="External" /><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-e4b" TargetMode="External" /><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-e2b" TargetMode="External" /><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e4b" TargetMode="External" /><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml5-clamp-e3b" TargetMode="External" /><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e1b" TargetMode="External" /><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-e3b" TargetMode="External" /><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemr8-clamp-eb" TargetMode="External" /><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e3b" TargetMode="External" /><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml6-clamp-e4b" TargetMode="External" /><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e1b" TargetMode="External" /><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml7-clamp-e3b" TargetMode="External" /><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-e3b" TargetMode="External" /><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-c-e1b" TargetMode="External" /><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-e3b" TargetMode="External" /><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item42396a-7" TargetMode="External" /><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/item43211a" TargetMode="External" /><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/butterfly-hanger-series" TargetMode="External" /><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-12s" TargetMode="External" /><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-114" TargetMode="External" /><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhd-4mm" TargetMode="External" /><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itembhs-114" TargetMode="External" /><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/bh-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-77" TargetMode="External" /><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-85" TargetMode="External" /><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemewsh-180" TargetMode="External" /><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ewsh-series-hangers" TargetMode="External" /><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-2b" TargetMode="External" /><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemfa-3540-sth" TargetMode="External" /><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/fa-series-hangers" TargetMode="External" /><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1117" TargetMode="External" /><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-2b" TargetMode="External" /><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf1-clamp-4b" TargetMode="External" /><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf4-clamp-4b" TargetMode="External" /><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/iteml4-clamp-4b" TargetMode="External" /><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2-1b" TargetMode="External" /><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-1b" TargetMode="External" /><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e-3b" TargetMode="External" /><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-1b" TargetMode="External" /><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-e2-3b" TargetMode="External" /><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-1b" TargetMode="External" /><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-d-3b" TargetMode="External" /><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2cc-4b" TargetMode="External" /><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a2a2cc-4b" TargetMode="External" /><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-2b" TargetMode="External" /><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-a-4b" TargetMode="External" /><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-2b" TargetMode="External" /><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b-3b" TargetMode="External" /><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-2b" TargetMode="External" /><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemf-clamp-b2-3b" TargetMode="External" /><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/clamp-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsh-clamp-6f4p-5b" TargetMode="External" /><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-2630" TargetMode="External" /><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-3642" TargetMode="External" /><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemsa-iso" TargetMode="External" /><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemssh-1724" TargetMode="External" /><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ssh-series-hangers" TargetMode="External" /><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/ch-1-58-series-hanger-kits" TargetMode="External" /><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-2-p" TargetMode="External" /><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-3-p" TargetMode="External" /><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-158-1-p" TargetMode="External" /><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-3-p" TargetMode="External" /><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-12-1-p" TargetMode="External" /><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-1-p" TargetMode="External" /><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemshk-78-2-p" TargetMode="External" /><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/shk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/itemdhk-12-6-p" TargetMode="External" /><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.andrew.com/products/fiber-power-rf-connectivity-accessories/accessories/attachment-hangers/dhk-series-hanger-blocks" TargetMode="External" /><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="/xl/tables/table1.xml" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr/>
   <dimension ref="A1:J227"/>
   <sheetViews>
     <sheetView topLeftCell="A1" view="normal" tabSelected="1" workbookViewId="0">
       <selection pane="topLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="42.27734375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="148.84765625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="17.27734375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="18.84765625" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="22.7109375" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="13.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -1558,4270 +1561,4269 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:8" ht="12.75">
       <c r="A2" s="1" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="1" t="s">
+      <c r="C2" t="s">
         <v>11</v>
       </c>
       <c r="D2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="H2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" ht="12.75">
       <c r="A3" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="C3" s="1" t="s">
-        <v>11</v>
+      <c r="C3" t="s">
+        <v>16</v>
       </c>
       <c r="D3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="12.75">
       <c r="A4" s="1" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>19</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:8" ht="12.75">
       <c r="A5" s="1" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>22</v>
+      </c>
+      <c r="C5" t="s">
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="H5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:8" ht="12.75">
       <c r="A6" s="1" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>25</v>
+      </c>
+      <c r="C6" t="s">
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
       <c r="H6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:8" ht="12.75">
       <c r="A7" s="1" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>27</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8" ht="12.75">
       <c r="A8" s="1" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>29</v>
+      </c>
+      <c r="C8" t="s">
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="H8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:8" ht="12.75">
       <c r="A9" s="1" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:8" ht="12.75">
       <c r="A10" s="1" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:8" ht="12.75">
       <c r="A11" s="1" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
       <c r="H11" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:8" ht="12.75">
       <c r="A12" s="1" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H12" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8" ht="12.75">
       <c r="A13" s="1" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="F13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="12.75">
       <c r="A14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="1" t="s">
         <v>37</v>
       </c>
-      <c r="C14" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
       <c r="H14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="12.75">
       <c r="A15" s="1" t="s">
-        <v>39</v>
+        <v>45</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H15" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="12.75">
       <c r="A16" s="1" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="F16" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:8" ht="12.75">
       <c r="A17" s="1" t="s">
-        <v>43</v>
+        <v>49</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>50</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8" ht="12.75">
       <c r="A18" s="1" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:8" ht="12.75">
       <c r="A19" s="1" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:8" ht="12.75">
       <c r="A20" s="1" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="F20" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:8" ht="12.75">
       <c r="A21" s="1" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="H21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:8" ht="12.75">
       <c r="A22" s="1" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>60</v>
       </c>
       <c r="H22" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="12.75">
+    <row r="23" spans="1:8" ht="12.75">
       <c r="A23" s="1" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>58</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>64</v>
+      </c>
+      <c r="F23" t="s">
+        <v>60</v>
       </c>
       <c r="H23" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:8" ht="12.75">
       <c r="A24" s="1" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D24" t="s">
-        <v>63</v>
+        <v>66</v>
+      </c>
+      <c r="F24" t="s">
+        <v>60</v>
       </c>
       <c r="H24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:8" ht="12.75">
       <c r="A25" s="1" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>65</v>
+        <v>58</v>
       </c>
       <c r="D25" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F25" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="H25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:8" ht="12.75">
       <c r="A26" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D26" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="F26" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H26" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="12.75">
+    <row r="27" spans="1:10" ht="12.75">
       <c r="A27" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>73</v>
       </c>
       <c r="H27" t="s">
         <v>14</v>
+      </c>
+      <c r="J27" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:8" ht="12.75">
       <c r="A28" s="1" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D28" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="H28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:8" ht="12.75">
       <c r="A29" s="1" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>79</v>
       </c>
       <c r="H29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:8" ht="12.75">
       <c r="A30" s="1" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D30" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>81</v>
       </c>
       <c r="H30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:8" ht="12.75">
       <c r="A31" s="1" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="D31" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="H31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:8" ht="12.75">
       <c r="A32" s="1" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="D32" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="F32" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8" ht="12.75">
       <c r="A33" s="1" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>50</v>
+        <v>85</v>
       </c>
       <c r="D33" t="s">
-        <v>82</v>
+        <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:8" ht="12.75">
       <c r="A34" s="1" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D34" t="s">
-        <v>85</v>
+        <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H34" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:8" ht="12.75">
       <c r="A35" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="D35" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="F35" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="H35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:8" ht="12.75">
       <c r="A36" s="1" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="F36" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:8" ht="12.75">
       <c r="A37" s="1" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D37" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="F37" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:8" ht="12.75">
       <c r="A38" s="1" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D38" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="F38" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:8" ht="12.75">
       <c r="A39" s="1" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D39" t="s">
-        <v>96</v>
+        <v>101</v>
+      </c>
+      <c r="F39" t="s">
+        <v>21</v>
       </c>
       <c r="H39" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="40" spans="1:10" ht="12.75">
+    <row r="40" spans="1:8" ht="12.75">
       <c r="A40" s="1" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D40" t="s">
-        <v>98</v>
+        <v>103</v>
+      </c>
+      <c r="F40" t="s">
+        <v>21</v>
       </c>
       <c r="H40" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:8" ht="12.75">
       <c r="A41" s="1" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D41" t="s">
-        <v>100</v>
+        <v>105</v>
+      </c>
+      <c r="F41" t="s">
+        <v>21</v>
       </c>
       <c r="H41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:8" ht="12.75">
       <c r="A42" s="1" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>107</v>
+      </c>
+      <c r="F42" t="s">
+        <v>21</v>
       </c>
       <c r="H42" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:8" ht="12.75">
       <c r="A43" s="1" t="s">
-        <v>103</v>
+        <v>108</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D43" t="s">
-        <v>104</v>
+        <v>109</v>
+      </c>
+      <c r="F43" t="s">
+        <v>21</v>
       </c>
       <c r="H43" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="44" spans="1:8" ht="12.75">
       <c r="A44" s="1" t="s">
-        <v>105</v>
+        <v>110</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D44" t="s">
-        <v>106</v>
+        <v>111</v>
+      </c>
+      <c r="F44" t="s">
+        <v>21</v>
       </c>
       <c r="H44" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:8" ht="12.75">
       <c r="A45" s="1" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>103</v>
+      </c>
+      <c r="F45" t="s">
+        <v>21</v>
       </c>
       <c r="H45" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="46" spans="1:8" ht="12.75">
       <c r="A46" s="1" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>95</v>
+        <v>34</v>
       </c>
       <c r="D46" t="s">
-        <v>110</v>
+        <v>107</v>
+      </c>
+      <c r="F46" t="s">
+        <v>21</v>
       </c>
       <c r="H46" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:8" ht="12.75">
       <c r="A47" s="1" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D47" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8" ht="12.75">
       <c r="A48" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D48" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="F48" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8" ht="12.75">
       <c r="A49" s="1" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D49" t="s">
-        <v>116</v>
+        <v>99</v>
       </c>
       <c r="F49" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H49" t="s">
-        <v>117</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8" ht="12.75">
       <c r="A50" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D50" t="s">
         <v>119</v>
       </c>
       <c r="F50" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8" ht="12.75">
       <c r="A51" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C51" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D51" t="s">
         <v>121</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="H51" t="s">
-        <v>124</v>
+        <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:8" ht="12.75">
       <c r="A52" s="1" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="F52" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="H52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:8" ht="12.75">
       <c r="A53" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D53" t="s">
-        <v>129</v>
+        <v>105</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:8" ht="12.75">
       <c r="A54" s="1" t="s">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D54" t="s">
-        <v>131</v>
+        <v>99</v>
       </c>
       <c r="F54" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H54" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:8" ht="12.75">
       <c r="A55" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D55" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:8" ht="12.75">
       <c r="A56" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D56" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
       <c r="F56" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:8" ht="12.75">
       <c r="A57" s="1" t="s">
-        <v>136</v>
+        <v>130</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D57" t="s">
-        <v>137</v>
+        <v>35</v>
       </c>
       <c r="F57" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:8" ht="12.75">
       <c r="A58" s="1" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D58" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="F58" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:8" ht="12.75">
       <c r="A59" s="1" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D59" t="s">
-        <v>141</v>
+        <v>40</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:8" ht="12.75">
       <c r="A60" s="1" t="s">
-        <v>142</v>
+        <v>134</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D60" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="F60" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:8" ht="12.75">
       <c r="A61" s="1" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D61" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="F61" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:8" ht="12.75">
       <c r="A62" s="1" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D62" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="F62" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:8" ht="12.75">
       <c r="A63" s="1" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D63" t="s">
-        <v>149</v>
+        <v>141</v>
       </c>
       <c r="F63" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8" ht="12.75">
       <c r="A64" s="1" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D64" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:8" ht="12.75">
       <c r="A65" s="1" t="s">
-        <v>152</v>
+        <v>144</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D65" t="s">
-        <v>153</v>
+        <v>145</v>
       </c>
       <c r="F65" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8" ht="12.75">
       <c r="A66" s="1" t="s">
-        <v>154</v>
+        <v>146</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D66" t="s">
-        <v>155</v>
+        <v>147</v>
       </c>
       <c r="F66" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:8" ht="12.75">
       <c r="A67" s="1" t="s">
-        <v>156</v>
+        <v>148</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D67" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:8" ht="12.75">
       <c r="A68" s="1" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D68" t="s">
-        <v>159</v>
+        <v>151</v>
       </c>
       <c r="F68" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:8" ht="12.75">
       <c r="A69" s="1" t="s">
-        <v>160</v>
+        <v>152</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D69" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="F69" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:8" ht="12.75">
       <c r="A70" s="1" t="s">
-        <v>162</v>
+        <v>154</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D70" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="F70" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H70" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:8" ht="12.75">
       <c r="A71" s="1" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>156</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D71" t="s">
-        <v>168</v>
+        <v>157</v>
+      </c>
+      <c r="F71" t="s">
+        <v>21</v>
       </c>
       <c r="H71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:8" ht="12.75">
       <c r="A72" s="1" t="s">
-        <v>169</v>
+        <v>158</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>170</v>
+        <v>85</v>
       </c>
       <c r="D72" t="s">
-        <v>171</v>
+        <v>159</v>
       </c>
       <c r="F72" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="H72" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8" ht="12.75">
       <c r="A73" s="1" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>174</v>
+        <v>85</v>
       </c>
       <c r="D73" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="F73" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="H73" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="74" spans="1:8" ht="12.75">
       <c r="A74" s="1" t="s">
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>174</v>
+        <v>85</v>
       </c>
       <c r="D74" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="F74" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="H74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8" ht="12.75">
       <c r="A75" s="1" t="s">
-        <v>178</v>
+        <v>164</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D75" t="s">
-        <v>179</v>
+        <v>165</v>
       </c>
       <c r="F75" t="s">
         <v>13</v>
       </c>
       <c r="H75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:8" ht="12.75">
       <c r="A76" s="1" t="s">
-        <v>180</v>
+        <v>166</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D76" t="s">
-        <v>181</v>
+        <v>167</v>
       </c>
       <c r="F76" t="s">
         <v>13</v>
       </c>
       <c r="H76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:8" ht="12.75">
       <c r="A77" s="1" t="s">
-        <v>182</v>
+        <v>168</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="D77" t="s">
-        <v>12</v>
+        <v>169</v>
       </c>
       <c r="F77" t="s">
         <v>13</v>
       </c>
       <c r="H77" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="78" spans="1:8" ht="12.75">
       <c r="A78" s="1" t="s">
-        <v>183</v>
+        <v>170</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D78" t="s">
-        <v>184</v>
+        <v>172</v>
       </c>
       <c r="F78" t="s">
         <v>13</v>
       </c>
       <c r="H78" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="79" spans="1:8" ht="12.75">
       <c r="A79" s="1" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D79" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="F79" t="s">
         <v>13</v>
       </c>
       <c r="H79" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="80" spans="1:8" ht="12.75">
       <c r="A80" s="1" t="s">
-        <v>187</v>
+        <v>175</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D80" t="s">
-        <v>188</v>
+        <v>176</v>
       </c>
       <c r="F80" t="s">
         <v>13</v>
       </c>
       <c r="H80" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="81" spans="1:8" ht="12.75">
       <c r="A81" s="1" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D81" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="F81" t="s">
         <v>13</v>
       </c>
       <c r="H81" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:8" ht="12.75">
       <c r="A82" s="1" t="s">
-        <v>191</v>
+        <v>179</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D82" t="s">
-        <v>192</v>
+        <v>180</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
       <c r="H82" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="83" spans="1:8" ht="12.75">
       <c r="A83" s="1" t="s">
-        <v>193</v>
+        <v>181</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D83" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>183</v>
       </c>
       <c r="H83" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="12.75">
+    <row r="84" spans="1:10" ht="12.75">
       <c r="A84" s="1" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D84" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="H84" t="s">
         <v>14</v>
+      </c>
+      <c r="J84" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="85" spans="1:8" ht="12.75">
       <c r="A85" s="1" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D85" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>187</v>
       </c>
       <c r="H85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:8" ht="12.75">
       <c r="A86" s="1" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D86" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>189</v>
       </c>
       <c r="H86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:8" ht="12.75">
       <c r="A87" s="1" t="s">
-        <v>199</v>
+        <v>190</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D87" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="H87" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:8" ht="12.75">
       <c r="A88" s="1" t="s">
-        <v>200</v>
+        <v>192</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D88" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>193</v>
       </c>
       <c r="H88" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:8" ht="12.75">
       <c r="A89" s="1" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D89" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>195</v>
       </c>
       <c r="H89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:8" ht="12.75">
       <c r="A90" s="1" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D90" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>197</v>
       </c>
       <c r="H90" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8" ht="12.75">
       <c r="A91" s="1" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D91" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:8" ht="12.75">
       <c r="A92" s="1" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D92" t="s">
-        <v>188</v>
+        <v>201</v>
       </c>
       <c r="F92" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H92" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:8" ht="12.75">
       <c r="A93" s="1" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>202</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>85</v>
       </c>
       <c r="D93" t="s">
-        <v>209</v>
+        <v>203</v>
       </c>
       <c r="F93" t="s">
-        <v>172</v>
+        <v>13</v>
       </c>
       <c r="H93" t="s">
-        <v>14</v>
+        <v>204</v>
       </c>
     </row>
     <row r="94" spans="1:8" ht="12.75">
       <c r="A94" s="1" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>205</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>171</v>
       </c>
       <c r="D94" t="s">
-        <v>211</v>
+        <v>206</v>
       </c>
       <c r="F94" t="s">
         <v>13</v>
       </c>
       <c r="H94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:8" ht="12.75">
       <c r="A95" s="1" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>207</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D95" t="s">
-        <v>213</v>
+        <v>208</v>
       </c>
       <c r="F95" t="s">
-        <v>214</v>
+        <v>209</v>
       </c>
       <c r="H95" t="s">
-        <v>14</v>
+        <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:8" ht="12.75">
       <c r="A96" s="1" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>211</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D96" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="F96" t="s">
-        <v>52</v>
+        <v>213</v>
       </c>
       <c r="H96" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="97" spans="1:8" ht="12.75">
       <c r="A97" s="1" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>214</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D97" t="s">
-        <v>218</v>
+        <v>215</v>
       </c>
       <c r="F97" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:8" ht="12.75">
       <c r="A98" s="1" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>216</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D98" t="s">
-        <v>220</v>
+        <v>217</v>
+      </c>
+      <c r="F98" t="s">
+        <v>21</v>
       </c>
       <c r="H98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:8" ht="12.75">
       <c r="A99" s="1" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>218</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D99" t="s">
-        <v>222</v>
+        <v>219</v>
+      </c>
+      <c r="F99" t="s">
+        <v>21</v>
       </c>
       <c r="H99" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="100" spans="1:8" ht="12.75">
       <c r="A100" s="1" t="s">
-        <v>223</v>
+        <v>220</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D100" t="s">
-        <v>20</v>
+        <v>221</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H100" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="101" spans="1:8" ht="12.75">
       <c r="A101" s="1" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="D101" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="F101" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H101" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="102" spans="1:8" ht="12.75">
       <c r="A102" s="1" t="s">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D102" t="s">
-        <v>24</v>
+        <v>225</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8" ht="12.75">
       <c r="A103" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D103" t="s">
         <v>227</v>
       </c>
-      <c r="C103" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F103" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H103" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="104" spans="1:8" ht="12.75">
       <c r="A104" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D104" t="s">
         <v>229</v>
       </c>
-      <c r="C104" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F104" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:8" ht="12.75">
       <c r="A105" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D105" t="s">
         <v>231</v>
       </c>
-      <c r="C105" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F105" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H105" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="106" spans="1:8" ht="12.75">
       <c r="A106" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="C106" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D106" t="s">
         <v>233</v>
       </c>
-      <c r="C106" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H106" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="107" spans="1:8" ht="12.75">
       <c r="A107" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C107" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D107" t="s">
         <v>235</v>
       </c>
-      <c r="C107" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F107" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:8" ht="12.75">
       <c r="A108" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="C108" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D108" t="s">
         <v>237</v>
       </c>
-      <c r="C108" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F108" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H108" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="109" spans="1:8" ht="12.75">
       <c r="A109" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="C109" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109" t="s">
         <v>239</v>
       </c>
-      <c r="C109" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F109" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8" ht="12.75">
       <c r="A110" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="C110" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D110" t="s">
         <v>241</v>
       </c>
-      <c r="C110" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F110" t="s">
-        <v>164</v>
+        <v>21</v>
       </c>
       <c r="H110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:8" ht="12.75">
       <c r="A111" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="C111" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D111" t="s">
         <v>243</v>
       </c>
-      <c r="C111" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F111" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H111" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:8" ht="12.75">
       <c r="A112" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="C112" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D112" t="s">
         <v>245</v>
       </c>
-      <c r="C112" s="1" t="s">
-[...3 lines deleted...]
-        <v>246</v>
+      <c r="F112" t="s">
+        <v>21</v>
       </c>
       <c r="H112" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="113" spans="1:8" ht="12.75">
       <c r="A113" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="C113" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D113" t="s">
         <v>247</v>
       </c>
-      <c r="C113" s="1" t="s">
-[...2 lines deleted...]
-      <c r="D113" t="s">
+      <c r="F113" t="s">
+        <v>60</v>
+      </c>
+      <c r="H113" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="114" spans="1:8" ht="12.75">
       <c r="A114" s="1" t="s">
         <v>249</v>
       </c>
-      <c r="C114" s="1" t="s">
-        <v>62</v>
+      <c r="C114" t="s">
+        <v>16</v>
       </c>
       <c r="D114" t="s">
         <v>250</v>
       </c>
       <c r="H114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:8" ht="12.75">
       <c r="A115" s="1" t="s">
         <v>251</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>11</v>
+        <v>252</v>
       </c>
       <c r="D115" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F115" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H115" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:8" ht="12.75">
       <c r="A116" s="1" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="D116" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F116" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H116" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="117" spans="1:8" ht="12.75">
       <c r="A117" s="1" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>256</v>
+      </c>
+      <c r="C117" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D117" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="F117" t="s">
-        <v>172</v>
+        <v>60</v>
       </c>
       <c r="H117" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="118" spans="1:8" ht="12.75">
       <c r="A118" s="1" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>258</v>
+      </c>
+      <c r="C118" s="1" t="s">
+        <v>58</v>
       </c>
       <c r="D118" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="F118" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="H118" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="119" spans="1:8" ht="12.75">
+    <row r="119" spans="1:10" ht="12.75">
       <c r="A119" s="1" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>260</v>
+      </c>
+      <c r="C119" s="1" t="s">
+        <v>72</v>
       </c>
       <c r="D119" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>261</v>
       </c>
       <c r="H119" t="s">
         <v>14</v>
+      </c>
+      <c r="J119" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="120" spans="1:8" ht="12.75">
       <c r="A120" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D120" t="s">
-        <v>18</v>
+        <v>263</v>
       </c>
       <c r="F120" t="s">
         <v>13</v>
       </c>
       <c r="H120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8" ht="12.75">
       <c r="A121" s="1" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>264</v>
+      </c>
+      <c r="C121" t="s">
+        <v>16</v>
       </c>
       <c r="D121" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:8" ht="12.75">
       <c r="A122" s="1" t="s">
-        <v>264</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>266</v>
+      </c>
+      <c r="C122" t="s">
+        <v>16</v>
       </c>
       <c r="D122" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="F122" t="s">
         <v>13</v>
       </c>
       <c r="H122" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:8" ht="12.75">
       <c r="A123" s="1" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>268</v>
+      </c>
+      <c r="C123" t="s">
+        <v>16</v>
       </c>
       <c r="D123" t="s">
-        <v>267</v>
+        <v>269</v>
       </c>
       <c r="F123" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:8" ht="12.75">
       <c r="A124" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D124" t="s">
-        <v>269</v>
+        <v>129</v>
       </c>
       <c r="F124" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:8" ht="12.75">
       <c r="A125" s="1" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D125" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F125" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H125" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:8" ht="12.75">
       <c r="A126" s="1" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D126" t="s">
-        <v>28</v>
+        <v>274</v>
       </c>
       <c r="F126" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H126" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="127" spans="1:8" ht="12.75">
       <c r="A127" s="1" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>121</v>
+        <v>37</v>
       </c>
       <c r="D127" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="F127" t="s">
-        <v>275</v>
+        <v>13</v>
       </c>
       <c r="H127" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="128" spans="1:8" ht="12.75">
       <c r="A128" s="1" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="D128" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="F128" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="H128" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="129" spans="1:8" ht="12.75">
       <c r="A129" s="1" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>65</v>
+        <v>34</v>
       </c>
       <c r="D129" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="F129" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H129" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="130" spans="1:8" ht="12.75">
       <c r="A130" s="1" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D130" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="F130" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H130" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="131" spans="1:8" ht="12.75">
       <c r="A131" s="1" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>84</v>
+        <v>34</v>
       </c>
       <c r="D131" t="s">
-        <v>283</v>
+        <v>137</v>
       </c>
       <c r="F131" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="H131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8" ht="12.75">
       <c r="A132" s="1" t="s">
         <v>284</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>84</v>
+        <v>58</v>
       </c>
       <c r="D132" t="s">
         <v>285</v>
       </c>
       <c r="F132" t="s">
-        <v>52</v>
+        <v>286</v>
       </c>
       <c r="H132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:8" ht="12.75">
       <c r="A133" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C133" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="D133" t="s">
+        <v>288</v>
+      </c>
+      <c r="F133" t="s">
         <v>286</v>
-      </c>
-[...7 lines deleted...]
-        <v>52</v>
       </c>
       <c r="H133" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:8" ht="12.75">
       <c r="A134" s="1" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D134" t="s">
-        <v>289</v>
+        <v>290</v>
+      </c>
+      <c r="F134" t="s">
+        <v>60</v>
       </c>
       <c r="H134" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="135" spans="1:10" ht="12.75">
+    <row r="135" spans="1:8" ht="12.75">
       <c r="A135" s="1" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>95</v>
+        <v>58</v>
       </c>
       <c r="D135" t="s">
-        <v>291</v>
+        <v>292</v>
+      </c>
+      <c r="F135" t="s">
+        <v>60</v>
       </c>
       <c r="H135" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="136" spans="1:8" ht="12.75">
       <c r="A136" s="1" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>95</v>
+        <v>76</v>
       </c>
       <c r="D136" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H136" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="137" spans="1:8" ht="12.75">
       <c r="A137" s="1" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>11</v>
+        <v>76</v>
       </c>
       <c r="D137" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>296</v>
       </c>
       <c r="H137" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:8" ht="12.75">
       <c r="A138" s="1" t="s">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>296</v>
+        <v>76</v>
       </c>
       <c r="D138" t="s">
-        <v>297</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>298</v>
       </c>
       <c r="H138" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="139" spans="1:8" ht="12.75">
       <c r="A139" s="1" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>121</v>
+        <v>76</v>
       </c>
       <c r="D139" t="s">
-        <v>299</v>
-[...2 lines deleted...]
-        <v>127</v>
+        <v>300</v>
       </c>
       <c r="H139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:8" ht="12.75">
       <c r="A140" s="1" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="D140" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F140" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="H140" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="141" spans="1:8" ht="12.75">
       <c r="A141" s="1" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D141" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="F141" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H141" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:8" ht="12.75">
       <c r="A142" s="1" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D142" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H142" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="143" spans="1:8" ht="12.75">
       <c r="A143" s="1" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D143" t="s">
-        <v>22</v>
+        <v>282</v>
       </c>
       <c r="F143" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H143" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="144" spans="1:8" ht="12.75">
       <c r="A144" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D144" t="s">
-        <v>308</v>
+        <v>119</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H144" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="145" spans="1:8" ht="12.75">
       <c r="A145" s="1" t="s">
         <v>309</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D145" t="s">
         <v>310</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H145" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="146" spans="1:8" ht="12.75">
       <c r="A146" s="1" t="s">
         <v>311</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D146" t="s">
-        <v>312</v>
+        <v>121</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H146" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:8" ht="12.75">
       <c r="A147" s="1" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D147" t="s">
-        <v>314</v>
+        <v>123</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H147" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="148" spans="1:8" ht="12.75">
       <c r="A148" s="1" t="s">
-        <v>315</v>
+        <v>313</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D148" t="s">
-        <v>316</v>
+        <v>115</v>
       </c>
       <c r="F148" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H148" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="149" spans="1:8" ht="12.75">
       <c r="A149" s="1" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D149" t="s">
-        <v>46</v>
+        <v>315</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H149" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:8" ht="12.75">
       <c r="A150" s="1" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D150" t="s">
-        <v>319</v>
+        <v>109</v>
       </c>
       <c r="F150" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H150" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="151" spans="1:8" ht="12.75">
       <c r="A151" s="1" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D151" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="F151" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H151" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="152" spans="1:8" ht="12.75">
       <c r="A152" s="1" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D152" t="s">
-        <v>323</v>
+        <v>111</v>
       </c>
       <c r="F152" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H152" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="153" spans="1:8" ht="12.75">
       <c r="A153" s="1" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D153" t="s">
-        <v>325</v>
+        <v>95</v>
       </c>
       <c r="F153" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H153" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="154" spans="1:8" ht="12.75">
       <c r="A154" s="1" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D154" t="s">
-        <v>327</v>
+        <v>304</v>
       </c>
       <c r="F154" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H154" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="155" spans="1:8" ht="12.75">
       <c r="A155" s="1" t="s">
-        <v>328</v>
+        <v>321</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D155" t="s">
-        <v>36</v>
+        <v>306</v>
       </c>
       <c r="F155" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H155" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="156" spans="1:8" ht="12.75">
       <c r="A156" s="1" t="s">
-        <v>329</v>
+        <v>322</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D156" t="s">
-        <v>330</v>
+        <v>282</v>
       </c>
       <c r="F156" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H156" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="157" spans="1:8" ht="12.75">
       <c r="A157" s="1" t="s">
-        <v>331</v>
+        <v>323</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D157" t="s">
-        <v>38</v>
+        <v>101</v>
       </c>
       <c r="F157" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H157" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="158" spans="1:8" ht="12.75">
       <c r="A158" s="1" t="s">
-        <v>332</v>
+        <v>324</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D158" t="s">
-        <v>40</v>
+        <v>310</v>
       </c>
       <c r="F158" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H158" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:8" ht="12.75">
       <c r="A159" s="1" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="D159" t="s">
-        <v>334</v>
+        <v>105</v>
+      </c>
+      <c r="F159" t="s">
+        <v>21</v>
       </c>
       <c r="H159" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:8" ht="12.75">
       <c r="A160" s="1" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D160" t="s">
-        <v>336</v>
+        <v>109</v>
       </c>
       <c r="F160" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="H160" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="161" spans="1:8" ht="12.75">
       <c r="A161" s="1" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="C161" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D161" t="s">
         <v>121</v>
       </c>
-      <c r="D161" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F161" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="H161" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:8" ht="12.75">
       <c r="A162" s="1" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D162" t="s">
-        <v>340</v>
+        <v>95</v>
       </c>
       <c r="F162" t="s">
-        <v>123</v>
+        <v>21</v>
       </c>
       <c r="H162" t="s">
-        <v>165</v>
+        <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:8" ht="12.75">
       <c r="A163" s="1" t="s">
-        <v>341</v>
+        <v>329</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
       <c r="D163" t="s">
-        <v>342</v>
+        <v>201</v>
       </c>
       <c r="F163" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="H163" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="164" spans="1:8" ht="12.75">
       <c r="A164" s="1" t="s">
-        <v>343</v>
-[...2 lines deleted...]
-        <v>167</v>
+        <v>330</v>
+      </c>
+      <c r="C164" s="1" t="s">
+        <v>34</v>
       </c>
       <c r="D164" t="s">
-        <v>344</v>
+        <v>199</v>
       </c>
       <c r="F164" t="s">
-        <v>345</v>
+        <v>21</v>
       </c>
       <c r="H164" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:8" ht="12.75">
       <c r="A165" s="1" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D165" t="s">
-        <v>347</v>
+        <v>332</v>
       </c>
       <c r="F165" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H165" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="166" spans="1:8" ht="12.75">
       <c r="A166" s="1" t="s">
-        <v>348</v>
+        <v>333</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D166" t="s">
-        <v>349</v>
+        <v>217</v>
       </c>
       <c r="F166" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:8" ht="12.75">
       <c r="A167" s="1" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D167" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="F167" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H167" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:8" ht="12.75">
       <c r="A168" s="1" t="s">
-        <v>352</v>
+        <v>336</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D168" t="s">
-        <v>353</v>
+        <v>215</v>
       </c>
       <c r="F168" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H168" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:8" ht="12.75">
       <c r="A169" s="1" t="s">
-        <v>354</v>
+        <v>337</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D169" t="s">
-        <v>355</v>
+        <v>338</v>
       </c>
       <c r="F169" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H169" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:8" ht="12.75">
       <c r="A170" s="1" t="s">
-        <v>356</v>
+        <v>339</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D170" t="s">
-        <v>357</v>
+        <v>272</v>
       </c>
       <c r="F170" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H170" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:8" ht="12.75">
       <c r="A171" s="1" t="s">
-        <v>358</v>
+        <v>340</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>170</v>
+        <v>34</v>
       </c>
       <c r="D171" t="s">
-        <v>359</v>
+        <v>341</v>
       </c>
       <c r="F171" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H171" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="172" spans="1:8" ht="12.75">
       <c r="A172" s="1" t="s">
-        <v>360</v>
+        <v>342</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="D172" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="F172" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8" ht="12.75">
       <c r="A173" s="1" t="s">
-        <v>362</v>
+        <v>344</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>174</v>
+        <v>34</v>
       </c>
       <c r="D173" t="s">
-        <v>363</v>
+        <v>54</v>
       </c>
       <c r="F173" t="s">
-        <v>172</v>
+        <v>21</v>
       </c>
       <c r="H173" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="174" spans="1:8" ht="12.75">
       <c r="A174" s="1" t="s">
-        <v>364</v>
+        <v>345</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D174" t="s">
-        <v>365</v>
+        <v>56</v>
       </c>
       <c r="F174" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H174" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="175" spans="1:8" ht="12.75">
       <c r="A175" s="1" t="s">
-        <v>366</v>
+        <v>346</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D175" t="s">
-        <v>367</v>
+        <v>223</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H175" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="176" spans="1:8" ht="12.75">
       <c r="A176" s="1" t="s">
-        <v>368</v>
+        <v>347</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D176" t="s">
-        <v>271</v>
+        <v>348</v>
       </c>
       <c r="F176" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H176" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="177" spans="1:8" ht="12.75">
       <c r="A177" s="1" t="s">
-        <v>369</v>
+        <v>349</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D177" t="s">
-        <v>202</v>
+        <v>350</v>
       </c>
       <c r="F177" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H177" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="178" spans="1:8" ht="12.75">
       <c r="A178" s="1" t="s">
-        <v>370</v>
+        <v>351</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D178" t="s">
-        <v>371</v>
+        <v>352</v>
       </c>
       <c r="F178" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H178" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:8" ht="12.75">
       <c r="A179" s="1" t="s">
-        <v>372</v>
+        <v>353</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D179" t="s">
-        <v>204</v>
+        <v>354</v>
       </c>
       <c r="F179" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H179" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="180" spans="1:8" ht="12.75">
       <c r="A180" s="1" t="s">
-        <v>373</v>
+        <v>355</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D180" t="s">
-        <v>206</v>
+        <v>356</v>
       </c>
       <c r="F180" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8" ht="12.75">
       <c r="A181" s="1" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D181" t="s">
-        <v>198</v>
+        <v>233</v>
       </c>
       <c r="F181" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H181" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:8" ht="12.75">
       <c r="A182" s="1" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D182" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="F182" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H182" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="183" spans="1:8" ht="12.75">
       <c r="A183" s="1" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D183" t="s">
-        <v>192</v>
+        <v>361</v>
       </c>
       <c r="F183" t="s">
         <v>13</v>
       </c>
       <c r="H183" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="184" spans="1:8" ht="12.75">
       <c r="A184" s="1" t="s">
-        <v>378</v>
+        <v>362</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>11</v>
+        <v>85</v>
       </c>
       <c r="D184" t="s">
-        <v>376</v>
+        <v>363</v>
       </c>
       <c r="F184" t="s">
         <v>13</v>
       </c>
       <c r="H184" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:8" ht="12.75">
       <c r="A185" s="1" t="s">
-        <v>379</v>
+        <v>364</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D185" t="s">
-        <v>194</v>
+        <v>365</v>
       </c>
       <c r="F185" t="s">
         <v>13</v>
       </c>
       <c r="H185" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:8" ht="12.75">
       <c r="A186" s="1" t="s">
-        <v>380</v>
+        <v>366</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D186" t="s">
-        <v>179</v>
+        <v>367</v>
       </c>
       <c r="F186" t="s">
         <v>13</v>
       </c>
       <c r="H186" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="187" spans="1:8" ht="12.75">
       <c r="A187" s="1" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D187" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="F187" t="s">
         <v>13</v>
       </c>
       <c r="H187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8" ht="12.75">
       <c r="A188" s="1" t="s">
-        <v>382</v>
+        <v>370</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>11</v>
+        <v>171</v>
       </c>
       <c r="D188" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="F188" t="s">
         <v>13</v>
       </c>
       <c r="H188" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="189" spans="1:8" ht="12.75">
       <c r="A189" s="1" t="s">
-        <v>383</v>
+        <v>372</v>
       </c>
       <c r="C189" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D189" t="s">
-        <v>271</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>373</v>
       </c>
       <c r="H189" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="190" spans="1:8" ht="12.75">
+    <row r="190" spans="1:10" ht="12.75">
       <c r="A190" s="1" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C190" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D190" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>375</v>
       </c>
       <c r="H190" t="s">
         <v>14</v>
+      </c>
+      <c r="J190" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="191" spans="1:8" ht="12.75">
       <c r="A191" s="1" t="s">
-        <v>385</v>
+        <v>376</v>
       </c>
       <c r="C191" s="1" t="s">
-        <v>11</v>
+        <v>182</v>
       </c>
       <c r="D191" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>377</v>
       </c>
       <c r="H191" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="192" spans="1:8" ht="12.75">
       <c r="A192" s="1" t="s">
-        <v>386</v>
+        <v>378</v>
       </c>
       <c r="C192" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D192" t="s">
-        <v>188</v>
+        <v>127</v>
       </c>
       <c r="F192" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H192" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="193" spans="1:8" ht="12.75">
       <c r="A193" s="1" t="s">
-        <v>387</v>
+        <v>379</v>
       </c>
       <c r="C193" s="1" t="s">
-        <v>11</v>
+        <v>380</v>
       </c>
       <c r="D193" t="s">
-        <v>192</v>
+        <v>381</v>
       </c>
       <c r="F193" t="s">
         <v>13</v>
       </c>
       <c r="H193" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="194" spans="1:8" ht="12.75">
       <c r="A194" s="1" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="C194" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D194" t="s">
-        <v>204</v>
+        <v>383</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="H194" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="195" spans="1:8" ht="12.75">
       <c r="A195" s="1" t="s">
-        <v>389</v>
+        <v>384</v>
       </c>
       <c r="C195" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D195" t="s">
-        <v>179</v>
+        <v>335</v>
       </c>
       <c r="F195" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H195" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="196" spans="1:8" ht="12.75">
       <c r="A196" s="1" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="C196" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D196" t="s">
-        <v>114</v>
+        <v>338</v>
       </c>
       <c r="F196" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H196" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="197" spans="1:8" ht="12.75">
       <c r="A197" s="1" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C197" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D197" t="s">
-        <v>112</v>
+        <v>332</v>
       </c>
       <c r="F197" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H197" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="198" spans="1:8" ht="12.75">
       <c r="A198" s="1" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="C198" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D198" t="s">
-        <v>305</v>
+        <v>132</v>
       </c>
       <c r="F198" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H198" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="199" spans="1:8" ht="12.75">
       <c r="A199" s="1" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="C199" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D199" t="s">
-        <v>133</v>
+        <v>389</v>
       </c>
       <c r="F199" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H199" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="200" spans="1:8" ht="12.75">
       <c r="A200" s="1" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="C200" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D200" t="s">
-        <v>301</v>
+        <v>391</v>
       </c>
       <c r="F200" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H200" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="201" spans="1:8" ht="12.75">
       <c r="A201" s="1" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="C201" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D201" t="s">
-        <v>131</v>
+        <v>393</v>
       </c>
       <c r="F201" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H201" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:8" ht="12.75">
       <c r="A202" s="1" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="C202" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D202" t="s">
-        <v>303</v>
+        <v>395</v>
       </c>
       <c r="F202" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H202" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="203" spans="1:8" ht="12.75">
       <c r="A203" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="C203" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D203" t="s">
         <v>397</v>
       </c>
-      <c r="C203" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F203" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H203" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:8" ht="12.75">
       <c r="A204" s="1" t="s">
         <v>398</v>
       </c>
       <c r="C204" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D204" t="s">
-        <v>399</v>
+        <v>155</v>
       </c>
       <c r="F204" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H204" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="205" spans="1:8" ht="12.75">
       <c r="A205" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="C205" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D205" t="s">
         <v>400</v>
       </c>
-      <c r="C205" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F205" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H205" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="206" spans="1:8" ht="12.75">
       <c r="A206" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="C206" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D206" t="s">
         <v>402</v>
       </c>
-      <c r="C206" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F206" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H206" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="207" spans="1:8" ht="12.75">
       <c r="A207" s="1" t="s">
         <v>403</v>
       </c>
       <c r="C207" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D207" t="s">
-        <v>232</v>
+        <v>404</v>
       </c>
       <c r="F207" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H207" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="208" spans="1:8" ht="12.75">
       <c r="A208" s="1" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C208" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D208" t="s">
-        <v>139</v>
+        <v>406</v>
       </c>
       <c r="F208" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H208" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="209" spans="1:8" ht="12.75">
       <c r="A209" s="1" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="C209" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D209" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="F209" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H209" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="210" spans="1:8" ht="12.75">
       <c r="A210" s="1" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="C210" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D210" t="s">
-        <v>408</v>
+        <v>145</v>
       </c>
       <c r="F210" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H210" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:8" ht="12.75">
       <c r="A211" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C211" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D211" t="s">
-        <v>410</v>
+        <v>356</v>
       </c>
       <c r="F211" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H211" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="212" spans="1:8" ht="12.75">
       <c r="A212" s="1" t="s">
         <v>411</v>
       </c>
       <c r="C212" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D212" t="s">
-        <v>412</v>
+        <v>147</v>
       </c>
       <c r="F212" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H212" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="213" spans="1:8" ht="12.75">
       <c r="A213" s="1" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
       <c r="C213" s="1" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="D213" t="s">
-        <v>330</v>
+        <v>149</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="H213" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="214" spans="1:8" ht="12.75">
       <c r="A214" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="C214" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="D214" t="s">
         <v>414</v>
-      </c>
-[...7 lines deleted...]
-        <v>13</v>
       </c>
       <c r="H214" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="215" spans="1:8" ht="12.75">
       <c r="A215" s="1" t="s">
         <v>415</v>
       </c>
       <c r="C215" s="1" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="D215" t="s">
         <v>416</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>213</v>
       </c>
       <c r="H215" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="216" spans="1:8" ht="12.75">
       <c r="A216" s="1" t="s">
         <v>417</v>
       </c>
       <c r="C216" s="1" t="s">
-        <v>50</v>
+        <v>58</v>
       </c>
       <c r="D216" t="s">
         <v>418</v>
       </c>
       <c r="F216" t="s">
-        <v>52</v>
+        <v>213</v>
       </c>
       <c r="H216" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="217" spans="1:8" ht="12.75">
       <c r="A217" s="1" t="s">
         <v>419</v>
       </c>
       <c r="C217" s="1" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="D217" t="s">
         <v>420</v>
       </c>
       <c r="F217" t="s">
-        <v>275</v>
+        <v>209</v>
       </c>
       <c r="H217" t="s">
-        <v>14</v>
+        <v>248</v>
       </c>
     </row>
     <row r="218" spans="1:8" ht="12.75">
       <c r="A218" s="1" t="s">
         <v>421</v>
       </c>
       <c r="C218" s="1" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="D218" t="s">
         <v>422</v>
       </c>
       <c r="F218" t="s">
-        <v>164</v>
+        <v>213</v>
       </c>
       <c r="H218" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="219" spans="1:8" ht="12.75">
       <c r="A219" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="C219" s="1" t="s">
-        <v>121</v>
+      <c r="C219" t="s">
+        <v>16</v>
       </c>
       <c r="D219" t="s">
         <v>424</v>
       </c>
       <c r="F219" t="s">
-        <v>164</v>
+        <v>425</v>
       </c>
       <c r="H219" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="220" spans="1:8" ht="12.75">
       <c r="A220" s="1" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C220" s="1" t="s">
-        <v>121</v>
+        <v>252</v>
       </c>
       <c r="D220" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="F220" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="H220" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="221" spans="1:8" ht="12.75">
       <c r="A221" s="1" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C221" s="1" t="s">
-        <v>121</v>
+        <v>252</v>
       </c>
       <c r="D221" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="F221" t="s">
-        <v>164</v>
+        <v>18</v>
       </c>
       <c r="H221" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="222" spans="1:10" ht="12.75">
+    <row r="222" spans="1:8" ht="12.75">
       <c r="A222" s="1" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C222" s="1" t="s">
-        <v>58</v>
+        <v>252</v>
       </c>
       <c r="D222" t="s">
-        <v>430</v>
+        <v>431</v>
+      </c>
+      <c r="F222" t="s">
+        <v>18</v>
       </c>
       <c r="H222" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="223" spans="1:8" ht="12.75">
       <c r="A223" s="1" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="C223" s="1" t="s">
-        <v>62</v>
+        <v>252</v>
       </c>
       <c r="D223" t="s">
-        <v>432</v>
+        <v>433</v>
+      </c>
+      <c r="F223" t="s">
+        <v>18</v>
       </c>
       <c r="H223" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="224" spans="1:8" ht="12.75">
       <c r="A224" s="1" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="C224" s="1" t="s">
-        <v>62</v>
+        <v>252</v>
       </c>
       <c r="D224" t="s">
-        <v>434</v>
+        <v>435</v>
+      </c>
+      <c r="F224" t="s">
+        <v>18</v>
       </c>
       <c r="H224" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="225" spans="1:8" ht="12.75">
       <c r="A225" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="C225" s="1" t="s">
-        <v>62</v>
+        <v>252</v>
       </c>
       <c r="D225" t="s">
-        <v>436</v>
+        <v>437</v>
+      </c>
+      <c r="F225" t="s">
+        <v>18</v>
       </c>
       <c r="H225" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="226" spans="1:8" ht="12.75">
       <c r="A226" s="1" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="C226" s="1" t="s">
-        <v>62</v>
+        <v>252</v>
       </c>
       <c r="D226" t="s">
-        <v>438</v>
+        <v>439</v>
+      </c>
+      <c r="F226" t="s">
+        <v>18</v>
       </c>
       <c r="H226" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="227" spans="1:8" ht="12.75">
       <c r="A227" s="1" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="C227" s="1" t="s">
-        <v>65</v>
+        <v>92</v>
       </c>
       <c r="D227" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F227" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="H227" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A2" r:id="rId1" display="L6CLAMP-CNL-E4B"/>
-[...187 lines deleted...]
-    <hyperlink ref="A100" r:id="rId189" display="L4-CLAMP-3B"/>
+    <hyperlink ref="A2" r:id="rId1" display="TRAY-TPCA-1-CNL"/>
+    <hyperlink ref="A3" r:id="rId2" display="DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A4" r:id="rId3" display="CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A5" r:id="rId4" display="SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A6" r:id="rId5" display="BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A7" r:id="rId6" display="FA-SERIES-HANGERS"/>
+    <hyperlink ref="A8" r:id="rId7" display="EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A9" r:id="rId8" display="244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A10" r:id="rId9" display="L4-CLAMP-3B"/>
+    <hyperlink ref="C10" r:id="rId10" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A11" r:id="rId11" display="L4CLICK"/>
+    <hyperlink ref="C11" r:id="rId12" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A12" r:id="rId13" display="L5-CLAMP-1B"/>
+    <hyperlink ref="C12" r:id="rId14" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A13" r:id="rId15" display="L5-CLAMP-3B"/>
+    <hyperlink ref="C13" r:id="rId16" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A14" r:id="rId17" display="L6CLICK"/>
+    <hyperlink ref="C14" r:id="rId18" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A15" r:id="rId19" display="L6-CLAMP-1B"/>
+    <hyperlink ref="C15" r:id="rId20" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A16" r:id="rId21" display="L6-CLAMP-2B"/>
+    <hyperlink ref="C16" r:id="rId22" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A17" r:id="rId23" display="L7-CLAMP-1B"/>
+    <hyperlink ref="C17" r:id="rId24" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A18" r:id="rId25" display="L7-CLAMP-3B"/>
+    <hyperlink ref="C18" r:id="rId26" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A19" r:id="rId27" display="R8-CLAMP-1B"/>
+    <hyperlink ref="C19" r:id="rId28" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A20" r:id="rId29" display="R8-CLAMP-3B"/>
+    <hyperlink ref="C20" r:id="rId30" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A21" r:id="rId31" display="SSH-78-4"/>
+    <hyperlink ref="C21" r:id="rId32" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A22" r:id="rId33" display="SSH-158"/>
+    <hyperlink ref="C22" r:id="rId34" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A23" r:id="rId35" display="SSH-158-3"/>
+    <hyperlink ref="C23" r:id="rId36" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A24" r:id="rId37" display="SSH-114"/>
+    <hyperlink ref="C24" r:id="rId38" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A25" r:id="rId39" display="SSH-12"/>
+    <hyperlink ref="C25" r:id="rId40" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A26" r:id="rId41" display="1316MCLICK"/>
+    <hyperlink ref="C26" r:id="rId42" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A27" r:id="rId43" display="209800-28B"/>
+    <hyperlink ref="C27" r:id="rId44" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A28" r:id="rId45" display="244106A-70"/>
+    <hyperlink ref="C28" r:id="rId46" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A29" r:id="rId47" display="244106A-120"/>
+    <hyperlink ref="C29" r:id="rId48" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A30" r:id="rId49" display="244106A-140"/>
+    <hyperlink ref="C30" r:id="rId50" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A31" r:id="rId51" display="244106A-220"/>
+    <hyperlink ref="C31" r:id="rId52" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A32" r:id="rId53" display="42396A-16"/>
+    <hyperlink ref="C32" r:id="rId54" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A33" r:id="rId55" display="42396A-2"/>
+    <hyperlink ref="C33" r:id="rId56" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A34" r:id="rId57" display="42396A-5"/>
+    <hyperlink ref="C34" r:id="rId58" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A35" r:id="rId59" display="DHK-78-6-P"/>
+    <hyperlink ref="C35" r:id="rId60" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A36" r:id="rId61" display="L5CLAMP-CNL-3B"/>
+    <hyperlink ref="C36" r:id="rId62" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A37" r:id="rId63" display="L6CLAMP-CNL-2B"/>
+    <hyperlink ref="C37" r:id="rId64" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A38" r:id="rId65" display="L6CLAMP-CNL-3B"/>
+    <hyperlink ref="C38" r:id="rId66" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A39" r:id="rId67" display="L7CLAMP-CNL-3B"/>
+    <hyperlink ref="C39" r:id="rId68" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A40" r:id="rId69" display="F4CLAMP-CNL-1B"/>
+    <hyperlink ref="C40" r:id="rId70" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A41" r:id="rId71" display="F4CLAMP-CNL-3B"/>
+    <hyperlink ref="C41" r:id="rId72" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A42" r:id="rId73" display="L4CLAMP-CNL-1B"/>
+    <hyperlink ref="C42" r:id="rId74" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A43" r:id="rId75" display="L4CLAMP-CNL-3B"/>
+    <hyperlink ref="C43" r:id="rId76" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A44" r:id="rId77" display="L5CLAMP-CNL-2B"/>
+    <hyperlink ref="C44" r:id="rId78" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A45" r:id="rId79" display="F4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C45" r:id="rId80" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A46" r:id="rId81" display="L4CLAMP-CNL-E1B"/>
+    <hyperlink ref="C46" r:id="rId82" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A47" r:id="rId83" display="L4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C47" r:id="rId84" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A48" r:id="rId85" display="L6CLAMP-CNL-E2B"/>
+    <hyperlink ref="C48" r:id="rId86" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A49" r:id="rId87" display="L6CLAMP-CNL-E3B"/>
+    <hyperlink ref="C49" r:id="rId88" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A50" r:id="rId89" display="R8CLAMP-CNL-E1B"/>
+    <hyperlink ref="C50" r:id="rId90" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A51" r:id="rId91" display="R8CLAMP-CNL-E3B"/>
+    <hyperlink ref="C51" r:id="rId92" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A52" r:id="rId93" display="F4CLAMP-CNL-E2B"/>
+    <hyperlink ref="C52" r:id="rId94" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A53" r:id="rId95" display="F4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C53" r:id="rId96" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A54" r:id="rId97" display="L6CLAMP-CNL-E4B"/>
+    <hyperlink ref="C54" r:id="rId98" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A55" r:id="rId99" display="F4-CLAMP-E2B"/>
+    <hyperlink ref="C55" r:id="rId100" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A56" r:id="rId101" display="L4-CLAMP-E1B"/>
+    <hyperlink ref="C56" r:id="rId102" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A57" r:id="rId103" display="L4-CLAMP-E3B"/>
+    <hyperlink ref="C57" r:id="rId104" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A58" r:id="rId105" display="L4-CLAMP-E4B"/>
+    <hyperlink ref="C58" r:id="rId106" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A59" r:id="rId107" display="L5-CLAMP-E1B"/>
+    <hyperlink ref="C59" r:id="rId108" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A60" r:id="rId109" display="L5-CLAMP-E2B"/>
+    <hyperlink ref="C60" r:id="rId110" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A61" r:id="rId111" display="R8-CLAMP-E2B"/>
+    <hyperlink ref="C61" r:id="rId112" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A62" r:id="rId113" display="L6-CLAMP-E1B"/>
+    <hyperlink ref="C62" r:id="rId114" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A63" r:id="rId115" display="L6-CLAMP-E2B"/>
+    <hyperlink ref="C63" r:id="rId116" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A64" r:id="rId117" display="L7-CLAMP-E2B"/>
+    <hyperlink ref="C64" r:id="rId118" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A65" r:id="rId119" display="F-CLAMP-B-E2B"/>
+    <hyperlink ref="C65" r:id="rId120" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A66" r:id="rId121" display="F-CLAMP-B2-E2B"/>
+    <hyperlink ref="C66" r:id="rId122" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A67" r:id="rId123" display="F-CLAMP-B2-E3B"/>
+    <hyperlink ref="C67" r:id="rId124" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A68" r:id="rId125" display="F-CLAMP-C-E2B"/>
+    <hyperlink ref="C68" r:id="rId126" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A69" r:id="rId127" display="F-CLAMP-C-E3B"/>
+    <hyperlink ref="C69" r:id="rId128" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A70" r:id="rId129" display="F-CLAMP-D-E1B"/>
+    <hyperlink ref="C70" r:id="rId130" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A71" r:id="rId131" display="F-CLAMP-D-E2B"/>
+    <hyperlink ref="C71" r:id="rId132" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A72" r:id="rId133" display="42396A-8"/>
+    <hyperlink ref="C72" r:id="rId134" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A73" r:id="rId135" display="42396A-1"/>
+    <hyperlink ref="C73" r:id="rId136" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A74" r:id="rId137" display="42396A-9"/>
+    <hyperlink ref="C74" r:id="rId138" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A75" r:id="rId139" display="42396A-11"/>
+    <hyperlink ref="C75" r:id="rId140" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A76" r:id="rId141" display="68MCLICK"/>
+    <hyperlink ref="C76" r:id="rId142" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A77" r:id="rId143" display="912MCLICK"/>
+    <hyperlink ref="C77" r:id="rId144" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A78" r:id="rId145" display="BHD-14"/>
+    <hyperlink ref="C78" r:id="rId146" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A79" r:id="rId147" display="BHD-158"/>
+    <hyperlink ref="C79" r:id="rId148" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A80" r:id="rId149" display="BHD-12"/>
+    <hyperlink ref="C80" r:id="rId150" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A81" r:id="rId151" display="BHD-38"/>
+    <hyperlink ref="C81" r:id="rId152" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A82" r:id="rId153" display="BHD-78"/>
+    <hyperlink ref="C82" r:id="rId154" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A83" r:id="rId155" display="EWSH-63"/>
+    <hyperlink ref="C83" r:id="rId156" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A84" r:id="rId157" display="EWSH-64"/>
+    <hyperlink ref="C84" r:id="rId158" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A85" r:id="rId159" display="EWSH-127A"/>
+    <hyperlink ref="C85" r:id="rId160" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A86" r:id="rId161" display="EWSH-90"/>
+    <hyperlink ref="C86" r:id="rId162" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A87" r:id="rId163" display="EWSH-132"/>
+    <hyperlink ref="C87" r:id="rId164" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A88" r:id="rId165" display="EWSH-220"/>
+    <hyperlink ref="C88" r:id="rId166" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A89" r:id="rId167" display="EWSH-240"/>
+    <hyperlink ref="C89" r:id="rId168" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A90" r:id="rId169" display="EWSH-52"/>
+    <hyperlink ref="C90" r:id="rId170" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A91" r:id="rId171" display="F4-CLAMP-3B"/>
+    <hyperlink ref="C91" r:id="rId172" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A92" r:id="rId173" display="F4-CLAMP-1B"/>
+    <hyperlink ref="C92" r:id="rId174" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A93" r:id="rId175" display="42396A-18"/>
+    <hyperlink ref="C93" r:id="rId176" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A94" r:id="rId177" display="BHD-58"/>
+    <hyperlink ref="C94" r:id="rId178" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A95" r:id="rId179" display="SWH-200-10"/>
+    <hyperlink ref="C95" r:id="rId180" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A96" r:id="rId181" display="SSH-411"/>
+    <hyperlink ref="C96" r:id="rId182" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A97" r:id="rId183" display="F1-CLAMP-3B"/>
+    <hyperlink ref="C97" r:id="rId184" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A98" r:id="rId185" display="F1-CLAMP-1B"/>
+    <hyperlink ref="C98" r:id="rId186" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A99" r:id="rId187" display="L5-CLAMP-4B"/>
+    <hyperlink ref="C99" r:id="rId188" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A100" r:id="rId189" display="L6-CLAMP-4B"/>
     <hyperlink ref="C100" r:id="rId190" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A101" r:id="rId191" display="L4CLICK"/>
-[...1 lines deleted...]
-    <hyperlink ref="A102" r:id="rId193" display="L5-CLAMP-1B"/>
+    <hyperlink ref="A101" r:id="rId191" display="R8-CLAMP-4B"/>
+    <hyperlink ref="C101" r:id="rId192" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A102" r:id="rId193" display="F-CLAMP-B-1B"/>
     <hyperlink ref="C102" r:id="rId194" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A103" r:id="rId195" display="L5-CLAMP-3B"/>
+    <hyperlink ref="A103" r:id="rId195" display="F-CLAMP-E-2B"/>
     <hyperlink ref="C103" r:id="rId196" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A104" r:id="rId197" display="R8-CLAMP-1B"/>
+    <hyperlink ref="A104" r:id="rId197" display="F-CLAMP-E-4B"/>
     <hyperlink ref="C104" r:id="rId198" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A105" r:id="rId199" display="R8-CLAMP-3B"/>
+    <hyperlink ref="A105" r:id="rId199" display="F-CLAMP-E2-2B"/>
     <hyperlink ref="C105" r:id="rId200" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A106" r:id="rId201" display="SSH-78-4"/>
-[...131 lines deleted...]
-    <hyperlink ref="A174" r:id="rId333" display="L6CLAMP-CNL-1B"/>
+    <hyperlink ref="A106" r:id="rId201" display="F-CLAMP-C-1B"/>
+    <hyperlink ref="C106" r:id="rId202" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A107" r:id="rId203" display="F-CLAMP-C-2B"/>
+    <hyperlink ref="C107" r:id="rId204" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A108" r:id="rId205" display="F-CLAMP-C-3B"/>
+    <hyperlink ref="C108" r:id="rId206" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A109" r:id="rId207" display="F-CLAMP-D-2B"/>
+    <hyperlink ref="C109" r:id="rId208" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A110" r:id="rId209" display="F-CLAMP-A-3B"/>
+    <hyperlink ref="C110" r:id="rId210" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A111" r:id="rId211" display="F-CLAMP-A2-2B"/>
+    <hyperlink ref="C111" r:id="rId212" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A112" r:id="rId213" display="F-CLAMP-A2-3B"/>
+    <hyperlink ref="C112" r:id="rId214" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A113" r:id="rId215" display="SSHR-10"/>
+    <hyperlink ref="C113" r:id="rId216" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A114" r:id="rId217" display="209800-SERIES-HANGERS"/>
+    <hyperlink ref="A115" r:id="rId218" display="SHK-114-1-P"/>
+    <hyperlink ref="C115" r:id="rId219" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A116" r:id="rId220" display="DHK-158-2-P"/>
+    <hyperlink ref="C116" r:id="rId221" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A117" r:id="rId222" display="SSH-12-4"/>
+    <hyperlink ref="C117" r:id="rId223" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A118" r:id="rId224" display="SSH-78"/>
+    <hyperlink ref="C118" r:id="rId225" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A119" r:id="rId226" display="209800-17B"/>
+    <hyperlink ref="C119" r:id="rId227" display="Variant of 209800-SERIES-HANGERS"/>
+    <hyperlink ref="A120" r:id="rId228" display="42396A-4"/>
+    <hyperlink ref="C120" r:id="rId229" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A121" r:id="rId230" display="SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A122" r:id="rId231" display="BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A123" r:id="rId232" display="CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A124" r:id="rId233" display="L4-CLAMP-1B"/>
+    <hyperlink ref="C124" r:id="rId234" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A125" r:id="rId235" display="L4-CLAMP-2B"/>
+    <hyperlink ref="C125" r:id="rId236" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A126" r:id="rId237" display="L5-CLAMP-2B"/>
+    <hyperlink ref="C126" r:id="rId238" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A127" r:id="rId239" display="L5CLICKB"/>
+    <hyperlink ref="C127" r:id="rId240" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A128" r:id="rId241" display="L7CLICK"/>
+    <hyperlink ref="C128" r:id="rId242" display="Variant of CLICK-SERIES-HANGERS"/>
+    <hyperlink ref="A129" r:id="rId243" display="L6-CLAMP-3B"/>
+    <hyperlink ref="C129" r:id="rId244" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A130" r:id="rId245" display="L7-CLAMP-2B"/>
+    <hyperlink ref="C130" r:id="rId246" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A131" r:id="rId247" display="R8-CLAMP-2B"/>
+    <hyperlink ref="C131" r:id="rId248" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A132" r:id="rId249" display="SSH-M"/>
+    <hyperlink ref="C132" r:id="rId250" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A133" r:id="rId251" display="SSH-XL"/>
+    <hyperlink ref="C133" r:id="rId252" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A134" r:id="rId253" display="SSH-114-3"/>
+    <hyperlink ref="C134" r:id="rId254" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A135" r:id="rId255" display="SSHAK-3812"/>
+    <hyperlink ref="C135" r:id="rId256" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A136" r:id="rId257" display="244106A-84"/>
+    <hyperlink ref="C136" r:id="rId258" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A137" r:id="rId259" display="244106A-100"/>
+    <hyperlink ref="C137" r:id="rId260" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A138" r:id="rId261" display="244106A-320"/>
+    <hyperlink ref="C138" r:id="rId262" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A139" r:id="rId263" display="244106A-48"/>
+    <hyperlink ref="C139" r:id="rId264" display="Variant of 244106A-SERIES-HANGERS"/>
+    <hyperlink ref="A140" r:id="rId265" display="DHK-158-6-P"/>
+    <hyperlink ref="C140" r:id="rId266" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A141" r:id="rId267" display="L6CLAMP-CNL-1B"/>
+    <hyperlink ref="C141" r:id="rId268" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A142" r:id="rId269" display="L7CLAMP-CNL-1B"/>
+    <hyperlink ref="C142" r:id="rId270" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A143" r:id="rId271" display="L7CLAMP-CNL-2B"/>
+    <hyperlink ref="C143" r:id="rId272" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A144" r:id="rId273" display="R8CLAMP-CNL-1B"/>
+    <hyperlink ref="C144" r:id="rId274" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A145" r:id="rId275" display="R8CLAMP-CNL-2B"/>
+    <hyperlink ref="C145" r:id="rId276" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A146" r:id="rId277" display="R8CLAMP-CNL-3B"/>
+    <hyperlink ref="C146" r:id="rId278" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A147" r:id="rId279" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="C147" r:id="rId280" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A148" r:id="rId281" display="L4CLAMP-CNL-2B"/>
+    <hyperlink ref="C148" r:id="rId282" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A149" r:id="rId283" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="C149" r:id="rId284" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A150" r:id="rId285" display="L4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C150" r:id="rId286" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A151" r:id="rId287" display="L5CLAMP-CNL-E1B"/>
+    <hyperlink ref="C151" r:id="rId288" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A152" r:id="rId289" display="L5CLAMP-CNL-E2B"/>
+    <hyperlink ref="C152" r:id="rId290" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A153" r:id="rId291" display="L5CLAMP-CNL-E3B"/>
+    <hyperlink ref="C153" r:id="rId292" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A154" r:id="rId293" display="L6CLAMP-CNL-E1B"/>
+    <hyperlink ref="C154" r:id="rId294" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A155" r:id="rId295" display="L7CLAMP-CNL-E1B"/>
+    <hyperlink ref="C155" r:id="rId296" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A156" r:id="rId297" display="L7CLAMP-CNL-E2B"/>
+    <hyperlink ref="C156" r:id="rId298" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A157" r:id="rId299" display="L7CLAMP-CNL-E3B"/>
+    <hyperlink ref="C157" r:id="rId300" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A158" r:id="rId301" display="R8CLAMP-CNL-E2B"/>
+    <hyperlink ref="C158" r:id="rId302" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A159" r:id="rId303" display="F4CLAMP-CNL-E3B"/>
+    <hyperlink ref="C159" r:id="rId304" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A160" r:id="rId305" display="L4CLAMP-CNL-E4B"/>
+    <hyperlink ref="C160" r:id="rId306" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A161" r:id="rId307" display="R8CLAMP-CNL-E4B"/>
+    <hyperlink ref="C161" r:id="rId308" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A162" r:id="rId309" display="L5CLAMP-CNL-E4B"/>
+    <hyperlink ref="C162" r:id="rId310" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A163" r:id="rId311" display="F4-CLAMP-E1B"/>
+    <hyperlink ref="C163" r:id="rId312" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A164" r:id="rId313" display="F4-CLAMP-E3B"/>
+    <hyperlink ref="C164" r:id="rId314" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A165" r:id="rId315" display="F4-CLAMP-E4B"/>
+    <hyperlink ref="C165" r:id="rId316" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A166" r:id="rId317" display="F1-CLAMP-E1B"/>
+    <hyperlink ref="C166" r:id="rId318" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A167" r:id="rId319" display="F1-CLAMP-E2B"/>
+    <hyperlink ref="C167" r:id="rId320" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A168" r:id="rId321" display="F1-CLAMP-E3B"/>
+    <hyperlink ref="C168" r:id="rId322" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A169" r:id="rId323" display="F1-CLAMP-E4B"/>
+    <hyperlink ref="C169" r:id="rId324" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A170" r:id="rId325" display="L4-CLAMP-E2B"/>
+    <hyperlink ref="C170" r:id="rId326" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A171" r:id="rId327" display="L5-CLAMP-E4B"/>
+    <hyperlink ref="C171" r:id="rId328" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A172" r:id="rId329" display="L5-CLAMP-E3B"/>
+    <hyperlink ref="C172" r:id="rId330" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A173" r:id="rId331" display="R8-CLAMP-E1B"/>
+    <hyperlink ref="C173" r:id="rId332" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A174" r:id="rId333" display="R8-CLAMP-E3B"/>
     <hyperlink ref="C174" r:id="rId334" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A175" r:id="rId335" display="L7CLAMP-CNL-1B"/>
+    <hyperlink ref="A175" r:id="rId335" display="R8-CLAMP-EB"/>
     <hyperlink ref="C175" r:id="rId336" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A176" r:id="rId337" display="L7CLAMP-CNL-2B"/>
+    <hyperlink ref="A176" r:id="rId337" display="L6-CLAMP-E3B"/>
     <hyperlink ref="C176" r:id="rId338" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A177" r:id="rId339" display="R8CLAMP-CNL-1B"/>
+    <hyperlink ref="A177" r:id="rId339" display="L6-CLAMP-E4B"/>
     <hyperlink ref="C177" r:id="rId340" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A178" r:id="rId341" display="R8CLAMP-CNL-2B"/>
+    <hyperlink ref="A178" r:id="rId341" display="L7-CLAMP-E1B"/>
     <hyperlink ref="C178" r:id="rId342" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A179" r:id="rId343" display="R8CLAMP-CNL-3B"/>
+    <hyperlink ref="A179" r:id="rId343" display="L7-CLAMP-E3B"/>
     <hyperlink ref="C179" r:id="rId344" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A180" r:id="rId345" display="F4CLAMP-CNL-2B"/>
+    <hyperlink ref="A180" r:id="rId345" display="F-CLAMP-B-E3B"/>
     <hyperlink ref="C180" r:id="rId346" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A181" r:id="rId347" display="L4CLAMP-CNL-2B"/>
+    <hyperlink ref="A181" r:id="rId347" display="F-CLAMP-C-E1B"/>
     <hyperlink ref="C181" r:id="rId348" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A182" r:id="rId349" display="L5CLAMP-CNL-1B"/>
+    <hyperlink ref="A182" r:id="rId349" display="F-CLAMP-D-E3B"/>
     <hyperlink ref="C182" r:id="rId350" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A183" r:id="rId351" display="L4CLAMP-CNL-E3B"/>
-[...17 lines deleted...]
-    <hyperlink ref="A192" r:id="rId369" display="F4CLAMP-CNL-E3B"/>
+    <hyperlink ref="A183" r:id="rId351" display="42396A-7"/>
+    <hyperlink ref="C183" r:id="rId352" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A184" r:id="rId353" display="43211A"/>
+    <hyperlink ref="C184" r:id="rId354" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A185" r:id="rId355" display="BHD-12S"/>
+    <hyperlink ref="C185" r:id="rId356" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A186" r:id="rId357" display="BHD-114"/>
+    <hyperlink ref="C186" r:id="rId358" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A187" r:id="rId359" display="BHD-4MM"/>
+    <hyperlink ref="C187" r:id="rId360" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A188" r:id="rId361" display="BHS-114"/>
+    <hyperlink ref="C188" r:id="rId362" display="Variant of BH-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A189" r:id="rId363" display="EWSH-77"/>
+    <hyperlink ref="C189" r:id="rId364" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A190" r:id="rId365" display="EWSH-85"/>
+    <hyperlink ref="C190" r:id="rId366" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A191" r:id="rId367" display="EWSH-180"/>
+    <hyperlink ref="C191" r:id="rId368" display="Variant of EWSH-SERIES-HANGERS"/>
+    <hyperlink ref="A192" r:id="rId369" display="F4-CLAMP-2B"/>
     <hyperlink ref="C192" r:id="rId370" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A193" r:id="rId371" display="L4CLAMP-CNL-E4B"/>
-[...3 lines deleted...]
-    <hyperlink ref="A195" r:id="rId375" display="L5CLAMP-CNL-E4B"/>
+    <hyperlink ref="A193" r:id="rId371" display="FA-3540-STH"/>
+    <hyperlink ref="C193" r:id="rId372" display="Variant of FA-SERIES-HANGERS"/>
+    <hyperlink ref="A194" r:id="rId373" display="SSH-1117"/>
+    <hyperlink ref="C194" r:id="rId374" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A195" r:id="rId375" display="F1-CLAMP-2B"/>
     <hyperlink ref="C195" r:id="rId376" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A196" r:id="rId377" display="F4-CLAMP-E1B"/>
+    <hyperlink ref="A196" r:id="rId377" display="F1-CLAMP-4B"/>
     <hyperlink ref="C196" r:id="rId378" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A197" r:id="rId379" display="F4-CLAMP-E3B"/>
+    <hyperlink ref="A197" r:id="rId379" display="F4-CLAMP-4B"/>
     <hyperlink ref="C197" r:id="rId380" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A198" r:id="rId381" display="F4-CLAMP-E4B"/>
+    <hyperlink ref="A198" r:id="rId381" display="L4-CLAMP-4B"/>
     <hyperlink ref="C198" r:id="rId382" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A199" r:id="rId383" display="F1-CLAMP-E1B"/>
+    <hyperlink ref="A199" r:id="rId383" display="F-CLAMP-A2-1B"/>
     <hyperlink ref="C199" r:id="rId384" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A200" r:id="rId385" display="F1-CLAMP-E2B"/>
+    <hyperlink ref="A200" r:id="rId385" display="F-CLAMP-E-1B"/>
     <hyperlink ref="C200" r:id="rId386" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A201" r:id="rId387" display="F1-CLAMP-E3B"/>
+    <hyperlink ref="A201" r:id="rId387" display="F-CLAMP-E-3B"/>
     <hyperlink ref="C201" r:id="rId388" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A202" r:id="rId389" display="F1-CLAMP-E4B"/>
+    <hyperlink ref="A202" r:id="rId389" display="F-CLAMP-E2-1B"/>
     <hyperlink ref="C202" r:id="rId390" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A203" r:id="rId391" display="L4-CLAMP-E2B"/>
+    <hyperlink ref="A203" r:id="rId391" display="F-CLAMP-E2-3B"/>
     <hyperlink ref="C203" r:id="rId392" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A204" r:id="rId393" display="L5-CLAMP-E4B"/>
+    <hyperlink ref="A204" r:id="rId393" display="F-CLAMP-D-1B"/>
     <hyperlink ref="C204" r:id="rId394" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A205" r:id="rId395" display="L5-CLAMP-E3B"/>
+    <hyperlink ref="A205" r:id="rId395" display="F-CLAMP-D-3B"/>
     <hyperlink ref="C205" r:id="rId396" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A206" r:id="rId397" display="R8-CLAMP-E1B"/>
+    <hyperlink ref="A206" r:id="rId397" display="F-CLAMP-A2CC-4B"/>
     <hyperlink ref="C206" r:id="rId398" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A207" r:id="rId399" display="R8-CLAMP-E3B"/>
+    <hyperlink ref="A207" r:id="rId399" display="F-CLAMP-A2A2CC-4B"/>
     <hyperlink ref="C207" r:id="rId400" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A208" r:id="rId401" display="R8-CLAMP-EB"/>
+    <hyperlink ref="A208" r:id="rId401" display="F-CLAMP-A-2B"/>
     <hyperlink ref="C208" r:id="rId402" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A209" r:id="rId403" display="L6-CLAMP-E3B"/>
+    <hyperlink ref="A209" r:id="rId403" display="F-CLAMP-A-4B"/>
     <hyperlink ref="C209" r:id="rId404" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A210" r:id="rId405" display="L6-CLAMP-E4B"/>
+    <hyperlink ref="A210" r:id="rId405" display="F-CLAMP-B-2B"/>
     <hyperlink ref="C210" r:id="rId406" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A211" r:id="rId407" display="L7-CLAMP-E1B"/>
+    <hyperlink ref="A211" r:id="rId407" display="F-CLAMP-B-3B"/>
     <hyperlink ref="C211" r:id="rId408" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A212" r:id="rId409" display="L7-CLAMP-E3B"/>
+    <hyperlink ref="A212" r:id="rId409" display="F-CLAMP-B2-2B"/>
     <hyperlink ref="C212" r:id="rId410" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A213" r:id="rId411" display="F-CLAMP-B-E3B"/>
+    <hyperlink ref="A213" r:id="rId411" display="F-CLAMP-B2-3B"/>
     <hyperlink ref="C213" r:id="rId412" display="Variant of CLAMP-SERIES-HANGER-BLOCKS"/>
-    <hyperlink ref="A214" r:id="rId413" display="F-CLAMP-C-E1B"/>
-[...5 lines deleted...]
-    <hyperlink ref="A217" r:id="rId419" display="SSH-XL"/>
+    <hyperlink ref="A214" r:id="rId413" display="SH-CLAMP-6F4P-5B"/>
+    <hyperlink ref="C214" r:id="rId414" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A215" r:id="rId415" display="SSH-2630"/>
+    <hyperlink ref="C215" r:id="rId416" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A216" r:id="rId417" display="SSH-3642"/>
+    <hyperlink ref="C216" r:id="rId418" display="Variant of SSH-SERIES-HANGERS"/>
+    <hyperlink ref="A217" r:id="rId419" display="SA-ISO"/>
     <hyperlink ref="C217" r:id="rId420" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A218" r:id="rId421" display="SSH-114-3"/>
+    <hyperlink ref="A218" r:id="rId421" display="SSH-1724"/>
     <hyperlink ref="C218" r:id="rId422" display="Variant of SSH-SERIES-HANGERS"/>
-    <hyperlink ref="A219" r:id="rId423" display="SSHAK-3812"/>
-[...16 lines deleted...]
-    <hyperlink ref="C227" r:id="rId440" display="Variant of BUTTERFLY-HANGER-SERIES"/>
+    <hyperlink ref="A219" r:id="rId423" display="CH-1-58-SERIES-HANGER-KITS"/>
+    <hyperlink ref="A220" r:id="rId424" display="SHK-12-2-P"/>
+    <hyperlink ref="C220" r:id="rId425" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A221" r:id="rId426" display="SHK-78-3-P"/>
+    <hyperlink ref="C221" r:id="rId427" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A222" r:id="rId428" display="SHK-158-1-P"/>
+    <hyperlink ref="C222" r:id="rId429" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A223" r:id="rId430" display="SHK-12-3-P"/>
+    <hyperlink ref="C223" r:id="rId431" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A224" r:id="rId432" display="SHK-12-1-P"/>
+    <hyperlink ref="C224" r:id="rId433" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A225" r:id="rId434" display="SHK-78-1-P"/>
+    <hyperlink ref="C225" r:id="rId435" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A226" r:id="rId436" display="SHK-78-2-P"/>
+    <hyperlink ref="C226" r:id="rId437" display="Variant of SHK-SERIES-HANGER-BLOCKS"/>
+    <hyperlink ref="A227" r:id="rId438" display="DHK-12-6-P"/>
+    <hyperlink ref="C227" r:id="rId439" display="Variant of DHK-SERIES-HANGER-BLOCKS"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter scaleWithDoc="1" alignWithMargins="0" differentFirst="0" differentOddEven="0"/>
   <tableParts count="1">
-    <tablePart r:id="rId441"/>
+    <tablePart r:id="rId440"/>
   </tableParts>
   <extLst/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Essential XlsIO</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties"/>
 </file>